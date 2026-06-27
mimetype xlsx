--- v0 (2026-04-21)
+++ v1 (2026-06-27)
@@ -7,71 +7,71 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21029"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Downloads\Документы с компа\Люба\СРО СОЮЗ АУ ПРАВОСОЗНАНИЕ\РЕЕСТР АУ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DA0439E9-072E-4F99-9C35-3863BC36A37A}" xr6:coauthVersionLast="40" xr6:coauthVersionMax="40" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{68CE5293-66CB-4DD7-B710-BD1025CF23FB}" xr6:coauthVersionLast="40" xr6:coauthVersionMax="40" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8472" tabRatio="733" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Текущий реестр" sheetId="1" r:id="rId1"/>
     <sheet name="Искл-е за наруш-я" sheetId="2" r:id="rId2"/>
     <sheet name="Искл-е по лич.желанию" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Текущий реестр'!$A$2:$S$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Текущий реестр'!$A$2:$T$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Искл-е за наруш-я'!$A$1:$O$67</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Искл-е по лич.желанию'!$A$1:$M$94</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Текущий реестр'!$A$1:$AG$286</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Искл-е по лич.желанию'!$A$1:$M$98</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Текущий реестр'!$A$1:$AH$286</definedName>
   </definedNames>
   <calcPr calcId="191029" concurrentCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6432" uniqueCount="2848">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6764" uniqueCount="3121">
   <si>
     <t xml:space="preserve">№ пп </t>
   </si>
   <si>
     <t xml:space="preserve">Дата регистрации в реестре / дата решения о приёме в СРО </t>
   </si>
   <si>
     <t xml:space="preserve">Фамилия, имя, отчество АУ </t>
   </si>
   <si>
     <t xml:space="preserve">Телефон, адрес электронной почты АУ </t>
   </si>
   <si>
     <t xml:space="preserve">Образование (серия и № диплома, дата выдачи, наименование ВУЗа) </t>
   </si>
   <si>
     <t xml:space="preserve">Стаж руководящей работы (серия и № трудовой книжки, дата выдачи, номер записи в тр.книжке или № и дата справки, наим. и ИНН орг., или № дела, наим. должника, дата суд. акта) </t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о стажировке помощником АУ </t>
   </si>
   <si>
     <t xml:space="preserve">Сведения об отс. (наличии) дисквалификации (при наличии - дата и № судебного акта) </t>
   </si>
   <si>
@@ -7017,53 +7017,50 @@
     <t>Маслов Илья Александрович</t>
   </si>
   <si>
     <t>8-916-308 14 82   atauction@yandex.ru   г. Москва, ул. Мосфильмовская, д.88, корпус 4, кв. 277</t>
   </si>
   <si>
     <t>ВСГ 2071567г. Альметьевск, Альметьевский государственный нефтяной институт  20.06.2007</t>
   </si>
   <si>
     <t>стаж более 1 года ТК AT-IX № 0729939 от 25.07.1994 г</t>
   </si>
   <si>
     <t>свидетельство № 45/09-19 от  20.09.2019г.</t>
   </si>
   <si>
     <t>свидетельство № 11/024405 от 26.08.2015г.</t>
   </si>
   <si>
     <t>11.03.2025 г. сроком на год 10.03.2026г.  (Полис № 60/25/177/027078)10.000.000</t>
   </si>
   <si>
     <t>26.02.2025 сроком на год 25.02.2026
 (Полис ОАУ № 14156/700/25) 10.000.000</t>
   </si>
   <si>
-    <t>29.04.2024 сроком на год, 28.04.2026 (Полис № Arbitr-3980975400-18579) 10.000.000</t>
-[...1 lines deleted...]
-  <si>
     <t>протокол № 218 правления СРО СОЮЗ "АУ "ПРАВОСОЗНАНИЕ" от 08.04.2025</t>
   </si>
   <si>
     <t xml:space="preserve">89061190678,  radik.bagaviev.1987@mail.ru                      423600 Улица Чапаева дом 49, город Елабуга                 </t>
   </si>
   <si>
     <t>89093019317    Best-plus@mail.ru Чувашская Республика, 
 429824 г. Алатырь, 
 ул. Тельмана, 
 д. 38.</t>
   </si>
   <si>
     <t>8(920)7030353         89207030353@ya.ru       305000, г. Курск, ул. Дзержинского, д. 4, кв. 37</t>
   </si>
   <si>
     <t>8 (906) 823-99-94,  pushkarev-arbitr@yandex.ru   625000, г. Тюмень, ул. Герцена, д.86а,кв 11.</t>
   </si>
   <si>
     <t>89375777226    hasanshin925@gmail.com   Республика Татарстан,
 г. Казань, 
 ул. Энергетиков, д. 8, 
 кв. 72.</t>
   </si>
   <si>
     <t>89220714171,  Evs-arbitr@yandex.ru      625000    г. Тюмень, ул. Герцена, д.86 А, кв. 11</t>
@@ -7123,232 +7120,181 @@
   <si>
     <t>стаж более 3 лет ТК - III № 4911656 от 03.12.2012 г</t>
   </si>
   <si>
     <t>свидетельство № 124/02-25 от  10.02.2025г.</t>
   </si>
   <si>
     <t>свидетельство № 11/042236 от 30.01.2025г.</t>
   </si>
   <si>
     <t>Ильина Виктория Александровна</t>
   </si>
   <si>
     <t>137405  0788869   Образовательное учреждение высшего образования "Южно-Уральский технологический университет" г. Челябинск  20.12.2019</t>
   </si>
   <si>
     <t>Стаж более 1 года трудовой договор № 17/18 10.11.2018г.</t>
   </si>
   <si>
     <t>свидетельство № 123/02-25 от 06.02.2025г.</t>
   </si>
   <si>
     <t>свидетельство № 11/039736 от 20.10.2023г.</t>
   </si>
   <si>
-    <t>22.04.25 сроком на год 21.04.2026
-[...2 lines deleted...]
-  <si>
     <t>89809153426     ivan.arbitr800@yandex.ru    420141, г. Казань, ул. Завойского, д.13, кв 9.</t>
   </si>
   <si>
     <t>8 917 256-00-23.
  schayahmetova@yandex.ru.,   420043, РТ, г.Казань, ул.Вишневского, д.59 кв.10</t>
   </si>
   <si>
     <t xml:space="preserve"> 89250100855
  arbitrazh.kozlova.k.p@mail.ru    105064 г. Москва а/я 105</t>
   </si>
   <si>
     <t>8 988 979 86 69
  sycheva1503@mail.ru
             400040, Волгоградская область,г. Волгоград,ул. им. Бажова, д.3, кв 38.</t>
   </si>
   <si>
-    <t>19.04.2025 сроком на год, 18.04.2026 (Полис ОАУ № 15716/700/25) 10.000.000</t>
-[...14 lines deleted...]
-  <si>
     <t>01.04.2025 сроком на год, 31.03.2026 (Полис № СОАУ-71 И/2025) 10.000.000</t>
   </si>
   <si>
-    <t>10.05.2025 сроком на год, 09.05.2026 (Полис ОАУ № 15561/700/25)   10.000.000</t>
-[...1 lines deleted...]
-  <si>
     <t>423815 РТ, г.Набережные Челны, Шишкинский б-р, д.4, кв.234        89172534948  Consalting.ooo@yandex.ru</t>
   </si>
   <si>
     <t>89871862490               РТ г.Набережные Челны, Шишкинский б-р, д.4, кв.236   Consalting.ooo@yandex.ru</t>
   </si>
   <si>
     <t>8-912-309 9772   ilina.au@bk.ru   454007, г. Челябинск, а/я 919</t>
   </si>
   <si>
-    <t>01.06.2025 сроком на год, 31.05.2026 (Полис № Arbitr-3980975400-80979) 10.000.000</t>
-[...1 lines deleted...]
-  <si>
     <t>01.07.2025 сроком на год, 30.06.2026 (Полис ОАУ  № 16716/700/25) 10.000.000</t>
   </si>
   <si>
     <t>протокол № 222  правления СРО СОЮЗ "АУ "ПРАВОСОЗНАНИЕ" от 10.06.2025</t>
   </si>
   <si>
     <t>8917-280-19-94        Kayumov.law@yandex.ru        420087,г. Казань, ул. Карбышева, д.50, кв92.</t>
   </si>
   <si>
     <t>ВСВ 0065111 г. Москва Государственное образовательное учреждение высшего профессионального образования "Московская государственная юридическая академия" 22.04.2005Г.</t>
   </si>
   <si>
     <t>Стаж более 4 лет,  трудовой договор б/н  30.07.2018г.</t>
   </si>
   <si>
     <t>свидетельство № 121/01-25 от 27.01.2025г.</t>
   </si>
   <si>
     <t>свидетельство № 11/037289 от 03.09.2024г.</t>
-  </si>
-[...2 lines deleted...]
-(Полис  № АУ 15559/2025/16) 10.000.000</t>
   </si>
   <si>
     <t>Каюмов Ильшат Шамилевич</t>
   </si>
   <si>
     <t>17.06.2025 сроком на год 16.06.2026
 (Полис № ОАУ № 16589/700/25) 10.000.000</t>
   </si>
   <si>
     <t>16.05.2025 сроком на год 15.05.2026г (Полис № 60/25/177/027458)10.000.000</t>
   </si>
   <si>
     <t>8-987-266-46-43              cl-nc@mail.ru            423602, РТ, г. Елабуга ул. Нократ, д.8</t>
   </si>
   <si>
     <t>Протокол № 223 Правления СОЮЗА "АУ "ПРАВОСОЗНАНИЕ" от 01.07.2025 г.</t>
   </si>
   <si>
     <t>протокол № 223 правления СРО СОЮЗ "АУ "ПРАВОСОЗНАНИЕ" от 01.07.2025г.</t>
   </si>
   <si>
     <t>Кадыров Ильдар Тагирович</t>
   </si>
   <si>
     <t>15.03.2021 сроком на год, 14.03.2022  (Полис  № 60/21/177/001690) 10.000.000</t>
   </si>
   <si>
     <t>14.05.2021 сроком на год 13.05.2022
 (Полис О4 № 00049188) 10.000.000</t>
   </si>
   <si>
-    <t>16.06.2025 сроком на год 15.06.2026
-[...5 lines deleted...]
-  <si>
     <t>протокол № 223  правления СРО СОЮЗ "АУ "ПРАВОСОЗНАНИЕ" от 01.07.2025</t>
   </si>
   <si>
     <t>Петренко Мария Николаевна</t>
   </si>
   <si>
     <t>8962-585-98-86         MPetrenko888@yandex.ru      680028, г. Хабаровск, ул. Запарина, д.117А, кв.3.</t>
   </si>
   <si>
     <t>ВСГ 4850243 г. Хабаровск Негосударственное образовательное учреждение высшего профессионального образования дальневосточный институт международного бизнеса 01.07.2010г.</t>
   </si>
   <si>
     <t>Стаж более 1 года,  трудовой договор № 1/2022  от 01.02.2022</t>
   </si>
   <si>
     <t>свидетельство № 122/02-25 от 06.02.2025г.</t>
   </si>
   <si>
     <t>свидетельство № 11/041218 от 14.06.2024г.</t>
-  </si>
-[...5 lines deleted...]
-    <t>04.07.2025 сроком на год, 03.07.2026 (Полис № АУ 15556/2025/16) 10.000.000</t>
   </si>
   <si>
     <t>03.06.2025 сроком на год, 02.06.2026              (Полис № 60/25/177/027050) 10.000.000</t>
   </si>
   <si>
     <t>10.07.2025 сроком на год, 09.07.2026 (Полис № Arbitr-3980975400-12594) 10.000.000</t>
   </si>
   <si>
     <t>протокол № 224 правления СРО СОЮЗ "АУ "ПРАВОСОЗНАНИЕ" от 15.07.2025</t>
   </si>
   <si>
     <t>Протокол № 224 правления СОЮЗА "АУ "ПРАВОСОЗНАНИЕ" от 15.07.2025 г.</t>
   </si>
   <si>
     <t>20.07.20245 сроком на год 19.07.2026
 (Полис  ОАУ № 17187/700/25) 10.000.000</t>
   </si>
   <si>
-    <t>20.06.2025 сроком на год 13.07.2026
-[...2 lines deleted...]
-  <si>
     <t>протокол № 225  правления СРО СОЮЗ "АУ "ПРАВОСОЗНАНИЕ" от 07.08.2025г.</t>
   </si>
   <si>
     <t>Савина Ирина Витальевна</t>
   </si>
   <si>
     <t>ТВ № 067006   Кубанский орден Тр. Кр. Зн сельхозинститут 17.10.1989г</t>
   </si>
   <si>
     <t>Стаж более 1 года,  трудовой договор  № 7  от 13.02.2021 г.</t>
   </si>
   <si>
     <t>свидетельство № 127/04-25 от 17.04.2025г.</t>
   </si>
   <si>
     <t>свидетельство № 11/041714 от 18.04.25.</t>
-  </si>
-[...1 lines deleted...]
-    <t>07.07.2025 г. сроком на год 06.07.2026г.  (Полис № 60/25/177/028708)10.000.000</t>
   </si>
   <si>
     <t>08.08..25 сроком на год 07.08.26
 (Полис  ОАУ № 17983/700/25) 10.000.000</t>
   </si>
   <si>
     <t>свидетельство № 82-01 /07-22 от 04.07 22г</t>
   </si>
   <si>
     <t>свидетельство № 50/03-20 от 23.03.2020г</t>
   </si>
   <si>
     <t>24.08.2025 сроком на год, 23.08.2026 (Полис № 60/25/177/028981) 10.000.000</t>
   </si>
   <si>
     <t>10.07.25 сроком на год 09.07.26
 (Полис   ОАУ № 16004/700/25) 10.000.000</t>
   </si>
   <si>
     <t>20.08.2025 сроком на год 19.08.2026г (Полис № 60/25/177/029287)10.000.000</t>
   </si>
   <si>
     <t>31.08.2025 сроком на год 30.08.26
 (Полис ОАУ  № 18004/700/25) 10.000.000</t>
   </si>
@@ -8118,53 +8064,50 @@
   <si>
     <t>Протокол Д.К. от 17.07.2024 от 17.09.2024</t>
   </si>
   <si>
     <t>Акт №31 от 14.08.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Применена мера дисциплинарного воздействия в виде штрафа в размере 2 000 тысяча рублей---- </t>
   </si>
   <si>
     <t>нарушений не выявлено---- нарушений не выявлено--- нарушений не выявлено--- выявлены нарушения--- выявлены нарушения</t>
   </si>
   <si>
     <t>применить в отношении арбитражного управляющего меру дисциплинарного воздействия в виде предупреждения---- применить меру дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Акт №10 от 25.03.2024--- Акт №15 от 06.05.2024--- Акт №16 от 14.05.2024--- Протокол Д.К. от 27.09.2024--- протокол Д.К. от 27.09.2024</t>
   </si>
   <si>
     <t>Применена мера дисциплинарного воздействия в виде штрафа в размере 1000 рублей--- Применена мера в виде штрафа в размере 2 000 рублей</t>
   </si>
   <si>
     <t>Акт №36 от 10.09.2024</t>
   </si>
   <si>
-    <t>Манина (Вербина) Ирина Викторовна</t>
-[...1 lines deleted...]
-  <si>
     <t>Акт №41 от 18.11.2024</t>
   </si>
   <si>
     <t>выявлены нарушения--- нарушений не выявлено--- нарушений не выявлено</t>
   </si>
   <si>
     <t>Протокол Д.К. от 17.07.2024--- Акт №40 от 23.10.2024-- Акт №42 от 28.10.2024</t>
   </si>
   <si>
     <t>Акт №43 от 28.10.2024</t>
   </si>
   <si>
     <t>Акт №44 от 18.11.2024--- Акт №45 от 18.11.2024</t>
   </si>
   <si>
     <t>выявлены нарушения--- выявлены нарушения</t>
   </si>
   <si>
     <t>нарушений не выявлено--- нарушений не выявлено---нарушений не выявлено--- нарушений не выявлено</t>
   </si>
   <si>
     <t>Акт № 5 от 26.02.2024--- Акт №20  от 10.06.2024--- Акт №48 от 22.11.2024-- Акт №49 от 22.11.2024</t>
   </si>
   <si>
     <t>Акт №51 от 09.12.2024</t>
@@ -9005,53 +8948,50 @@
   </si>
   <si>
     <t>Веселов Роман Леонидович</t>
   </si>
   <si>
     <t xml:space="preserve">Шауклис Николай Антонович </t>
   </si>
   <si>
     <t>Биккинев Марат</t>
   </si>
   <si>
     <t>Кадыров Ринар</t>
   </si>
   <si>
     <t>13.02.2026 сроком на год 12.02.2027
 (Полис  ОАУ № 21498/700/26) 10.000.000</t>
   </si>
   <si>
     <t>22.04.2026 сроком на год 21.04.2027
 (Полис № ОАУ № 22875/700/26) 10.000.000</t>
   </si>
   <si>
     <t>протокол № 245  правления СРО СОЮЗ "АУ "ПРАВОСОЗНАНИЕ" от 16.03.2026г.</t>
   </si>
   <si>
-    <t xml:space="preserve">8-9287773008      bankrot-ss@mail.ru       г. Ростов-на-Дону, пер. Быкадорова, д.19.   </t>
-[...1 lines deleted...]
-  <si>
     <t>ИВС 0570531 г. Москва Академия труда и социальных отношений  25.05.2004г</t>
   </si>
   <si>
     <t>Стаж более 4 лет электронная трудовая книжка б/н от  07.09.1990г.</t>
   </si>
   <si>
     <t xml:space="preserve">свидетельство
 № 21  от 14.09.2005г.
 </t>
   </si>
   <si>
     <t xml:space="preserve">свидетельство
 34/008518  14.01.2005г.            
 </t>
   </si>
   <si>
     <t xml:space="preserve">19.10.25 Дисквалификации не имеет </t>
   </si>
   <si>
     <t>27.10.25 Судимости не имеет</t>
   </si>
   <si>
     <t>10.03.26 сроком на год 09.03.27
 (Полис  № 647-77-000288-26) 10.000.000</t>
   </si>
@@ -9177,57 +9117,942 @@
     <t>8-918-436-88-71      au_sklyrenko@mail.ru    350000, г. Краснодар, а/я 13</t>
   </si>
   <si>
     <t>8918-436-88-71   savinairina11@mail.ru    350000, г. Краснодар, а/я 59</t>
   </si>
   <si>
     <t>20.05.2026 сроком на год 19.05.2027 (Полис № АУ 18541/2026/114) 10.000.000</t>
   </si>
   <si>
     <t>14.04.2026 сроком на год, 13.04.2027 (Полис № АУ 18552/2026/114) 10.000.000</t>
   </si>
   <si>
     <t>09.04.2026 сроком на год 08.04.2027
 (Полис № ОАУ № 22803/700/26) 10.000.000</t>
   </si>
   <si>
     <t>24.04.2026 сроком на год 23.04.2027
 (Полис ОАУ № 23005/700/26 10.000.000</t>
   </si>
   <si>
     <t>21.04.2026 сроком на год 20.04.2027
 (Полис  № АУ 18378/2026/114) 10.000.000</t>
   </si>
   <si>
     <t>8-995-688-55-37         office@pravosudie.me        420064,  г. Казань,       ул. Баки Урманче,              д.6, кв 176.</t>
+  </si>
+  <si>
+    <t>29.04.2026 сроком на год, 28.04.2027 (Полис № Arbitr-3980975400-77015) 10.000.000</t>
+  </si>
+  <si>
+    <t>22.04.2026 сроком на год 21.04.2027
+(Полис  № 647-77-000324-26) 10.000.000</t>
+  </si>
+  <si>
+    <t>Протокол № 250 Правления СОЮЗА "АУ "ПРАВОСОЗНАНИЕ" от 21.04.2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    89287544944  bankrot-ss@mail.ru       344034 г. Ростов-на-Дону а/я 600
+</t>
+  </si>
+  <si>
+    <t>19.04.2026 сроком на год, 18.04.2027 (Полис ОАУ № 23709/700/26) 10.000.000</t>
+  </si>
+  <si>
+    <t>Дата и место рождения</t>
+  </si>
+  <si>
+    <t>11.12.1984  гор. Брежнев ТАССР</t>
+  </si>
+  <si>
+    <t>01.12.1987  гор. Елабуга ТАССР</t>
+  </si>
+  <si>
+    <t>28.08.1973 г. Набережные Челны ТАССР</t>
+  </si>
+  <si>
+    <t>13.10.1989 г. Ташкент Узбекистан</t>
+  </si>
+  <si>
+    <t>04.04.1991 г. Набережные Челны ТАССР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.09.1978 г. Балаково Саратовской обл. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.03.1983 г. Набережные Челны Р Т </t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.04.1966 д. Минзарас Кукморского района ТАССР </t>
+  </si>
+  <si>
+    <t xml:space="preserve">04.11.1990 г Набережные Челны Р Т </t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.10.1986 с Кременки Жуковского района Калужской обл. </t>
+  </si>
+  <si>
+    <t>29.03.1969  Р. П Нижняя Мактама Альметьевского района ТАССР</t>
+  </si>
+  <si>
+    <t>31.01.1983 г. Казань</t>
+  </si>
+  <si>
+    <t>07.09.1983 г. Казань</t>
+  </si>
+  <si>
+    <t>27.01.1978 г. Елабуга ТАССР</t>
+  </si>
+  <si>
+    <t>16.10.1974 г. Мамадыш ТССР</t>
+  </si>
+  <si>
+    <t>25.12.1984 с Ярково Новосибирского района, Новосибирской обл.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.10.1975 г. Малмыж Кировской обл. </t>
+  </si>
+  <si>
+    <t>26.05.1974   г. Казань</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.01.1984   пос. Васильево Зеленодольского района РТ </t>
+  </si>
+  <si>
+    <t>03.03.1962    с. Большая Качка Елабужского района ТАССР</t>
+  </si>
+  <si>
+    <t>31.03.1973     г. Казань</t>
+  </si>
+  <si>
+    <t>20.08.1973    г. Набережные Челны ТАССР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">02.06.1990    г. Елабуга ТАССР </t>
+  </si>
+  <si>
+    <t>20.02.1984     г. Казань</t>
+  </si>
+  <si>
+    <t>20.09.1979     г. Казань</t>
+  </si>
+  <si>
+    <t xml:space="preserve">02.07.1979    г. Альметьевск Р Т </t>
+  </si>
+  <si>
+    <t>12.07.1979          д. Каенсар Кукморского района ТААСР</t>
+  </si>
+  <si>
+    <t>03.12.1970     г. Казань</t>
+  </si>
+  <si>
+    <t>23.07.1947    г. Казань</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.11.1976     д. Старый Кумазан Мамадышского района РТ </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> д. Старый Кумазан Мамадышского района РТ </t>
+  </si>
+  <si>
+    <t>28.04.1977      г. Киев Украина</t>
+  </si>
+  <si>
+    <t>10.05.1987    г. Казань ТАССР</t>
+  </si>
+  <si>
+    <t>18.12.1981         г. Рославль Смоленской обл.</t>
+  </si>
+  <si>
+    <t>02.06.1973             пос. Козловка Рославльского района Смоленской обл.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.09.1985      г. Горький </t>
+  </si>
+  <si>
+    <t>01.05.1985      с. Кокино Выгоничского района Брянской обл.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09.09.1981      с. Кокино Выгоничского района Брянской обл. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.03.1981                 г. Набережные Челны Р Т </t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.10.1983      г. Елабуга Р Т </t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.12.1989        г. Эчмиадзин Республика Армения </t>
+  </si>
+  <si>
+    <t>25.02.1986      г. Камешково Владимирской обл.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.11.1978     г. Альметьевск Р Т </t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.06.1976      г. Чистополь Р Т </t>
+  </si>
+  <si>
+    <t>04.02.1985        г. Казань</t>
+  </si>
+  <si>
+    <t>25.09.1974                г. Альметьевск ТАССР</t>
+  </si>
+  <si>
+    <t>06.03.1977       г. Алматы Казахская ССР</t>
+  </si>
+  <si>
+    <t>19.03.1981        г. Джамбул Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.11.1976                г. Елабуга Р Т </t>
+  </si>
+  <si>
+    <t>17.06.1973       д. Усали Мамадышского района ТАССР</t>
+  </si>
+  <si>
+    <t>10.02.1979             г. Набережные Челны ТАССР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09.01.1984               г. Набережные Челны   Р Т </t>
+  </si>
+  <si>
+    <t>14.09.1989    г. Казань</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.11.1978     г. Елабуга     Р Т </t>
+  </si>
+  <si>
+    <t>10.03.1979      г. Воткинск Удмуртской АССР</t>
+  </si>
+  <si>
+    <t>25.04.1969         г. Духовшина Смоленская обл.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">05.01.1983      г. Бугульма   Р Т </t>
+  </si>
+  <si>
+    <t xml:space="preserve">03.04.1976      г. Альметьевск   Р Т </t>
+  </si>
+  <si>
+    <t>27.01.1990       г. Набережные Челны ТАССР</t>
+  </si>
+  <si>
+    <t>27.03.1983       г. Казань</t>
+  </si>
+  <si>
+    <t>12.07.1973                          г. Ульяновск</t>
+  </si>
+  <si>
+    <t>10.02.1963        г. Лениногорск ТАССР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09.12.1984        с. Кузембетьево  Мензелинского района     Р Т </t>
+  </si>
+  <si>
+    <t>30.01.1985      г. Брежнев ТАССР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31.07.1960     г. Горький </t>
+  </si>
+  <si>
+    <t xml:space="preserve">09.07.1959      г. Елабуга ТАССР </t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.08.1981                г . Набережные Челы Р Т </t>
+  </si>
+  <si>
+    <t>06.05.1978      г. Елабуга ТАССР</t>
+  </si>
+  <si>
+    <t>31.07.1988       г. Менделевск ТАССР</t>
+  </si>
+  <si>
+    <t>31.12.1974       г. Казань</t>
+  </si>
+  <si>
+    <t>12.04.1981       д. Кзыл Чишма Батыревского района Чувашской АССР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09.03.1988           пос. Пржевальское Демидовского района Смоленской обл. </t>
+  </si>
+  <si>
+    <t>17.11.1958      с. Шарапово Шатковского района Горьковской обл.</t>
+  </si>
+  <si>
+    <t>18.12.1991    г. Елабуга ТССР</t>
+  </si>
+  <si>
+    <t>11.11.1950  пос Туманово Вяземского района Смоленской обл.</t>
+  </si>
+  <si>
+    <t>10.07.1977     пос. Козловка Рославльского района Смоленской обл.</t>
+  </si>
+  <si>
+    <t>10.10.1988       г. Казань</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07.07.1988      г. Горький </t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.05.1978     г. Елабуга        Р Т </t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.10.1957      г. Нижний Тагил   Свердловской обл. </t>
+  </si>
+  <si>
+    <t>05.06.1983       пос. Верхнеднепровский  Дорогобужского района Смоленской обл.</t>
+  </si>
+  <si>
+    <t>05.10.1981      г. Елабуга Татарстан</t>
+  </si>
+  <si>
+    <t>16.07.1976   г. Елабуга ТАССР</t>
+  </si>
+  <si>
+    <t>26.01.1981     г. Елабуга ТАССР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.12.1982   г. Елабуга Р Т </t>
+  </si>
+  <si>
+    <t>23.07.1989   д. Качелино Арского района ТАССР</t>
+  </si>
+  <si>
+    <t>14.02.1990   г. Набережные Челны ТАССР</t>
+  </si>
+  <si>
+    <t>13.12.1986    д. Большой Кукмор  Кукморского района ТАССР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27.09.1982   г. Набережные Челны Р Т </t>
+  </si>
+  <si>
+    <t>17.10.1991    г. Казань ТАССР</t>
+  </si>
+  <si>
+    <t>12.12.1988        д. Чижовка Рославльского района Смоленской обл.</t>
+  </si>
+  <si>
+    <t>11.12.1974      пос. Улу-Теляк Иглинский район Башкирская АССР</t>
+  </si>
+  <si>
+    <t>04.01.1978      д. Тябердино-Челны Рыбно-Слободского района ТАССР</t>
+  </si>
+  <si>
+    <t>27.08.1992       пос. Октябрьский Завьяловский район Удмуртская Республика Россия</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27.07.1964  г. Куйбышев </t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.06.1971      г. Альметьевск РТ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.08.1978   г. Елабуга Р Т </t>
+  </si>
+  <si>
+    <t>08.02.1981       г. Владивосток</t>
+  </si>
+  <si>
+    <t>24.05.1961       д. Верхнее Алькеево Алькеевского района ТАССР</t>
+  </si>
+  <si>
+    <t>11.02.1974    г. Черкассы Украина</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.11.1981       Р.П  Нижняя Мактама Альметьевский район Р Т </t>
+  </si>
+  <si>
+    <t>05.06.1984        г. Ярославль</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.02.1981       г. Азнакаево Р Т </t>
+  </si>
+  <si>
+    <t xml:space="preserve">04.06.1989    г. Набережные Челны ТАССР </t>
+  </si>
+  <si>
+    <t>04.06.1971    г. Славянск Донецкой обл.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.07.1980     Г. Елабуга    Р Т </t>
+  </si>
+  <si>
+    <t xml:space="preserve">03.05.1985       г. Волгоград </t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.07.1965    с. Малые Клыки Высокогорского района Р Т </t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.10.1982        г. Набережные Челны Р Т </t>
+  </si>
+  <si>
+    <t>19.07.1983       г. Казань</t>
+  </si>
+  <si>
+    <t>24.12.1980        с Каракулино Каракулинского района Удмуртской республики</t>
+  </si>
+  <si>
+    <t>08.06.1987         г. Брежнев ТАССР</t>
+  </si>
+  <si>
+    <t>14.10.1981          г. Курск</t>
+  </si>
+  <si>
+    <t>24.11.1986       г. Приозерск Джезказганской обл.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.10.1979      г. Набережные Челны  РТ </t>
+  </si>
+  <si>
+    <t>26.07.1973       г. Казань</t>
+  </si>
+  <si>
+    <t>26.11.1970        г. Бугульма ТАССР</t>
+  </si>
+  <si>
+    <t>05.07.1963            г. Москва</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.07.1973        г. Волгоград </t>
+  </si>
+  <si>
+    <t xml:space="preserve">03.03.1948       с. Красноборск  Теренгульского района ульяновской обл. </t>
+  </si>
+  <si>
+    <t>24.11.1987       г. Волгоград</t>
+  </si>
+  <si>
+    <t>05.03.1978          г. Казань</t>
+  </si>
+  <si>
+    <t>07.01.1985         г. Казань</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.09.1972    г. Калинин </t>
+  </si>
+  <si>
+    <t xml:space="preserve">29.09.1978         г. Нижнекамск    Р Т </t>
+  </si>
+  <si>
+    <t>29.01.1971            г. Казань</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.09.1980   г. Набережные Челны Р Т </t>
+  </si>
+  <si>
+    <t>19.11.1984      г. Актюбинск    Казахстан</t>
+  </si>
+  <si>
+    <t>25.02.1990      г. Целиноград   Казахской ССР</t>
+  </si>
+  <si>
+    <t>15.07.1972       г. Алатырь   Чувашской АССР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.02.1976   г. Елабуга       Р Т </t>
+  </si>
+  <si>
+    <t>08.04.1980                      г Санкт-Петербург</t>
+  </si>
+  <si>
+    <t>06.04.1976       с Чалпы  Азнакаевский район ТАССР</t>
+  </si>
+  <si>
+    <t>04.07.1988       г. Казань</t>
+  </si>
+  <si>
+    <t>20.11.1982       г. Самара</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.06.1987                г. Агрыз Р Т </t>
+  </si>
+  <si>
+    <t>14.08.1971            с. Муслюмово   Муслюмовского района ТССР</t>
+  </si>
+  <si>
+    <t>Вербина  Ирина Викторовна</t>
+  </si>
+  <si>
+    <t>10.02.1989        д. 1-е цветово Курский район Курская обл.</t>
+  </si>
+  <si>
+    <t>13.08.1981        г. Кинель Самарской обл.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.11.1992     с. Старое Дрожжаное Дрожжановского района Р Т </t>
+  </si>
+  <si>
+    <t>16.03.1988      г. Тюмень</t>
+  </si>
+  <si>
+    <t>09.05.1988      г. Вятские Поляны Кировской обл.</t>
+  </si>
+  <si>
+    <t>17.06.1988      г. Казань</t>
+  </si>
+  <si>
+    <t>03.07.1970      г. Ковров Владимирской обл.</t>
+  </si>
+  <si>
+    <t>17.07.1963     пос. Колосега Пенежского района Архангельской обл.</t>
+  </si>
+  <si>
+    <t>01.07.1973      г. Казань</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.01.1983    пос. Ермаково Вологодского района Вологодской обл </t>
+  </si>
+  <si>
+    <t>12.04.1984     г. Москва</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28.03.1986     г. Альметьевск Р Т </t>
+  </si>
+  <si>
+    <t>01.02.1978     г. Копейск Челябинская обл</t>
+  </si>
+  <si>
+    <t>08.08.1978    г. Новокузнецк Кемеровской обл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.05.1982     с. Масалиха Локтевского района Алтайского края   </t>
+  </si>
+  <si>
+    <t>13.12.1977      г. Казань</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.12.1977        г. Зеленодольск   ТАССР РСФСР </t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.03.1982      с. Малые Кирмени Мамадышского района Р Т </t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.10.1981      д. Средние Тиганы  Алексеевского района Р Т </t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.05.1989          г. Хабаровск Хабаровского край </t>
+  </si>
+  <si>
+    <t>10.12.1990     г. Набережные Челны ТССР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03.03.1967        пос. Васильковка Васильковского района Днепропетровской обл. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.07.1994       с. Лчашен Гигаркунинского района Республики Армения </t>
+  </si>
+  <si>
+    <t>29.01.1956        с. Н-Басань   Н- Басанского района Черниговской обл.</t>
+  </si>
+  <si>
+    <t>25.10.1985          Г. Казань</t>
+  </si>
+  <si>
+    <t>03.12.1986        г. Казань</t>
+  </si>
+  <si>
+    <t>25.06.1987         г. Брежнев ТАССР</t>
+  </si>
+  <si>
+    <t>13.09.1986        Г. Казань</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.01.1983      д. Средние Тиганы Алексеевского района РТ </t>
+  </si>
+  <si>
+    <t>19.07.1974       г. Ленинград</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.12.1975       г. Набережные Челны РТ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.06.1975     г. Ульяновск </t>
+  </si>
+  <si>
+    <t>05.03.1991     г. Заинск ТАССР</t>
+  </si>
+  <si>
+    <t>05.05.1991    х. Генералов Котельниковского района Волгоградской обл.</t>
+  </si>
+  <si>
+    <t>11.11.1980     г. Сургут Тюменской обл.</t>
+  </si>
+  <si>
+    <t>27.07.1976        г. Сургут Тюменской обл</t>
+  </si>
+  <si>
+    <t>03.05.1952       г. Сковородино Амурской обл.</t>
+  </si>
+  <si>
+    <t>28.11.1973        г. Ижевск Удмуртская АССР</t>
+  </si>
+  <si>
+    <t>04.11.1979      г. Набережные Челны ТАССР</t>
+  </si>
+  <si>
+    <t>31.05.1981       г. Казань</t>
+  </si>
+  <si>
+    <t>11.02.1985      г. Брежнев ТАССР</t>
+  </si>
+  <si>
+    <t>11.04.1974     г. Йошкар-Ола</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12.10.1977    г. Хабаровск   </t>
+  </si>
+  <si>
+    <t>30.11.1953    д. Утяй Бардымский район Пермская обл</t>
+  </si>
+  <si>
+    <t>21.01.1980      г. Стронино Владимирская обл</t>
+  </si>
+  <si>
+    <t>20.01.1967         г. Ульяновск</t>
+  </si>
+  <si>
+    <t>01.01.1976      г. Альметьевск ТАССР</t>
+  </si>
+  <si>
+    <t>19.06.1981       г. Менделеевск</t>
+  </si>
+  <si>
+    <t>25.02.1980     г. Карпинск Свердловской обл.</t>
+  </si>
+  <si>
+    <t>11.01.1977  г. Мичуринск Тамбовской обл</t>
+  </si>
+  <si>
+    <t>06.03.1977        г. Алматы Казахской ССР</t>
+  </si>
+  <si>
+    <t>08.05.1987                  г. Казань</t>
+  </si>
+  <si>
+    <t>22.07.1980      г. Владимир</t>
+  </si>
+  <si>
+    <t>15.03.1994            г. Волгоград</t>
+  </si>
+  <si>
+    <t>18.06.1994    г. Тюмень</t>
+  </si>
+  <si>
+    <t>17.09.1977     г. Волгоград</t>
+  </si>
+  <si>
+    <t>19.09.1986          г. Казань</t>
+  </si>
+  <si>
+    <t>07.09.1963          г. Алмалык   Узбекская ССР</t>
+  </si>
+  <si>
+    <t>28.10.1992      пос. Лесная Долина Засвияжский район Ульяновской обл.</t>
+  </si>
+  <si>
+    <t>26.12.1981      г. Тында Амурской обл</t>
+  </si>
+  <si>
+    <t>03.10.1984    г. Волжский Волгоградская обл</t>
+  </si>
+  <si>
+    <t>20.09.1975     г. Набережные Челны ТАССР</t>
+  </si>
+  <si>
+    <t>21.10.1986    г. Грозный ЧИАССР</t>
+  </si>
+  <si>
+    <t>17.06.1979       с. Большая Цильна Доржжановского района ТАССР</t>
+  </si>
+  <si>
+    <t>12.02.1988     г. Казань</t>
+  </si>
+  <si>
+    <t>03.06.1975     г. Феодосия  Крымской обл.</t>
+  </si>
+  <si>
+    <t>06.11.1997       г. Барнаул  Алтайский край</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.02.1981       г. Набережные Челны Р Т </t>
+  </si>
+  <si>
+    <t>20.02.1974     г. Казань</t>
+  </si>
+  <si>
+    <t>Протокол № 242 Правления СОЮЗА "АУ "ПРАВОСОЗНАНИЕ" от 19.02.2026 г.</t>
+  </si>
+  <si>
+    <t>16.05.1977      г. Коростень Житомирская обл</t>
+  </si>
+  <si>
+    <t>11.10.1987     г. Волгоград</t>
+  </si>
+  <si>
+    <t>16.09.1989    г. Тюмень</t>
+  </si>
+  <si>
+    <t>19.11.1986     г. Казань</t>
+  </si>
+  <si>
+    <t>14.12.1986      г. Львов Украинская ССР</t>
+  </si>
+  <si>
+    <t>14.02.1988     г. Оренбург</t>
+  </si>
+  <si>
+    <t>10.12.1994        г. Тюмень</t>
+  </si>
+  <si>
+    <t>28.12.1981        Р. П Октябрьский Октябрьского района Волгоградской обл</t>
+  </si>
+  <si>
+    <t>05.08.1980        г. Сковородино Амурская обл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.10.1988        г. Новокузнецк Кемеровской обл  </t>
+  </si>
+  <si>
+    <t>05.07.1963          г. Новоаннинский Волгоградской обл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.01.1998        г. Лениногорск  Р Т </t>
+  </si>
+  <si>
+    <t>29.05.1984       г. Казань</t>
+  </si>
+  <si>
+    <t>18.01.1998      г. Копейск Челябинская обл</t>
+  </si>
+  <si>
+    <t>12.08.1986       г. Казань</t>
+  </si>
+  <si>
+    <t>19.11.1999      г. Москва</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.07.1983   г. Альметьевск      РТ </t>
+  </si>
+  <si>
+    <t>25.09.1984   г. Ташкент Узбекской ССР</t>
+  </si>
+  <si>
+    <t>11.11.1975      г. Алма-Ата Республика Казахстан</t>
+  </si>
+  <si>
+    <t>24.03.1954         г. Омск</t>
+  </si>
+  <si>
+    <t>23.09.1960    г. Кирово-чепецк  Кировской обл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28.06.1977  г. Ташкаент    </t>
+  </si>
+  <si>
+    <t>15.09.1987       г. Раменское Московская обл</t>
+  </si>
+  <si>
+    <t>25.02.1991            с. Чесма Чесменского района Челябинская обл</t>
+  </si>
+  <si>
+    <t>09.10.1968       г. Казань ТАССР</t>
+  </si>
+  <si>
+    <t>19.10.1988        г. Хабаровск</t>
+  </si>
+  <si>
+    <t xml:space="preserve">02.12.1962       г. Усть-Лабинск Краснодарского края  </t>
+  </si>
+  <si>
+    <t>02.06.1983        Р. П Городище Волгоградской обл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">05.09.1975       г. Барнаул Алтайский </t>
+  </si>
+  <si>
+    <t>21.01.1993      пос. Ува Увинского района Удмуртской республики</t>
+  </si>
+  <si>
+    <t>26.10.1999    г. Санкт-Петербург</t>
+  </si>
+  <si>
+    <t>16.09.1976       г. Прокопьевск Кемеровская обл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.08.1986     г. Хабаровск </t>
+  </si>
+  <si>
+    <t>29.01.1999       г. Барнаул</t>
+  </si>
+  <si>
+    <t>13.11.1979       г. Краснодар</t>
+  </si>
+  <si>
+    <t>16.12.1988                         г. Саранск</t>
+  </si>
+  <si>
+    <t>18.11.1978        г. Москва</t>
+  </si>
+  <si>
+    <t>15.06.1998               г. Саранск       Республика Мордовия Россия</t>
+  </si>
+  <si>
+    <t>05.05.1981       г. Алматы    Республика Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23.07.1977     г. Цилиноград </t>
+  </si>
+  <si>
+    <t>30.05.1963      г. Саранск Мордовская АССР</t>
+  </si>
+  <si>
+    <t>08.08.1973        г. Алдан Якутская АССР</t>
+  </si>
+  <si>
+    <t>31.05.1999 г. Донецк Украина</t>
+  </si>
+  <si>
+    <t>10.03.1991    г. Саранск</t>
+  </si>
+  <si>
+    <t>07.01.1970      г. Александровск Пермской обл</t>
+  </si>
+  <si>
+    <t>24.02.1953       п. Шахты-4   гор. Узловая Тульской обл</t>
+  </si>
+  <si>
+    <t>22.09.1969     г. Набережные Челны ТАССР</t>
+  </si>
+  <si>
+    <t>04.06.1990    г. Акташ Самаркандской обл. Узбекской ССР</t>
+  </si>
+  <si>
+    <t>02.10.1967    г. Вологда Вологодской обл</t>
+  </si>
+  <si>
+    <t>24.02.1986                   г. Казань</t>
+  </si>
+  <si>
+    <t>20.09.1982      г. Ижевск</t>
+  </si>
+  <si>
+    <t>10.07.1980    г. Вилюйск Саха (Якутия)</t>
+  </si>
+  <si>
+    <t>11.06.1978     дер. Старый Юраш Елабужского района Республики Татарстан</t>
+  </si>
+  <si>
+    <t>30.08.1985    г. Брежнев ТАССР</t>
+  </si>
+  <si>
+    <t>11.05.2026 сроком на год 10.05.2027 (Полис ОАУ № 24363/700/26) 10.000.000</t>
+  </si>
+  <si>
+    <t>13.05.2026 сроком на год 12.05.2027
+(Полис № ОАУ 23492/700/26) 10.000.000</t>
+  </si>
+  <si>
+    <t>27.04.2026 сроком на год 26.04.2027
+(Полис № Arbitr-3980975400-29718) 10.000.000</t>
+  </si>
+  <si>
+    <t>10.05.26 сроком на год, 09.05.27  (Полис № 60/26/177/032602) 10.000.000</t>
+  </si>
+  <si>
+    <t>Протокол № 251 Правления СОЮЗА "АУ "ПРАВОСОЗНАНИЕ" от 30.04.2026 г.</t>
+  </si>
+  <si>
+    <t>09.06.2026 сроком на год,08.06.2027 (Полис № Arbitr-3980975400-61460) 10.000.000</t>
+  </si>
+  <si>
+    <t>01.08.2026 сроком на год 31.07.2027 (Полис № АУ 18991/2026/114) 10.000.000</t>
+  </si>
+  <si>
+    <t>01.05.2026 сроком на год, 30.04.2027 (Полис ОАУ  № 22969/700/26) 10.000.000</t>
+  </si>
+  <si>
+    <t>01.07.2026 сроком на год 30.06.2027
+(Полис  № АУ 19201/2026/114) 10.000.000</t>
+  </si>
+  <si>
+    <t>01.06.2026 сроком на год, 31.05.2027 (Полис № Arbitr-3980975400-33845) 10.000.000</t>
+  </si>
+  <si>
+    <t>16.06.2026 сроком на год 15.06.2027
+(Полис № ОАУ № 24309/700/26) 10.000.000</t>
+  </si>
+  <si>
+    <t>протокол № 272  правления СРО СОЮЗ "АУ "ПРАВОСОЗНАНИЕ" от 23.06.2026г.</t>
+  </si>
+  <si>
+    <t>Шипилов Алексей Владимирович</t>
+  </si>
+  <si>
+    <t>18.06.1974   г. Брянск</t>
+  </si>
+  <si>
+    <t>8-980-303-69-21  alexshi2007@ya.ru     241050, Брянская обл., г. Брянск, ул. Фокина , д. 37 А, кв 37</t>
+  </si>
+  <si>
+    <t>БВС  0451393 Москва   Юридический институт МВД России  18.06.1999 г.</t>
+  </si>
+  <si>
+    <t>Стаж более 1 года Трудовая книжка     AT-V № 3986639 от 28.12.1991 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">свидетельство
+ПС № 743/П  от 08.04.2026г.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">свидетельство
+11/043934  12.03.2026г.            
+</t>
+  </si>
+  <si>
+    <t>11.06.2026 сроком на год 10.06.2027 (Полис № Arbitr-3980975400-12112) 10.000.000</t>
+  </si>
+  <si>
+    <t>14.07.2026 сроком на год 13.07.2027
+(Полис № 647-77-000388-26) 10.000.000</t>
+  </si>
+  <si>
+    <t>04.07.2025 сроком на год, 03.07.2026 (Полис № АУ 19121/2026/114) 10.000.000</t>
+  </si>
+  <si>
+    <t>07.07.2026 сроком на год 06.07.2027
+(Полис № 647-77-000389-26) 10.000.000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF3F3F3F"/>
@@ -9353,50 +10178,57 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
@@ -9572,51 +10404,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="174">
+  <cellXfs count="176">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -9846,53 +10678,50 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -10008,102 +10837,111 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="12" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="12" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="12" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -10452,21364 +11290,22283 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vecel@yandex.ru%20,%2089256402003,%20&#1052;&#1086;&#1089;&#1082;&#1086;&#1074;&#1089;&#1082;&#1072;&#1103;%20&#1086;&#1073;&#1083;&#1072;&#1089;&#1090;&#1100;,%20&#1075;.&#1041;&#1072;&#1083;&#1072;&#1096;&#1080;&#1093;&#1072;,%20&#1052;&#1082;&#1088;.%20&#1047;&#1072;&#1088;&#1103;,%20&#1091;&#1083;.&#1057;&#1072;&#1076;&#1086;&#1074;&#1072;&#1103;,%20&#1076;.2,%20&#1082;&#1074;.23" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:89093907446@mail.ru,%20400011,%20&#1075;.&#1042;&#1086;&#1083;&#1075;&#1086;&#1075;&#1088;&#1072;&#1076;,%20&#1091;&#1083;.&#1040;&#1083;&#1077;&#1082;&#1089;&#1077;&#1077;&#1074;&#1089;&#1082;&#1072;&#1103;,%20&#1076;.21,%20&#1082;&#1074;.22" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurikont@mail.ru,%20&#1056;&#1058;,%20&#1075;.&#1050;&#1072;&#1079;&#1072;&#1085;&#1100;,%20&#1091;&#1083;.&#1043;&#1086;&#1083;&#1091;&#1073;&#1103;&#1090;&#1085;&#1080;&#1082;&#1086;&#1074;&#1072;,%20&#1076;.19&#1072;,%20&#1082;&#1074;.141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatius@bk.ru%20%2089872631036,%20&#1056;&#1058;,%20&#1075;.&#1050;&#1072;&#1079;&#1072;&#1085;&#1100;,%20&#1091;&#1083;.&#1052;&#1091;&#1089;&#1080;&#1085;&#1072;,%20&#1076;.9,%20&#1082;&#1074;.106" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ivanova_s_a@bk.ru,%2089092712996,%20170001,%20&#1075;.%20&#1058;&#1074;&#1077;&#1088;&#1100;-1,%20&#1087;&#1088;-&#1090;%20&#1050;&#1072;&#1083;&#1080;&#1085;&#1080;&#1085;&#1072;,%20&#1076;18,%20&#1072;/&#1103;%20112," TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gulnara-zievna@list.ru,%20&#1056;&#1058;,%20&#1040;&#1079;&#1085;&#1072;&#1082;&#1072;&#1077;&#1074;&#1089;&#1082;&#1080;&#1081;%20&#1088;-&#1085;,%20&#1075;.&#1040;&#1079;&#1085;&#1072;&#1082;&#1072;&#1077;&#1074;&#1086;,%20&#1091;&#1083;.&#1050;&#1072;&#1079;&#1072;&#1085;&#1089;&#1082;&#1072;&#1103;,%20&#1076;.12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sorokin14oleg@mail.ru%20,%20&#1075;.&#1050;&#1091;&#1088;&#1089;&#1082;,%20&#1087;&#1088;-&#1090;%20&#1061;&#1088;&#1091;&#1097;&#1077;&#1074;&#1072;,%20&#1076;.5,%20&#1082;&#1074;.40" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vecel@yandex.ru%20,%2089256402003,%20&#1052;&#1086;&#1089;&#1082;&#1086;&#1074;&#1089;&#1082;&#1072;&#1103;%20&#1086;&#1073;&#1083;&#1072;&#1089;&#1090;&#1100;,%20&#1075;.&#1041;&#1072;&#1083;&#1072;&#1096;&#1080;&#1093;&#1072;,%20&#1052;&#1082;&#1088;.%20&#1047;&#1072;&#1088;&#1103;,%20&#1091;&#1083;.&#1057;&#1072;&#1076;&#1086;&#1074;&#1072;&#1103;,%20&#1076;.2,%20&#1082;&#1074;.23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:79656231333@yandex.ru%20%20&#1056;&#1058;,%20&#1075;.&#1053;&#1072;&#1073;&#1077;&#1088;&#1077;&#1078;&#1085;&#1099;&#1077;%20&#1063;&#1077;&#1083;&#1085;&#1099;,%20&#1091;&#1083;.&#1055;&#1086;&#1088;&#1090;&#1086;&#1074;&#1072;&#1103;,%20&#1076;.21%20&#1082;&#1074;.19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.kapina@yandex.ru,%2089821264694,%20%20%20%20%20%20%20%20%20%20426008,%20%20&#1059;&#1056;,%20&#1075;.&#1048;&#1078;&#1077;&#1074;&#1089;&#1082;,%20&#1087;&#1077;&#1088;.%20&#1057;&#1077;&#1074;&#1077;&#1088;&#1085;&#1099;&#1081;,%2052-%20104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:illarionov88ivan@gmail.com%20%20%20%2089274479040%20%20%20%20420141,%20&#1075;.%20&#1050;&#1072;&#1079;&#1072;&#1085;&#1100;,%20&#1091;&#1083;.%20&#1047;&#1072;&#1074;&#1086;&#1081;&#1089;&#1082;&#1086;&#1075;&#1086;,%20&#1076;.13,%20&#1082;&#1074;%209." TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v_garshin@rambler.ru,%20&#1075;.&#1057;&#1072;&#1085;&#1082;&#1090;-&#1055;&#1077;&#1090;&#1077;&#1088;&#1073;&#1091;&#1088;&#1075;,%20&#1091;&#1083;.&#1044;&#1091;&#1076;&#1082;&#1086;,%20&#1076;.18,%20&#1082;&#1074;.210" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vecel@yandex.ru%20,%2089256402003,%20&#1052;&#1086;&#1089;&#1082;&#1086;&#1074;&#1089;&#1082;&#1072;&#1103;%20&#1086;&#1073;&#1083;&#1072;&#1089;&#1090;&#1100;,%20&#1075;.&#1041;&#1072;&#1083;&#1072;&#1096;&#1080;&#1093;&#1072;,%20&#1052;&#1082;&#1088;.%20&#1047;&#1072;&#1088;&#1103;,%20&#1091;&#1083;.&#1057;&#1072;&#1076;&#1086;&#1074;&#1072;&#1103;,%20&#1076;.2,%20&#1082;&#1074;.23" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:89093907446@mail.ru,%20400011,%20&#1075;.&#1042;&#1086;&#1083;&#1075;&#1086;&#1075;&#1088;&#1072;&#1076;,%20&#1091;&#1083;.&#1040;&#1083;&#1077;&#1082;&#1089;&#1077;&#1077;&#1074;&#1089;&#1082;&#1072;&#1103;,%20&#1076;.21,%20&#1082;&#1074;.22" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sycheva_vera@bk.ru%20%20%20%20%20%20&#1075;.&#1042;&#1086;&#1083;&#1075;&#1086;&#1075;&#1088;&#1072;&#1076;,%20&#1091;&#1083;.&#1041;&#1072;&#1090;&#1086;&#1074;&#1072;,%20&#1076;.10,%20&#1082;&#1074;.101" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:halidag@mail.ru,%20&#1056;&#1058;,%20&#1075;.&#1053;&#1072;&#1073;&#1077;&#1088;&#1077;&#1078;&#1085;&#1099;&#1077;%20&#1063;&#1077;&#1083;&#1085;&#1099;,%20&#1091;&#1083;.&#1057;&#1072;&#1088;&#1084;&#1072;&#1085;&#1086;&#1074;&#1089;&#1082;&#1080;&#1081;%20&#1090;&#1088;&#1072;&#1082;&#1090;,%20&#1076;.6,%20&#1082;&#1074;.53" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aflpv@bk.ru,%2089687499949%20140100,&#1052;&#1086;&#1089;&#1082;&#1086;&#1074;&#1089;&#1082;&#1072;&#1103;%20&#1086;&#1073;&#1083;&#1072;&#1089;&#1090;&#1100;,%20&#1075;.&#1056;&#1072;&#1084;&#1077;&#1085;&#1089;&#1082;&#1086;&#1077;,%20&#1091;&#1083;.&#1057;&#1074;&#1086;&#1073;&#1086;&#1076;&#1099;,%20&#1076;.11&#1040;,%20&#1082;&#1074;.84" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:semenovxxx828@mail.ru,%2089274258277,%20%20%20%20%20%20%20%20%20%20%20&#1056;&#1058;%20,%20&#1075;.&#1050;&#1072;&#1079;&#1072;&#1085;&#1100;,%20&#1091;&#1083;.&#1054;&#1082;&#1090;&#1103;&#1073;&#1088;&#1100;&#1089;&#1082;&#1072;&#1103;,%20&#1076;.55&#1074;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:korbangali.1961@mail.ru%20%20%20%20&#1056;&#1058;,%20&#1075;.&#1045;&#1083;&#1072;&#1073;&#1091;&#1075;&#1072;,%20&#1087;&#1077;&#1088;.&#1057;&#1074;&#1077;&#1095;&#1085;&#1086;&#1081;,&#1076;.15%20%20%20%20%20%20%20%20%20%20%20%208917-298-52-73" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jurikont@mail.ru,%20&#1056;&#1058;,%20&#1075;.&#1050;&#1072;&#1079;&#1072;&#1085;&#1100;,%20&#1091;&#1083;.&#1043;&#1086;&#1083;&#1091;&#1073;&#1103;&#1090;&#1085;&#1080;&#1082;&#1086;&#1074;&#1072;,%20&#1076;.19&#1072;,%20&#1082;&#1074;.141" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerasimov260765@mail.ru%20%20%20%2089046622451,%20%20%20%20&#1056;&#1058;,%20&#1075;.&#1050;&#1072;&#1079;&#1072;&#1085;&#1100;,%20&#1091;&#1083;.&#1055;&#1072;&#1074;&#1083;&#1102;&#1093;&#1080;&#1085;&#1072;,%20&#1076;.%20110%20&#1043;,%20&#1086;&#1092;%2011" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r_salachov@mail.ru,%2089173908090,%20%20%20%20%20%20%20%20423462,&#1056;&#1058;,%20&#1075;.&#1040;&#1083;&#1100;&#1084;&#1077;&#1090;&#1100;&#1077;&#1074;&#1089;&#1082;,%20&#1043;&#1054;&#1057;-12,%20&#1072;/&#1103;%20223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vecel@yandex.ru%20,%2089256402003,%20&#1052;&#1086;&#1089;&#1082;&#1086;&#1074;&#1089;&#1082;&#1072;&#1103;%20&#1086;&#1073;&#1083;&#1072;&#1089;&#1090;&#1100;,%20&#1075;.&#1041;&#1072;&#1083;&#1072;&#1096;&#1080;&#1093;&#1072;,%20&#1052;&#1082;&#1088;.%20&#1047;&#1072;&#1088;&#1103;,%20&#1091;&#1083;.&#1057;&#1072;&#1076;&#1086;&#1074;&#1072;&#1103;,%20&#1076;.2,%20&#1082;&#1074;.23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:on_ershov@mail.ru%20&#1056;&#1058;,%20&#1075;.&#1053;&#1072;&#1073;&#1077;&#1088;&#1077;&#1078;&#1085;&#1099;&#1077;%20&#1063;&#1077;&#1083;&#1085;&#1099;,%20&#1091;&#1083;.&#1044;&#1088;&#1091;&#1078;&#1073;&#1072;%20&#1053;&#1072;&#1088;&#1086;&#1076;&#1086;&#1074;,%20&#1076;.52/41,%20&#1082;&#1074;.173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zzz.f2013@yandex.ru%20,423600,%20&#1056;&#1058;,%20&#1075;.&#1045;&#1083;&#1072;&#1073;&#1091;&#1075;&#1072;,%20&#1091;&#1083;.&#1055;&#1088;&#1086;&#1083;&#1077;&#1090;&#1072;&#1088;&#1089;&#1082;&#1072;&#1103;,%20&#1076;.34,%20&#1082;&#1074;.39" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d9003209705@yandex.ru%20%20%20%2089003209705,%20&#1056;&#1058;,%20&#1075;.%20&#1053;&#1072;&#1073;&#1077;&#1088;&#1077;&#1078;&#1085;&#1099;&#1077;%20&#1063;&#1077;&#1083;&#1085;&#1099;,%20&#1072;/&#1103;23123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerasimov260765@mail.ru%20%20%20%2089046622451,%20%20%20%20&#1056;&#1058;,%20&#1075;.&#1050;&#1072;&#1079;&#1072;&#1085;&#1100;,%20&#1091;&#1083;.&#1058;&#1086;&#1083;&#1073;&#1091;&#1093;&#1080;&#1085;&#1072;,%20&#1076;.13,%20&#1082;&#1074;.30" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:89093907446@mail.ru,%20400011,%20&#1075;.&#1042;&#1086;&#1083;&#1075;&#1086;&#1075;&#1088;&#1072;&#1076;,%20&#1091;&#1083;.&#1040;&#1083;&#1077;&#1082;&#1089;&#1077;&#1077;&#1074;&#1089;&#1082;&#1072;&#1103;,%20&#1076;.21,%20&#1082;&#1074;.22" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al-udovenko@mail.ru%20%20%20%20%20%20%20&#1056;&#1058;,%20&#1075;.&#1053;&#1072;&#1073;&#1077;&#1088;&#1077;&#1078;&#1085;&#1099;&#1077;%20&#1063;&#1077;&#1083;&#1085;&#1099;,%20&#1087;&#1088;-&#1082;&#1090;%20&#1042;&#1072;&#1093;&#1080;&#1090;&#1086;&#1074;&#1072;,%20&#1076;.16,%20&#1082;&#1074;.11" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ooo.credo@bk.ru,%20&#1056;&#1058;,%20&#1075;.&#1045;&#1083;&#1072;&#1073;&#1091;&#1075;&#1072;,%20&#1091;&#1083;.&#1056;&#1072;&#1079;&#1074;&#1077;&#1076;&#1095;&#1080;&#1082;&#1086;&#1074;,%20&#1076;.37,%20&#1082;&#1074;.8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arbitr.andreev@yandex.ru,%20%20%2089880051424,%20%20%20%20%20%20%20%20%20%20%20%20%20&#1075;.&#1042;&#1086;&#1083;&#1075;&#1086;&#1075;&#1088;&#1072;&#1076;,%20%20&#1091;&#1083;.%20&#1050;.&#1057;&#1080;&#1084;&#1086;&#1085;&#1086;&#1074;&#1072;,&#1076;.19%20%22&#1072;%22,%20&#1082;&#1074;.56" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vecel@yandex.ru%20,%2089256402003,%20&#1052;&#1086;&#1089;&#1082;&#1086;&#1074;&#1089;&#1082;&#1072;&#1103;%20&#1086;&#1073;&#1083;&#1072;&#1089;&#1090;&#1100;,%20&#1075;.&#1041;&#1072;&#1083;&#1072;&#1096;&#1080;&#1093;&#1072;,%20&#1052;&#1082;&#1088;.%20&#1047;&#1072;&#1088;&#1103;,%20&#1091;&#1083;.&#1057;&#1072;&#1076;&#1086;&#1074;&#1072;&#1103;,%20&#1076;.2,%20&#1082;&#1074;.23" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:best-plus@mail.ru%20&#1063;&#1091;&#1074;&#1072;&#1096;&#1089;&#1082;&#1072;&#1103;%20&#1056;&#1077;&#1089;&#1087;&#1091;&#1073;&#1083;&#1080;&#1082;&#1072;,%20&#1075;.%20&#1040;&#1083;&#1072;&#1090;&#1099;&#1088;&#1100;,%20&#1091;&#1083;.%20&#1058;&#1077;&#1083;&#1100;&#1084;&#1072;&#1085;&#1072;,%20&#1076;.%2038." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azaharov@lenta.ru,%2079867184822,%20%20%20%20%20%20%20%20%20%20%20&#1056;&#1058;,%20&#1075;.&#1050;&#1072;&#1079;&#1072;&#1085;&#1100;,%20420032,%20&#1072;/&#1103;%20682" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evgenij.koptelov@mail.ru,%20%20%20%20%20%20%20%20%20%20%20%20423832,%20%20&#1056;&#1058;,%20&#1075;.&#1053;&#1072;&#1073;&#1077;&#1088;&#1077;&#1078;&#1085;&#1099;&#1077;%20&#1063;&#1077;&#1083;&#1085;&#1099;,%20&#1055;&#1054;%2032%20&#1072;/&#1103;%20119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vecel@yandex.ru%20,%20143980%20%20&#1052;&#1086;&#1089;&#1082;&#1086;&#1074;&#1089;&#1082;&#1072;&#1103;%20&#1086;&#1073;&#1083;&#1072;&#1089;&#1090;&#1100;,%20&#1075;.&#1041;&#1072;&#1083;&#1072;&#1096;&#1080;&#1093;&#1072;,%20&#1052;&#1082;&#1088;.%20&#1046;&#1077;&#1083;&#1077;&#1079;&#1085;&#1086;&#1076;&#1086;&#1088;&#1086;&#1078;&#1085;&#1099;&#1081;,%20&#1091;&#1083;.&#1055;&#1088;&#1086;&#1083;&#1077;&#1090;&#1072;&#1088;&#1089;&#1082;&#1072;&#1103;,%20&#1076;.2,%20%20%20%20%20%20%20&#1072;/&#1103;%20621%20%20%20%20%20%20%2089778302042" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lenar0780@mail.ru,%20%2089625653889,%20%20%20%20%20%20%20%20%20%20%20%20%20&#1056;&#1058;,%20&#1052;&#1091;&#1089;&#1083;&#1102;&#1084;&#1086;&#1074;&#1089;&#1082;&#1080;&#1081;%20&#1088;-&#1086;&#1085;,%20&#1089;.&#1052;&#1091;&#1089;&#1083;&#1102;&#1084;&#1086;&#1074;&#1086;,%20&#1091;&#1083;.%20&#1058;&#1072;&#1090;&#1072;&#1088;&#1089;&#1090;&#1072;&#1085;&#1072;,&#1076;.31" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iadelinn@gmail.com,%20&#1056;&#1058;,%20&#1075;.&#1045;&#1083;&#1072;&#1073;&#1091;&#1075;&#1072;,%20&#1091;&#1083;.&#1051;&#1077;&#1089;&#1085;&#1072;&#1103;,%20&#1076;.61,%20&#1082;&#1086;&#1088;&#1087;.&#1040;,%20&#1082;&#1074;.15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vecel@yandex.ru%20,%2089256402003,%20&#1052;&#1086;&#1089;&#1082;&#1086;&#1074;&#1089;&#1082;&#1072;&#1103;%20&#1086;&#1073;&#1083;&#1072;&#1089;&#1090;&#1100;,%20&#1075;.&#1041;&#1072;&#1083;&#1072;&#1096;&#1080;&#1093;&#1072;,%20&#1052;&#1082;&#1088;.%20&#1047;&#1072;&#1088;&#1103;,%20&#1091;&#1083;.&#1057;&#1072;&#1076;&#1086;&#1074;&#1072;&#1103;,%20&#1076;.2,%20&#1082;&#1074;.23" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iadelinn@gmail.com,%20423603,&#1056;&#1058;,%20&#1075;.&#1045;&#1083;&#1072;&#1073;&#1091;&#1075;&#1072;,%20&#1091;&#1083;.&#1051;&#1077;&#1089;&#1085;&#1072;&#1103;,%20&#1076;.61,%20&#1082;&#1086;&#1088;&#1087;.&#1040;,%20&#1082;&#1074;.15" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatius@bk.ru%20%2089872631036,%20&#1056;&#1058;,%20&#1075;.&#1050;&#1072;&#1079;&#1072;&#1085;&#1100;,%20&#1091;&#1083;.&#1052;&#1091;&#1089;&#1080;&#1085;&#1072;,%20&#1076;.9,%20&#1082;&#1074;.106" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v_garshin@rambler.ru,%20192171,%20&#1075;.&#1057;&#1072;&#1085;&#1082;&#1090;-&#1055;&#1077;&#1090;&#1077;&#1088;&#1073;&#1091;&#1088;&#1075;,%20&#1091;&#1083;.&#1044;&#1091;&#1076;&#1082;&#1086;,%20&#1076;.18,%20&#1082;&#1074;.210" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:halidag@mail.ru,%20%20%20%20%20%20%20%20%20%20%20%20%20%20423803,%20%20&#1056;&#1058;,%20&#1075;.&#1053;&#1072;&#1073;&#1077;&#1088;&#1077;&#1078;&#1085;&#1099;&#1077;%20&#1063;&#1077;&#1083;&#1085;&#1099;,%20&#1091;&#1083;.&#1057;&#1072;&#1088;&#1084;&#1072;&#1085;&#1086;&#1074;&#1089;&#1082;&#1080;&#1081;%20&#1090;&#1088;&#1072;&#1082;&#1090;,%20&#1076;.6,%20&#1082;&#1074;.53" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kukmor2007@mail.ru,%20%20%20%20%20%20%20%20%20%20422120,%20&#1056;&#1058;,%20&#1050;&#1091;&#1082;&#1084;&#1086;&#1088;&#1089;&#1082;&#1080;&#1081;%20&#1088;-&#1086;&#1085;,%20&#1089;.&#1041;&#1086;&#1083;&#1100;&#1096;&#1086;&#1081;%20&#1050;&#1091;&#1082;&#1084;&#1086;&#1088;,%20&#1091;&#1083;.&#1058;&#1091;&#1082;&#1072;&#1103;,%20&#1076;.7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SE1567@mail.ru,%20%20%20%20%20%20%20%20%20%20%20423604,%20%20&#1056;&#1058;,%20&#1075;.&#1045;&#1083;&#1072;&#1073;&#1091;&#1075;&#1072;,%20&#1091;&#1083;.&#1057;&#1072;&#1088;&#1072;&#1083;&#1080;&#1085;&#1089;&#1082;&#1072;&#1103;,%20&#1076;.21" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_nn@mail.ru%20,603053,%20&#1053;&#1080;&#1078;&#1077;&#1075;&#1086;&#1088;&#1086;&#1076;&#1089;&#1082;&#1072;&#1103;%20&#1086;&#1073;&#1083;.,&#1075;.&#1053;&#1080;&#1078;&#1085;&#1080;&#1081;%20&#1053;&#1086;&#1074;&#1075;&#1086;&#1088;&#1086;&#1076;,%20&#1087;&#1088;.&#1041;&#1091;&#1089;&#1099;&#1075;&#1080;&#1085;&#1072;,%20&#1076;.58,%20&#1082;&#1074;.110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AG276"/>
+  <dimension ref="A1:AH277"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D242" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="H242" sqref="H242"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="E174" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="O175" sqref="O175"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="186" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13" style="8" customWidth="1"/>
     <col min="2" max="2" width="16.33203125" style="8" customWidth="1"/>
     <col min="3" max="3" width="14.5546875" style="8" customWidth="1"/>
     <col min="4" max="4" width="12" style="8" customWidth="1"/>
-    <col min="5" max="5" width="25.5546875" style="8" customWidth="1"/>
-[...28 lines deleted...]
-    <col min="34" max="16384" width="9.109375" style="5"/>
+    <col min="5" max="6" width="25.5546875" style="8" customWidth="1"/>
+    <col min="7" max="7" width="17.44140625" style="8" customWidth="1"/>
+    <col min="8" max="8" width="25.33203125" style="38" customWidth="1"/>
+    <col min="9" max="9" width="22.88671875" style="8" customWidth="1"/>
+    <col min="10" max="10" width="21.5546875" style="8" customWidth="1"/>
+    <col min="11" max="11" width="17.109375" style="8" customWidth="1"/>
+    <col min="12" max="12" width="15.44140625" style="8" customWidth="1"/>
+    <col min="13" max="13" width="20.109375" style="8" customWidth="1"/>
+    <col min="14" max="14" width="17.5546875" style="8" customWidth="1"/>
+    <col min="15" max="15" width="20" style="8" customWidth="1"/>
+    <col min="16" max="16" width="20.44140625" style="8" customWidth="1"/>
+    <col min="17" max="17" width="16.33203125" style="8" customWidth="1"/>
+    <col min="18" max="18" width="16.88671875" style="8" customWidth="1"/>
+    <col min="19" max="19" width="21.109375" style="8" customWidth="1"/>
+    <col min="20" max="20" width="23.44140625" style="11" customWidth="1"/>
+    <col min="21" max="21" width="16.88671875" style="5" customWidth="1"/>
+    <col min="22" max="22" width="13.88671875" style="5" customWidth="1"/>
+    <col min="23" max="23" width="25.33203125" style="5" customWidth="1"/>
+    <col min="24" max="24" width="36.33203125" style="5" customWidth="1"/>
+    <col min="25" max="25" width="24.33203125" style="5" customWidth="1"/>
+    <col min="26" max="26" width="25.77734375" style="5" customWidth="1"/>
+    <col min="27" max="27" width="24.33203125" style="5" customWidth="1"/>
+    <col min="28" max="28" width="23" style="5" customWidth="1"/>
+    <col min="29" max="29" width="23.44140625" style="5" customWidth="1"/>
+    <col min="30" max="30" width="27" style="5" customWidth="1"/>
+    <col min="31" max="31" width="22.77734375" style="5" customWidth="1"/>
+    <col min="32" max="32" width="20.21875" style="5" customWidth="1"/>
+    <col min="33" max="33" width="26.88671875" style="5" customWidth="1"/>
+    <col min="34" max="34" width="26.6640625" style="5" customWidth="1"/>
+    <col min="35" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="171" t="s">
+    <row r="1" spans="1:34" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="173" t="s">
         <v>1832</v>
       </c>
-      <c r="B1" s="171"/>
-[...29 lines deleted...]
-    <row r="2" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="173"/>
+      <c r="C1" s="173"/>
+      <c r="D1" s="173"/>
+      <c r="E1" s="173"/>
+      <c r="F1" s="173"/>
+      <c r="G1" s="173"/>
+      <c r="H1" s="173"/>
+      <c r="I1" s="173"/>
+      <c r="J1" s="173"/>
+      <c r="K1" s="173"/>
+      <c r="L1" s="173"/>
+      <c r="M1" s="173"/>
+      <c r="N1" s="173"/>
+      <c r="O1" s="173"/>
+      <c r="P1" s="173"/>
+      <c r="Q1" s="173"/>
+      <c r="R1" s="173"/>
+      <c r="S1" s="173"/>
+      <c r="T1" s="173"/>
+      <c r="U1" s="173"/>
+      <c r="V1" s="174"/>
+      <c r="Z1" s="167"/>
+      <c r="AA1" s="168"/>
+      <c r="AB1" s="169"/>
+      <c r="AC1" s="167"/>
+      <c r="AD1" s="168"/>
+      <c r="AE1" s="168"/>
+      <c r="AF1" s="167"/>
+      <c r="AG1" s="168"/>
+      <c r="AH1" s="169"/>
+    </row>
+    <row r="2" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="19" t="s">
         <v>612</v>
       </c>
       <c r="D2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="85" t="s">
+        <v>2835</v>
+      </c>
+      <c r="G2" s="85" t="s">
         <v>1833</v>
       </c>
-      <c r="G2" s="19" t="s">
+      <c r="H2" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="19" t="s">
+      <c r="I2" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="I2" s="19" t="s">
+      <c r="J2" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="J2" s="19" t="s">
+      <c r="K2" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="K2" s="19" t="s">
+      <c r="L2" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="L2" s="19" t="s">
+      <c r="M2" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="M2" s="19" t="s">
+      <c r="N2" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="N2" s="19" t="s">
+      <c r="O2" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="O2" s="19" t="s">
+      <c r="P2" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="P2" s="19" t="s">
+      <c r="Q2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="19" t="s">
+      <c r="R2" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="R2" s="22" t="s">
+      <c r="S2" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="S2" s="19" t="s">
+      <c r="T2" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="T2" s="41" t="s">
+      <c r="U2" s="41" t="s">
         <v>1078</v>
       </c>
-      <c r="U2" s="86" t="s">
+      <c r="V2" s="86" t="s">
         <v>1079</v>
       </c>
-      <c r="V2" s="168" t="s">
-[...20 lines deleted...]
-    <row r="3" spans="1:33" s="34" customFormat="1" ht="84.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W2" s="170" t="s">
+        <v>2482</v>
+      </c>
+      <c r="X2" s="171"/>
+      <c r="Y2" s="171"/>
+      <c r="Z2" s="170" t="s">
+        <v>2483</v>
+      </c>
+      <c r="AA2" s="171"/>
+      <c r="AB2" s="171"/>
+      <c r="AC2" s="170" t="s">
+        <v>2484</v>
+      </c>
+      <c r="AD2" s="171"/>
+      <c r="AE2" s="171"/>
+      <c r="AF2" s="170" t="s">
+        <v>2588</v>
+      </c>
+      <c r="AG2" s="171"/>
+      <c r="AH2" s="172"/>
+    </row>
+    <row r="3" spans="1:34" s="34" customFormat="1" ht="84.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="85"/>
       <c r="B3" s="85"/>
       <c r="C3" s="85"/>
       <c r="D3" s="85"/>
       <c r="E3" s="85"/>
       <c r="F3" s="85"/>
       <c r="G3" s="85"/>
       <c r="H3" s="85"/>
       <c r="I3" s="85"/>
       <c r="J3" s="85"/>
       <c r="K3" s="85"/>
       <c r="L3" s="85"/>
       <c r="M3" s="85"/>
       <c r="N3" s="85"/>
       <c r="O3" s="85"/>
       <c r="P3" s="85"/>
       <c r="Q3" s="85"/>
-      <c r="R3" s="86"/>
-      <c r="S3" s="85"/>
+      <c r="R3" s="85"/>
+      <c r="S3" s="86"/>
       <c r="T3" s="85"/>
-      <c r="U3" s="86"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U3" s="85"/>
+      <c r="V3" s="86"/>
       <c r="W3" s="85" t="s">
-        <v>2327</v>
-[...5 lines deleted...]
-        <v>2329</v>
+        <v>2313</v>
+      </c>
+      <c r="X3" s="85" t="s">
+        <v>2311</v>
+      </c>
+      <c r="Y3" s="135" t="s">
+        <v>2312</v>
       </c>
       <c r="Z3" s="85" t="s">
-        <v>2327</v>
-[...5 lines deleted...]
-        <v>2329</v>
+        <v>2313</v>
+      </c>
+      <c r="AA3" s="85" t="s">
+        <v>2311</v>
+      </c>
+      <c r="AB3" s="135" t="s">
+        <v>2312</v>
       </c>
       <c r="AC3" s="85" t="s">
-        <v>2327</v>
-[...5 lines deleted...]
-        <v>2329</v>
+        <v>2313</v>
+      </c>
+      <c r="AD3" s="85" t="s">
+        <v>2311</v>
+      </c>
+      <c r="AE3" s="135" t="s">
+        <v>2312</v>
       </c>
       <c r="AF3" s="85" t="s">
-        <v>2327</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:33" s="36" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>2313</v>
+      </c>
+      <c r="AG3" s="85" t="s">
+        <v>2311</v>
+      </c>
+      <c r="AH3" s="137" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34" s="36" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="20">
         <v>1</v>
       </c>
       <c r="B4" s="20">
         <v>2</v>
       </c>
       <c r="C4" s="20">
         <v>3</v>
       </c>
       <c r="D4" s="20">
         <v>4</v>
       </c>
       <c r="E4" s="20">
         <v>5</v>
       </c>
-      <c r="F4" s="42"/>
-      <c r="G4" s="20">
+      <c r="F4" s="42">
         <v>6</v>
       </c>
+      <c r="G4" s="42">
+        <v>7</v>
+      </c>
       <c r="H4" s="20">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I4" s="20">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J4" s="20">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="K4" s="20">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="L4" s="20">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M4" s="20">
         <v>12</v>
       </c>
       <c r="N4" s="20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O4" s="20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P4" s="20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q4" s="20">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="R4" s="23">
         <v>17</v>
       </c>
-      <c r="S4" s="20">
+      <c r="R4" s="20">
         <v>18</v>
       </c>
-      <c r="T4" s="42">
+      <c r="S4" s="23">
         <v>19</v>
       </c>
-      <c r="U4" s="23">
+      <c r="T4" s="20">
         <v>20</v>
       </c>
-      <c r="V4" s="135">
+      <c r="U4" s="42">
         <v>21</v>
       </c>
-      <c r="W4" s="135">
+      <c r="V4" s="23">
         <v>22</v>
       </c>
-      <c r="X4" s="139">
+      <c r="W4" s="134">
         <v>23</v>
       </c>
-      <c r="Y4" s="42">
+      <c r="X4" s="134">
         <v>24</v>
       </c>
+      <c r="Y4" s="138">
+        <v>25</v>
+      </c>
       <c r="Z4" s="42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="AA4" s="42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="AB4" s="42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="AC4" s="42">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="AD4" s="23">
         <v>29</v>
       </c>
-      <c r="AE4" s="147"/>
-[...3 lines deleted...]
-    <row r="5" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD4" s="42">
+        <v>30</v>
+      </c>
+      <c r="AE4" s="23">
+        <v>31</v>
+      </c>
+      <c r="AF4" s="134">
+        <v>32</v>
+      </c>
+      <c r="AG4" s="134">
+        <v>33</v>
+      </c>
+      <c r="AH4" s="134">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="19">
         <v>1</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>1513</v>
       </c>
       <c r="D5" s="19">
         <v>14930</v>
       </c>
       <c r="E5" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="F5" s="109" t="s">
+      <c r="F5" s="163" t="s">
+        <v>2836</v>
+      </c>
+      <c r="G5" s="108" t="s">
         <v>1836</v>
       </c>
-      <c r="G5" s="29" t="s">
+      <c r="H5" s="29" t="s">
         <v>1831</v>
       </c>
-      <c r="H5" s="19" t="s">
+      <c r="I5" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="I5" s="19" t="s">
+      <c r="J5" s="19" t="s">
         <v>76</v>
       </c>
-      <c r="J5" s="19" t="s">
+      <c r="K5" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="K5" s="19" t="s">
+      <c r="L5" s="19" t="s">
         <v>1301</v>
       </c>
-      <c r="L5" s="19" t="s">
+      <c r="M5" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M5" s="19" t="s">
+      <c r="N5" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N5" s="19" t="s">
+      <c r="O5" s="19" t="s">
         <v>1319</v>
       </c>
-      <c r="O5" s="19" t="s">
+      <c r="P5" s="19" t="s">
         <v>676</v>
       </c>
-      <c r="P5" s="19" t="s">
+      <c r="Q5" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q5" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R5" s="22" t="s">
+      <c r="R5" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S5" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S5" s="85" t="s">
+      <c r="T5" s="85" t="s">
         <v>1139</v>
       </c>
-      <c r="T5" s="45">
+      <c r="U5" s="45">
         <v>41991</v>
       </c>
-      <c r="U5" s="129" t="s">
+      <c r="V5" s="128" t="s">
         <v>1080</v>
       </c>
-      <c r="V5" s="85"/>
       <c r="W5" s="85"/>
-      <c r="X5" s="136"/>
-      <c r="Y5" s="85"/>
+      <c r="X5" s="85"/>
+      <c r="Y5" s="135"/>
       <c r="Z5" s="85"/>
       <c r="AA5" s="85"/>
       <c r="AB5" s="85"/>
       <c r="AC5" s="85"/>
-      <c r="AD5" s="138"/>
-      <c r="AE5" s="85"/>
+      <c r="AD5" s="85"/>
+      <c r="AE5" s="137"/>
       <c r="AF5" s="85"/>
       <c r="AG5" s="85"/>
-    </row>
-    <row r="6" spans="1:33" s="34" customFormat="1" ht="285" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH5" s="85"/>
+    </row>
+    <row r="6" spans="1:34" s="34" customFormat="1" ht="285" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="19">
         <v>2</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C6" s="19"/>
       <c r="D6" s="19">
         <v>14936</v>
       </c>
       <c r="E6" s="86" t="s">
         <v>32</v>
       </c>
-      <c r="F6" s="108" t="s">
+      <c r="F6" s="163" t="s">
+        <v>2837</v>
+      </c>
+      <c r="G6" s="107" t="s">
         <v>1837</v>
       </c>
-      <c r="G6" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="19" t="s">
+      <c r="H6" s="29" t="s">
+        <v>2203</v>
+      </c>
+      <c r="I6" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="I6" s="19" t="s">
+      <c r="J6" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="J6" s="19" t="s">
+      <c r="K6" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="K6" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" s="19" t="s">
+        <v>2285</v>
+      </c>
+      <c r="M6" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M6" s="19" t="s">
+      <c r="N6" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N6" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="85" t="s">
+        <v>2613</v>
+      </c>
+      <c r="P6" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="Q6" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R6" s="22" t="s">
+      <c r="R6" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S6" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S6" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T6" s="45">
+      <c r="T6" s="85" t="s">
+        <v>2352</v>
+      </c>
+      <c r="U6" s="45">
         <v>41991</v>
       </c>
-      <c r="U6" s="129" t="s">
+      <c r="V6" s="128" t="s">
         <v>1081</v>
       </c>
-      <c r="V6" s="85"/>
       <c r="W6" s="85"/>
-      <c r="X6" s="136"/>
-      <c r="Y6" s="85"/>
+      <c r="X6" s="85"/>
+      <c r="Y6" s="135"/>
       <c r="Z6" s="85"/>
       <c r="AA6" s="85"/>
       <c r="AB6" s="85"/>
       <c r="AC6" s="85"/>
-      <c r="AD6" s="138"/>
-      <c r="AE6" s="85"/>
+      <c r="AD6" s="85"/>
+      <c r="AE6" s="137"/>
       <c r="AF6" s="85"/>
       <c r="AG6" s="85"/>
-    </row>
-    <row r="7" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH6" s="85"/>
+    </row>
+    <row r="7" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="19">
         <v>3</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>613</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D7" s="19">
         <v>14939</v>
       </c>
-      <c r="E7" s="24" t="s">
+      <c r="E7" s="85" t="s">
         <v>31</v>
       </c>
-      <c r="F7" s="109" t="s">
+      <c r="F7" s="85" t="s">
+        <v>2838</v>
+      </c>
+      <c r="G7" s="108" t="s">
         <v>1834</v>
       </c>
-      <c r="G7" s="29" t="s">
+      <c r="H7" s="29" t="s">
         <v>509</v>
       </c>
-      <c r="H7" s="19" t="s">
+      <c r="I7" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="I7" s="19" t="s">
+      <c r="J7" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="J7" s="19" t="s">
+      <c r="K7" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="K7" s="19" t="s">
+      <c r="L7" s="19" t="s">
         <v>40</v>
       </c>
-      <c r="L7" s="19" t="s">
+      <c r="M7" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M7" s="19" t="s">
+      <c r="N7" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N7" s="19" t="s">
+      <c r="O7" s="19" t="s">
         <v>1320</v>
       </c>
-      <c r="O7" s="19" t="s">
+      <c r="P7" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P7" s="19" t="s">
+      <c r="Q7" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R7" s="22" t="s">
+      <c r="R7" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S7" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S7" s="85" t="s">
+      <c r="T7" s="85" t="s">
         <v>1140</v>
       </c>
-      <c r="T7" s="45">
+      <c r="U7" s="45">
         <v>41991</v>
       </c>
-      <c r="U7" s="129" t="s">
+      <c r="V7" s="128" t="s">
         <v>1082</v>
       </c>
-      <c r="V7" s="85"/>
       <c r="W7" s="85"/>
-      <c r="X7" s="136"/>
-      <c r="Y7" s="85"/>
+      <c r="X7" s="85"/>
+      <c r="Y7" s="135"/>
       <c r="Z7" s="85"/>
       <c r="AA7" s="85"/>
       <c r="AB7" s="85"/>
       <c r="AC7" s="85"/>
-      <c r="AD7" s="138"/>
-      <c r="AE7" s="85"/>
+      <c r="AD7" s="85"/>
+      <c r="AE7" s="137"/>
       <c r="AF7" s="85"/>
       <c r="AG7" s="85"/>
-    </row>
-    <row r="8" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH7" s="85"/>
+    </row>
+    <row r="8" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="19">
         <v>4</v>
       </c>
       <c r="B8" s="19" t="s">
         <v>619</v>
       </c>
-      <c r="C8" s="19"/>
+      <c r="C8" s="85" t="s">
+        <v>3102</v>
+      </c>
       <c r="D8" s="19">
         <v>14940</v>
       </c>
       <c r="E8" s="86" t="s">
         <v>62</v>
       </c>
-      <c r="F8" s="109" t="s">
+      <c r="F8" s="163" t="s">
+        <v>2839</v>
+      </c>
+      <c r="G8" s="108" t="s">
         <v>1838</v>
       </c>
-      <c r="G8" s="29" t="s">
+      <c r="H8" s="29" t="s">
         <v>1678</v>
       </c>
-      <c r="H8" s="19" t="s">
+      <c r="I8" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="I8" s="19" t="s">
+      <c r="J8" s="19" t="s">
         <v>64</v>
       </c>
-      <c r="J8" s="19" t="s">
+      <c r="K8" s="19" t="s">
         <v>1303</v>
       </c>
-      <c r="K8" s="19" t="s">
+      <c r="L8" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="L8" s="19" t="s">
+      <c r="M8" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M8" s="19" t="s">
+      <c r="N8" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N8" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="85" t="s">
+        <v>2615</v>
+      </c>
+      <c r="P8" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P8" s="19" t="s">
+      <c r="Q8" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R8" s="22" t="s">
+      <c r="R8" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S8" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S8" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T8" s="45">
+      <c r="T8" s="85" t="s">
+        <v>2353</v>
+      </c>
+      <c r="U8" s="45">
         <v>41991</v>
       </c>
-      <c r="U8" s="129" t="s">
+      <c r="V8" s="128" t="s">
         <v>1083</v>
       </c>
-      <c r="V8" s="85"/>
       <c r="W8" s="85"/>
-      <c r="X8" s="136"/>
-      <c r="Y8" s="85"/>
+      <c r="X8" s="85"/>
+      <c r="Y8" s="135"/>
       <c r="Z8" s="85"/>
       <c r="AA8" s="85"/>
       <c r="AB8" s="85"/>
       <c r="AC8" s="85"/>
-      <c r="AD8" s="138"/>
-      <c r="AE8" s="85"/>
+      <c r="AD8" s="85"/>
+      <c r="AE8" s="137"/>
       <c r="AF8" s="85"/>
       <c r="AG8" s="85"/>
-    </row>
-    <row r="9" spans="1:33" s="34" customFormat="1" ht="262.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH8" s="85"/>
+    </row>
+    <row r="9" spans="1:34" s="34" customFormat="1" ht="262.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="19">
         <v>5</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C9" s="46" t="s">
-        <v>2783</v>
+        <v>2766</v>
       </c>
       <c r="D9" s="19">
         <v>14944</v>
       </c>
-      <c r="E9" s="86" t="s">
+      <c r="E9" s="85" t="s">
         <v>41</v>
       </c>
-      <c r="F9" s="109">
+      <c r="F9" s="85" t="s">
+        <v>2840</v>
+      </c>
+      <c r="G9" s="108">
         <v>164607030886</v>
       </c>
-      <c r="G9" s="29" t="s">
+      <c r="H9" s="29" t="s">
         <v>510</v>
       </c>
-      <c r="H9" s="19" t="s">
+      <c r="I9" s="19" t="s">
         <v>1304</v>
       </c>
-      <c r="I9" s="19" t="s">
+      <c r="J9" s="19" t="s">
         <v>42</v>
       </c>
-      <c r="J9" s="19" t="s">
+      <c r="K9" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="K9" s="19" t="s">
+      <c r="L9" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="L9" s="19" t="s">
+      <c r="M9" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M9" s="19" t="s">
+      <c r="N9" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N9" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="85" t="s">
+        <v>2616</v>
+      </c>
+      <c r="P9" s="85" t="s">
         <v>1540</v>
       </c>
-      <c r="P9" s="19" t="s">
+      <c r="Q9" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q9" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="22" t="s">
+      <c r="R9" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S9" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S9" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T9" s="45">
+      <c r="T9" s="85" t="s">
+        <v>2354</v>
+      </c>
+      <c r="U9" s="45">
         <v>41991</v>
       </c>
-      <c r="U9" s="129" t="s">
+      <c r="V9" s="128" t="s">
         <v>1084</v>
       </c>
-      <c r="V9" s="85"/>
       <c r="W9" s="85"/>
-      <c r="X9" s="136"/>
-      <c r="Y9" s="85"/>
+      <c r="X9" s="85"/>
+      <c r="Y9" s="135"/>
       <c r="Z9" s="85"/>
       <c r="AA9" s="85"/>
       <c r="AB9" s="85"/>
       <c r="AC9" s="85"/>
-      <c r="AD9" s="138"/>
-      <c r="AE9" s="85"/>
+      <c r="AD9" s="85"/>
+      <c r="AE9" s="137"/>
       <c r="AF9" s="85"/>
       <c r="AG9" s="85"/>
-    </row>
-    <row r="10" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH9" s="85"/>
+    </row>
+    <row r="10" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="19">
         <v>6</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>618</v>
       </c>
       <c r="C10" s="19" t="s">
         <v>994</v>
       </c>
       <c r="D10" s="19">
         <v>14942</v>
       </c>
-      <c r="E10" s="25" t="s">
+      <c r="E10" s="85" t="s">
         <v>45</v>
       </c>
-      <c r="F10" s="109">
+      <c r="F10" s="85" t="s">
+        <v>3088</v>
+      </c>
+      <c r="G10" s="108">
         <v>164605408844</v>
       </c>
-      <c r="G10" s="29" t="s">
+      <c r="H10" s="29" t="s">
         <v>557</v>
       </c>
-      <c r="H10" s="25" t="s">
+      <c r="I10" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="I10" s="19" t="s">
+      <c r="J10" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="J10" s="19" t="s">
+      <c r="K10" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="K10" s="19" t="s">
+      <c r="L10" s="19" t="s">
         <v>49</v>
       </c>
-      <c r="L10" s="19" t="s">
+      <c r="M10" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M10" s="19" t="s">
+      <c r="N10" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N10" s="19" t="s">
+      <c r="O10" s="19" t="s">
         <v>1321</v>
       </c>
-      <c r="O10" s="19" t="s">
+      <c r="P10" s="19" t="s">
         <v>676</v>
       </c>
-      <c r="P10" s="19" t="s">
+      <c r="Q10" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R10" s="22" t="s">
+      <c r="R10" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S10" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S10" s="85"/>
-      <c r="T10" s="45">
+      <c r="T10" s="85"/>
+      <c r="U10" s="45">
         <v>41996</v>
       </c>
-      <c r="U10" s="129" t="s">
+      <c r="V10" s="128" t="s">
         <v>1085</v>
       </c>
-      <c r="V10" s="85"/>
       <c r="W10" s="85"/>
-      <c r="X10" s="136"/>
-      <c r="Y10" s="85"/>
+      <c r="X10" s="85"/>
+      <c r="Y10" s="135"/>
       <c r="Z10" s="85"/>
       <c r="AA10" s="85"/>
       <c r="AB10" s="85"/>
       <c r="AC10" s="85"/>
-      <c r="AD10" s="138"/>
-      <c r="AE10" s="85"/>
+      <c r="AD10" s="85"/>
+      <c r="AE10" s="137"/>
       <c r="AF10" s="85"/>
       <c r="AG10" s="85"/>
-    </row>
-    <row r="11" spans="1:33" s="39" customFormat="1" ht="214.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH10" s="85"/>
+    </row>
+    <row r="11" spans="1:34" s="39" customFormat="1" ht="214.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="19">
         <v>7</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C11" s="44" t="s">
         <v>1570</v>
       </c>
       <c r="D11" s="19">
         <v>14958</v>
       </c>
-      <c r="E11" s="25" t="s">
+      <c r="E11" s="85" t="s">
         <v>50</v>
       </c>
-      <c r="F11" s="109" t="s">
+      <c r="F11" s="85" t="s">
+        <v>2841</v>
+      </c>
+      <c r="G11" s="108" t="s">
         <v>1839</v>
       </c>
-      <c r="G11" s="29" t="s">
+      <c r="H11" s="29" t="s">
         <v>934</v>
       </c>
-      <c r="H11" s="25" t="s">
+      <c r="I11" s="25" t="s">
         <v>55</v>
       </c>
-      <c r="I11" s="19" t="s">
+      <c r="J11" s="19" t="s">
         <v>56</v>
       </c>
-      <c r="J11" s="19" t="s">
+      <c r="K11" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="K11" s="19" t="s">
+      <c r="L11" s="19" t="s">
         <v>1305</v>
       </c>
-      <c r="L11" s="19" t="s">
+      <c r="M11" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M11" s="19" t="s">
+      <c r="N11" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N11" s="44" t="s">
+      <c r="O11" s="44" t="s">
         <v>1322</v>
       </c>
-      <c r="O11" s="44" t="s">
+      <c r="P11" s="44" t="s">
         <v>1137</v>
       </c>
-      <c r="P11" s="19" t="s">
+      <c r="Q11" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q11" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R11" s="22" t="s">
+      <c r="R11" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S11" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S11" s="85" t="s">
+      <c r="T11" s="85" t="s">
         <v>1141</v>
       </c>
-      <c r="T11" s="45">
+      <c r="U11" s="45">
         <v>41991</v>
       </c>
-      <c r="U11" s="129" t="s">
+      <c r="V11" s="128" t="s">
         <v>1086</v>
       </c>
-      <c r="V11" s="85"/>
       <c r="W11" s="85"/>
-      <c r="X11" s="136"/>
-[...10 lines deleted...]
-    <row r="12" spans="1:33" s="34" customFormat="1" ht="277.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="X11" s="85"/>
+      <c r="Y11" s="135"/>
+      <c r="Z11" s="143"/>
+      <c r="AA11" s="143"/>
+      <c r="AB11" s="143"/>
+      <c r="AC11" s="143"/>
+      <c r="AD11" s="143"/>
+      <c r="AE11" s="145"/>
+      <c r="AF11" s="143"/>
+      <c r="AG11" s="143"/>
+      <c r="AH11" s="143"/>
+    </row>
+    <row r="12" spans="1:34" s="34" customFormat="1" ht="277.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="26">
         <v>8</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C12" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D12" s="24">
         <v>14950</v>
       </c>
-      <c r="E12" s="86" t="s">
+      <c r="E12" s="85" t="s">
         <v>51</v>
       </c>
-      <c r="F12" s="109" t="s">
+      <c r="F12" s="85" t="s">
+        <v>2842</v>
+      </c>
+      <c r="G12" s="108" t="s">
         <v>1840</v>
       </c>
-      <c r="G12" s="40" t="s">
+      <c r="H12" s="40" t="s">
         <v>511</v>
       </c>
-      <c r="H12" s="19" t="s">
+      <c r="I12" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="I12" s="19" t="s">
+      <c r="J12" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="J12" s="19" t="s">
+      <c r="K12" s="19" t="s">
         <v>60</v>
       </c>
-      <c r="K12" s="19" t="s">
+      <c r="L12" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="L12" s="19" t="s">
+      <c r="M12" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M12" s="19" t="s">
+      <c r="N12" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N12" s="19" t="s">
+      <c r="O12" s="19" t="s">
         <v>1323</v>
       </c>
-      <c r="O12" s="19" t="s">
+      <c r="P12" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P12" s="19" t="s">
+      <c r="Q12" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R12" s="22" t="s">
+      <c r="R12" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S12" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S12" s="85" t="s">
+      <c r="T12" s="85" t="s">
         <v>1142</v>
       </c>
-      <c r="T12" s="45">
+      <c r="U12" s="45">
         <v>41991</v>
       </c>
-      <c r="U12" s="129" t="s">
+      <c r="V12" s="128" t="s">
         <v>1087</v>
       </c>
-      <c r="V12" s="85"/>
       <c r="W12" s="85"/>
-      <c r="X12" s="136"/>
-      <c r="Y12" s="85"/>
+      <c r="X12" s="85"/>
+      <c r="Y12" s="135"/>
       <c r="Z12" s="85"/>
       <c r="AA12" s="85"/>
       <c r="AB12" s="85"/>
       <c r="AC12" s="85"/>
-      <c r="AD12" s="138"/>
-      <c r="AE12" s="85"/>
+      <c r="AD12" s="85"/>
+      <c r="AE12" s="137"/>
       <c r="AF12" s="85"/>
       <c r="AG12" s="85"/>
-    </row>
-    <row r="13" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH12" s="85"/>
+    </row>
+    <row r="13" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19">
         <v>9</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C13" s="44" t="s">
         <v>1667</v>
       </c>
       <c r="D13" s="19">
         <v>14954</v>
       </c>
-      <c r="E13" s="24" t="s">
+      <c r="E13" s="85" t="s">
         <v>52</v>
       </c>
-      <c r="F13" s="109" t="s">
+      <c r="F13" s="85" t="s">
+        <v>2843</v>
+      </c>
+      <c r="G13" s="108" t="s">
         <v>1841</v>
       </c>
-      <c r="G13" s="29" t="s">
+      <c r="H13" s="29" t="s">
         <v>512</v>
       </c>
-      <c r="H13" s="24" t="s">
+      <c r="I13" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="I13" s="19" t="s">
+      <c r="J13" s="19" t="s">
         <v>67</v>
       </c>
-      <c r="J13" s="19" t="s">
+      <c r="K13" s="19" t="s">
         <v>68</v>
       </c>
-      <c r="K13" s="19" t="s">
+      <c r="L13" s="19" t="s">
         <v>1306</v>
       </c>
-      <c r="L13" s="19" t="s">
+      <c r="M13" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M13" s="19" t="s">
+      <c r="N13" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N13" s="62" t="s">
+      <c r="O13" s="62" t="s">
         <v>1655</v>
       </c>
-      <c r="O13" s="44" t="s">
+      <c r="P13" s="44" t="s">
         <v>1640</v>
       </c>
-      <c r="P13" s="19" t="s">
+      <c r="Q13" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q13" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="22" t="s">
+      <c r="R13" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S13" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S13" s="85" t="s">
+      <c r="T13" s="85" t="s">
         <v>1143</v>
       </c>
-      <c r="T13" s="45">
+      <c r="U13" s="45">
         <v>370709</v>
       </c>
-      <c r="U13" s="129" t="s">
+      <c r="V13" s="128" t="s">
         <v>1088</v>
       </c>
-      <c r="V13" s="85"/>
       <c r="W13" s="85"/>
-      <c r="X13" s="136"/>
-      <c r="Y13" s="85"/>
+      <c r="X13" s="85"/>
+      <c r="Y13" s="135"/>
       <c r="Z13" s="85"/>
       <c r="AA13" s="85"/>
       <c r="AB13" s="85"/>
       <c r="AC13" s="85"/>
-      <c r="AD13" s="138"/>
-      <c r="AE13" s="85"/>
+      <c r="AD13" s="85"/>
+      <c r="AE13" s="137"/>
       <c r="AF13" s="85"/>
       <c r="AG13" s="85"/>
-    </row>
-    <row r="14" spans="1:33" s="34" customFormat="1" ht="231" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH13" s="85"/>
+    </row>
+    <row r="14" spans="1:34" s="34" customFormat="1" ht="231" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="19">
         <v>10</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>1072</v>
       </c>
       <c r="D14" s="24">
         <v>14987</v>
       </c>
-      <c r="E14" s="86" t="s">
+      <c r="E14" s="85" t="s">
         <v>53</v>
       </c>
-      <c r="F14" s="109">
+      <c r="F14" s="85" t="s">
+        <v>2844</v>
+      </c>
+      <c r="G14" s="108">
         <v>165053950126</v>
       </c>
-      <c r="G14" s="40" t="s">
+      <c r="H14" s="40" t="s">
         <v>513</v>
       </c>
-      <c r="H14" s="19" t="s">
+      <c r="I14" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="I14" s="19" t="s">
+      <c r="J14" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="J14" s="19" t="s">
+      <c r="K14" s="19" t="s">
         <v>70</v>
       </c>
-      <c r="K14" s="19" t="s">
+      <c r="L14" s="19" t="s">
         <v>69</v>
       </c>
-      <c r="L14" s="19" t="s">
+      <c r="M14" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M14" s="19" t="s">
+      <c r="N14" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N14" s="19" t="s">
+      <c r="O14" s="19" t="s">
         <v>1324</v>
       </c>
-      <c r="O14" s="19" t="s">
+      <c r="P14" s="19" t="s">
         <v>672</v>
       </c>
-      <c r="P14" s="19" t="s">
+      <c r="Q14" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q14" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R14" s="22" t="s">
+      <c r="R14" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S14" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S14" s="85" t="s">
+      <c r="T14" s="85" t="s">
         <v>893</v>
       </c>
-      <c r="T14" s="45">
+      <c r="U14" s="45">
         <v>370709</v>
       </c>
-      <c r="U14" s="129" t="s">
+      <c r="V14" s="128" t="s">
         <v>1089</v>
       </c>
-      <c r="V14" s="85"/>
       <c r="W14" s="85"/>
-      <c r="X14" s="136"/>
-      <c r="Y14" s="85"/>
+      <c r="X14" s="85"/>
+      <c r="Y14" s="135"/>
       <c r="Z14" s="85"/>
       <c r="AA14" s="85"/>
       <c r="AB14" s="85"/>
       <c r="AC14" s="85"/>
-      <c r="AD14" s="138"/>
-      <c r="AE14" s="85"/>
+      <c r="AD14" s="85"/>
+      <c r="AE14" s="137"/>
       <c r="AF14" s="85"/>
       <c r="AG14" s="85"/>
-    </row>
-    <row r="15" spans="1:33" s="34" customFormat="1" ht="260.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH14" s="85"/>
+    </row>
+    <row r="15" spans="1:34" s="34" customFormat="1" ht="260.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="19">
         <v>11</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C15" s="44" t="s">
         <v>1713</v>
       </c>
       <c r="D15" s="19">
         <v>14990</v>
       </c>
-      <c r="E15" s="24" t="s">
+      <c r="E15" s="85" t="s">
         <v>54</v>
       </c>
-      <c r="F15" s="109" t="s">
+      <c r="F15" s="85" t="s">
+        <v>2845</v>
+      </c>
+      <c r="G15" s="108" t="s">
         <v>1842</v>
       </c>
-      <c r="G15" s="29" t="s">
+      <c r="H15" s="29" t="s">
         <v>666</v>
       </c>
-      <c r="H15" s="25" t="s">
+      <c r="I15" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="I15" s="19" t="s">
+      <c r="J15" s="19" t="s">
         <v>74</v>
       </c>
-      <c r="J15" s="19" t="s">
+      <c r="K15" s="19" t="s">
         <v>1311</v>
       </c>
-      <c r="K15" s="19" t="s">
+      <c r="L15" s="19" t="s">
         <v>73</v>
       </c>
-      <c r="L15" s="19" t="s">
+      <c r="M15" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M15" s="19" t="s">
+      <c r="N15" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N15" s="44" t="s">
+      <c r="O15" s="44" t="s">
         <v>1526</v>
       </c>
-      <c r="O15" s="44" t="s">
+      <c r="P15" s="44" t="s">
         <v>1285</v>
       </c>
-      <c r="P15" s="19" t="s">
+      <c r="Q15" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q15" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R15" s="22" t="s">
+      <c r="R15" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S15" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S15" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T15" s="45">
+      <c r="T15" s="85" t="s">
+        <v>2355</v>
+      </c>
+      <c r="U15" s="45">
         <v>41991</v>
       </c>
-      <c r="U15" s="129" t="s">
+      <c r="V15" s="128" t="s">
         <v>1090</v>
       </c>
-      <c r="V15" s="85"/>
       <c r="W15" s="85"/>
-      <c r="X15" s="136"/>
-      <c r="Y15" s="85"/>
+      <c r="X15" s="85"/>
+      <c r="Y15" s="135"/>
       <c r="Z15" s="85"/>
       <c r="AA15" s="85"/>
       <c r="AB15" s="85"/>
       <c r="AC15" s="85"/>
-      <c r="AD15" s="138"/>
-      <c r="AE15" s="85"/>
+      <c r="AD15" s="85"/>
+      <c r="AE15" s="137"/>
       <c r="AF15" s="85"/>
       <c r="AG15" s="85"/>
-    </row>
-    <row r="16" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH15" s="85"/>
+    </row>
+    <row r="16" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="26">
         <v>12</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C16" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D16" s="24">
         <v>14991</v>
       </c>
-      <c r="E16" s="86" t="s">
+      <c r="E16" s="85" t="s">
         <v>77</v>
       </c>
-      <c r="F16" s="109" t="s">
+      <c r="F16" s="85" t="s">
+        <v>2846</v>
+      </c>
+      <c r="G16" s="108" t="s">
         <v>1843</v>
       </c>
-      <c r="G16" s="40" t="s">
+      <c r="H16" s="40" t="s">
         <v>514</v>
       </c>
-      <c r="H16" s="19" t="s">
+      <c r="I16" s="19" t="s">
         <v>93</v>
       </c>
-      <c r="I16" s="19" t="s">
+      <c r="J16" s="19" t="s">
         <v>92</v>
       </c>
-      <c r="J16" s="19" t="s">
+      <c r="K16" s="19" t="s">
         <v>91</v>
       </c>
-      <c r="K16" s="19" t="s">
+      <c r="L16" s="19" t="s">
         <v>90</v>
       </c>
-      <c r="L16" s="19" t="s">
+      <c r="M16" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M16" s="19" t="s">
+      <c r="N16" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N16" s="19" t="s">
+      <c r="O16" s="19" t="s">
         <v>1325</v>
       </c>
-      <c r="O16" s="19" t="s">
+      <c r="P16" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P16" s="19" t="s">
+      <c r="Q16" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q16" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R16" s="22" t="s">
+      <c r="R16" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S16" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S16" s="85" t="s">
+      <c r="T16" s="85" t="s">
         <v>1144</v>
       </c>
-      <c r="T16" s="45">
+      <c r="U16" s="45">
         <v>41991</v>
       </c>
-      <c r="U16" s="129" t="s">
+      <c r="V16" s="128" t="s">
         <v>1091</v>
       </c>
-      <c r="V16" s="85"/>
       <c r="W16" s="85"/>
-      <c r="X16" s="136"/>
-      <c r="Y16" s="85"/>
+      <c r="X16" s="85"/>
+      <c r="Y16" s="135"/>
       <c r="Z16" s="85"/>
       <c r="AA16" s="85"/>
       <c r="AB16" s="85"/>
       <c r="AC16" s="85"/>
-      <c r="AD16" s="138"/>
-      <c r="AE16" s="85"/>
+      <c r="AD16" s="85"/>
+      <c r="AE16" s="137"/>
       <c r="AF16" s="85"/>
       <c r="AG16" s="85"/>
-    </row>
-    <row r="17" spans="1:33" s="34" customFormat="1" ht="262.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH16" s="85"/>
+    </row>
+    <row r="17" spans="1:34" s="34" customFormat="1" ht="262.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="19">
         <v>13</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>619</v>
       </c>
       <c r="C17" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D17" s="19">
         <v>14993</v>
       </c>
-      <c r="E17" s="24" t="s">
+      <c r="E17" s="85" t="s">
         <v>78</v>
       </c>
-      <c r="F17" s="109">
+      <c r="F17" s="85" t="s">
+        <v>2847</v>
+      </c>
+      <c r="G17" s="108">
         <v>160401794256</v>
       </c>
-      <c r="G17" s="29" t="s">
+      <c r="H17" s="29" t="s">
         <v>537</v>
       </c>
-      <c r="H17" s="25" t="s">
+      <c r="I17" s="25" t="s">
         <v>96</v>
       </c>
-      <c r="I17" s="19" t="s">
+      <c r="J17" s="19" t="s">
         <v>97</v>
       </c>
-      <c r="J17" s="19" t="s">
+      <c r="K17" s="19" t="s">
         <v>95</v>
       </c>
-      <c r="K17" s="19" t="s">
+      <c r="L17" s="19" t="s">
         <v>94</v>
       </c>
-      <c r="L17" s="19" t="s">
+      <c r="M17" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M17" s="19" t="s">
+      <c r="N17" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N17" s="19" t="s">
+      <c r="O17" s="19" t="s">
         <v>1326</v>
       </c>
-      <c r="O17" s="19" t="s">
+      <c r="P17" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P17" s="19" t="s">
+      <c r="Q17" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q17" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R17" s="22" t="s">
+      <c r="R17" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S17" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S17" s="85" t="s">
+      <c r="T17" s="85" t="s">
         <v>1145</v>
       </c>
-      <c r="T17" s="45">
+      <c r="U17" s="45">
         <v>41991</v>
       </c>
-      <c r="U17" s="129" t="s">
+      <c r="V17" s="128" t="s">
         <v>1092</v>
       </c>
-      <c r="V17" s="85"/>
       <c r="W17" s="85"/>
-      <c r="X17" s="136"/>
-      <c r="Y17" s="85"/>
+      <c r="X17" s="85"/>
+      <c r="Y17" s="135"/>
       <c r="Z17" s="85"/>
       <c r="AA17" s="85"/>
       <c r="AB17" s="85"/>
       <c r="AC17" s="85"/>
-      <c r="AD17" s="138"/>
-      <c r="AE17" s="85"/>
+      <c r="AD17" s="85"/>
+      <c r="AE17" s="137"/>
       <c r="AF17" s="85"/>
       <c r="AG17" s="85"/>
-    </row>
-    <row r="18" spans="1:33" s="34" customFormat="1" ht="317.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH17" s="85"/>
+    </row>
+    <row r="18" spans="1:34" s="34" customFormat="1" ht="317.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="19">
         <v>14</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C18" s="85" t="s">
         <v>2077</v>
       </c>
       <c r="D18" s="24">
         <v>9762</v>
       </c>
-      <c r="E18" s="86" t="s">
+      <c r="E18" s="85" t="s">
         <v>79</v>
       </c>
-      <c r="F18" s="109">
+      <c r="F18" s="85" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G18" s="108">
         <v>165913732501</v>
       </c>
-      <c r="G18" s="40" t="s">
+      <c r="H18" s="40" t="s">
         <v>1049</v>
       </c>
-      <c r="H18" s="19" t="s">
+      <c r="I18" s="19" t="s">
         <v>99</v>
       </c>
-      <c r="I18" s="19" t="s">
+      <c r="J18" s="19" t="s">
         <v>879</v>
       </c>
-      <c r="J18" s="19" t="s">
+      <c r="K18" s="19" t="s">
         <v>98</v>
       </c>
-      <c r="K18" s="44" t="s">
+      <c r="L18" s="44" t="s">
         <v>1300</v>
       </c>
-      <c r="L18" s="19" t="s">
+      <c r="M18" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M18" s="19" t="s">
+      <c r="N18" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N18" s="18" t="s">
+      <c r="O18" s="18" t="s">
         <v>2073</v>
       </c>
-      <c r="O18" s="85" t="s">
+      <c r="P18" s="85" t="s">
         <v>1819</v>
       </c>
-      <c r="P18" s="19" t="s">
+      <c r="Q18" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q18" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R18" s="22" t="s">
+      <c r="R18" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S18" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S18" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T18" s="45">
+      <c r="T18" s="85" t="s">
+        <v>2356</v>
+      </c>
+      <c r="U18" s="45">
         <v>41991</v>
       </c>
-      <c r="U18" s="129" t="s">
+      <c r="V18" s="128" t="s">
         <v>1093</v>
       </c>
-      <c r="V18" s="85"/>
       <c r="W18" s="85"/>
-      <c r="X18" s="136"/>
-      <c r="Y18" s="85"/>
+      <c r="X18" s="85"/>
+      <c r="Y18" s="135"/>
       <c r="Z18" s="85"/>
       <c r="AA18" s="85"/>
       <c r="AB18" s="85"/>
       <c r="AC18" s="85"/>
-      <c r="AD18" s="138"/>
-      <c r="AE18" s="85"/>
+      <c r="AD18" s="85"/>
+      <c r="AE18" s="137"/>
       <c r="AF18" s="85"/>
       <c r="AG18" s="85"/>
-    </row>
-    <row r="19" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH18" s="85"/>
+    </row>
+    <row r="19" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="26">
         <v>15</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C19" s="19"/>
       <c r="D19" s="19">
         <v>14996</v>
       </c>
-      <c r="E19" s="24" t="s">
+      <c r="E19" s="85" t="s">
         <v>80</v>
       </c>
-      <c r="F19" s="109">
+      <c r="F19" s="85" t="s">
+        <v>2849</v>
+      </c>
+      <c r="G19" s="108">
         <v>164601784005</v>
       </c>
-      <c r="G19" s="29" t="s">
+      <c r="H19" s="29" t="s">
         <v>2083</v>
       </c>
-      <c r="H19" s="24" t="s">
+      <c r="I19" s="24" t="s">
         <v>102</v>
       </c>
-      <c r="I19" s="19" t="s">
+      <c r="J19" s="19" t="s">
         <v>103</v>
       </c>
-      <c r="J19" s="19" t="s">
+      <c r="K19" s="19" t="s">
         <v>101</v>
       </c>
-      <c r="K19" s="19" t="s">
+      <c r="L19" s="19" t="s">
         <v>100</v>
       </c>
-      <c r="L19" s="19" t="s">
+      <c r="M19" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M19" s="19" t="s">
+      <c r="N19" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N19" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O19" s="85" t="s">
+      <c r="O19" s="83" t="s">
+        <v>3105</v>
+      </c>
+      <c r="P19" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P19" s="19" t="s">
+      <c r="Q19" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q19" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R19" s="22" t="s">
+      <c r="R19" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S19" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S19" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T19" s="45">
+      <c r="T19" s="85" t="s">
+        <v>2357</v>
+      </c>
+      <c r="U19" s="45">
         <v>41991</v>
       </c>
-      <c r="U19" s="129" t="s">
+      <c r="V19" s="128" t="s">
         <v>1094</v>
       </c>
-      <c r="V19" s="85"/>
       <c r="W19" s="85"/>
-      <c r="X19" s="136"/>
-      <c r="Y19" s="85"/>
+      <c r="X19" s="85"/>
+      <c r="Y19" s="135"/>
       <c r="Z19" s="85"/>
       <c r="AA19" s="85"/>
       <c r="AB19" s="85"/>
       <c r="AC19" s="85"/>
-      <c r="AD19" s="138"/>
-      <c r="AE19" s="85"/>
+      <c r="AD19" s="85"/>
+      <c r="AE19" s="137"/>
       <c r="AF19" s="85"/>
       <c r="AG19" s="85"/>
-    </row>
-    <row r="20" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH19" s="85"/>
+    </row>
+    <row r="20" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="19">
         <v>16</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>618</v>
       </c>
       <c r="C20" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D20" s="35">
         <v>7087</v>
       </c>
-      <c r="E20" s="86" t="s">
+      <c r="E20" s="85" t="s">
         <v>81</v>
       </c>
-      <c r="F20" s="109">
+      <c r="F20" s="85" t="s">
+        <v>3089</v>
+      </c>
+      <c r="G20" s="108">
         <v>165015973926</v>
       </c>
-      <c r="G20" s="56" t="s">
+      <c r="H20" s="56" t="s">
         <v>573</v>
       </c>
-      <c r="H20" s="19" t="s">
+      <c r="I20" s="19" t="s">
         <v>106</v>
       </c>
-      <c r="I20" s="19" t="s">
+      <c r="J20" s="19" t="s">
         <v>107</v>
       </c>
-      <c r="J20" s="19" t="s">
+      <c r="K20" s="19" t="s">
         <v>105</v>
       </c>
-      <c r="K20" s="19" t="s">
+      <c r="L20" s="19" t="s">
         <v>104</v>
       </c>
-      <c r="L20" s="19" t="s">
+      <c r="M20" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M20" s="19" t="s">
+      <c r="N20" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N20" s="19" t="s">
+      <c r="O20" s="19" t="s">
         <v>1327</v>
       </c>
-      <c r="O20" s="19" t="s">
+      <c r="P20" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P20" s="19" t="s">
+      <c r="Q20" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q20" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R20" s="22" t="s">
+      <c r="R20" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S20" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S20" s="85" t="s">
+      <c r="T20" s="85" t="s">
         <v>1146</v>
       </c>
-      <c r="T20" s="45">
+      <c r="U20" s="45">
         <v>41996</v>
       </c>
-      <c r="U20" s="129" t="s">
+      <c r="V20" s="128" t="s">
         <v>1095</v>
       </c>
-      <c r="V20" s="85"/>
       <c r="W20" s="85"/>
-      <c r="X20" s="136"/>
-      <c r="Y20" s="85"/>
+      <c r="X20" s="85"/>
+      <c r="Y20" s="135"/>
       <c r="Z20" s="85"/>
       <c r="AA20" s="85"/>
       <c r="AB20" s="85"/>
       <c r="AC20" s="85"/>
-      <c r="AD20" s="138"/>
-      <c r="AE20" s="85"/>
+      <c r="AD20" s="85"/>
+      <c r="AE20" s="137"/>
       <c r="AF20" s="85"/>
       <c r="AG20" s="85"/>
-    </row>
-    <row r="21" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH20" s="85"/>
+    </row>
+    <row r="21" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19">
         <v>17</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>618</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D21" s="19">
         <v>7018</v>
       </c>
-      <c r="E21" s="24" t="s">
+      <c r="E21" s="85" t="s">
         <v>82</v>
       </c>
-      <c r="F21" s="109">
+      <c r="F21" s="85"/>
+      <c r="G21" s="108">
         <v>781700446787</v>
       </c>
-      <c r="G21" s="94" t="s">
+      <c r="H21" s="93" t="s">
         <v>574</v>
       </c>
-      <c r="H21" s="24" t="s">
+      <c r="I21" s="24" t="s">
         <v>110</v>
       </c>
-      <c r="I21" s="19" t="s">
+      <c r="J21" s="19" t="s">
         <v>111</v>
       </c>
-      <c r="J21" s="19" t="s">
+      <c r="K21" s="19" t="s">
         <v>109</v>
       </c>
-      <c r="K21" s="19" t="s">
+      <c r="L21" s="19" t="s">
         <v>108</v>
       </c>
-      <c r="L21" s="19" t="s">
+      <c r="M21" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M21" s="19" t="s">
+      <c r="N21" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N21" s="19" t="s">
+      <c r="O21" s="19" t="s">
         <v>1328</v>
       </c>
-      <c r="O21" s="19" t="s">
+      <c r="P21" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P21" s="19" t="s">
+      <c r="Q21" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q21" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R21" s="22" t="s">
+      <c r="R21" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S21" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S21" s="85" t="s">
+      <c r="T21" s="85" t="s">
         <v>1147</v>
       </c>
-      <c r="T21" s="45">
+      <c r="U21" s="45">
         <v>41996</v>
       </c>
-      <c r="U21" s="129" t="s">
+      <c r="V21" s="128" t="s">
         <v>1096</v>
       </c>
-      <c r="V21" s="85"/>
       <c r="W21" s="85"/>
-      <c r="X21" s="136"/>
-      <c r="Y21" s="85"/>
+      <c r="X21" s="85"/>
+      <c r="Y21" s="135"/>
       <c r="Z21" s="85"/>
       <c r="AA21" s="85"/>
       <c r="AB21" s="85"/>
       <c r="AC21" s="85"/>
-      <c r="AD21" s="138"/>
-      <c r="AE21" s="85"/>
+      <c r="AD21" s="85"/>
+      <c r="AE21" s="137"/>
       <c r="AF21" s="85"/>
       <c r="AG21" s="85"/>
-    </row>
-    <row r="22" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH21" s="85"/>
+    </row>
+    <row r="22" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19">
         <v>18</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C22" s="19" t="s">
         <v>615</v>
       </c>
       <c r="D22" s="24">
         <v>15003</v>
       </c>
-      <c r="E22" s="86" t="s">
+      <c r="E22" s="85" t="s">
         <v>83</v>
       </c>
-      <c r="F22" s="109">
+      <c r="F22" s="85" t="s">
+        <v>3090</v>
+      </c>
+      <c r="G22" s="108">
         <v>165038732701</v>
       </c>
-      <c r="G22" s="40" t="s">
+      <c r="H22" s="40" t="s">
         <v>575</v>
       </c>
-      <c r="H22" s="19" t="s">
+      <c r="I22" s="19" t="s">
         <v>115</v>
       </c>
-      <c r="I22" s="19" t="s">
+      <c r="J22" s="19" t="s">
         <v>114</v>
       </c>
-      <c r="J22" s="19" t="s">
+      <c r="K22" s="19" t="s">
         <v>113</v>
       </c>
-      <c r="K22" s="19" t="s">
+      <c r="L22" s="19" t="s">
         <v>112</v>
       </c>
-      <c r="L22" s="19" t="s">
+      <c r="M22" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M22" s="19" t="s">
+      <c r="N22" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N22" s="19" t="s">
+      <c r="O22" s="19" t="s">
         <v>1329</v>
       </c>
-      <c r="O22" s="19" t="s">
+      <c r="P22" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="P22" s="19" t="s">
+      <c r="Q22" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q22" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R22" s="22" t="s">
+      <c r="R22" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S22" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S22" s="85"/>
-      <c r="T22" s="45">
+      <c r="T22" s="85"/>
+      <c r="U22" s="45">
         <v>41991</v>
       </c>
-      <c r="U22" s="129" t="s">
+      <c r="V22" s="128" t="s">
         <v>1097</v>
       </c>
-      <c r="V22" s="85"/>
       <c r="W22" s="85"/>
-      <c r="X22" s="136"/>
-      <c r="Y22" s="85"/>
+      <c r="X22" s="85"/>
+      <c r="Y22" s="135"/>
       <c r="Z22" s="85"/>
       <c r="AA22" s="85"/>
       <c r="AB22" s="85"/>
       <c r="AC22" s="85"/>
-      <c r="AD22" s="138"/>
-      <c r="AE22" s="85"/>
+      <c r="AD22" s="85"/>
+      <c r="AE22" s="137"/>
       <c r="AF22" s="85"/>
       <c r="AG22" s="85"/>
-    </row>
-    <row r="23" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH22" s="85"/>
+    </row>
+    <row r="23" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="19">
         <v>19</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C23" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D23" s="19">
         <v>15008</v>
       </c>
-      <c r="E23" s="24" t="s">
+      <c r="E23" s="85" t="s">
         <v>84</v>
       </c>
-      <c r="F23" s="109">
+      <c r="F23" s="85" t="s">
+        <v>2850</v>
+      </c>
+      <c r="G23" s="108">
         <v>164607964773</v>
       </c>
-      <c r="G23" s="29" t="s">
+      <c r="H23" s="29" t="s">
         <v>538</v>
       </c>
-      <c r="H23" s="24" t="s">
+      <c r="I23" s="24" t="s">
         <v>119</v>
       </c>
-      <c r="I23" s="19" t="s">
+      <c r="J23" s="19" t="s">
         <v>118</v>
       </c>
-      <c r="J23" s="19" t="s">
+      <c r="K23" s="19" t="s">
         <v>117</v>
       </c>
-      <c r="K23" s="19" t="s">
+      <c r="L23" s="19" t="s">
         <v>116</v>
       </c>
-      <c r="L23" s="19" t="s">
+      <c r="M23" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M23" s="19" t="s">
+      <c r="N23" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N23" s="19" t="s">
+      <c r="O23" s="19" t="s">
         <v>1330</v>
       </c>
-      <c r="O23" s="19" t="s">
+      <c r="P23" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P23" s="19" t="s">
+      <c r="Q23" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q23" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="22" t="s">
+      <c r="R23" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S23" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S23" s="85" t="s">
+      <c r="T23" s="85" t="s">
         <v>1148</v>
       </c>
-      <c r="T23" s="45">
+      <c r="U23" s="45">
         <v>41991</v>
       </c>
-      <c r="U23" s="129" t="s">
+      <c r="V23" s="128" t="s">
         <v>1098</v>
       </c>
-      <c r="V23" s="85"/>
       <c r="W23" s="85"/>
-      <c r="X23" s="136"/>
-[...7 lines deleted...]
-      <c r="AB23" s="85"/>
+      <c r="X23" s="85"/>
+      <c r="Y23" s="135"/>
+      <c r="Z23" s="85" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AA23" s="85"/>
+      <c r="AB23" s="85" t="s">
+        <v>2487</v>
+      </c>
       <c r="AC23" s="85"/>
-      <c r="AD23" s="138"/>
-      <c r="AE23" s="85"/>
+      <c r="AD23" s="85"/>
+      <c r="AE23" s="137"/>
       <c r="AF23" s="85"/>
       <c r="AG23" s="85"/>
-    </row>
-    <row r="24" spans="1:33" s="34" customFormat="1" ht="336" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH23" s="85"/>
+    </row>
+    <row r="24" spans="1:34" s="34" customFormat="1" ht="336" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="19">
         <v>20</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C24" s="44" t="s">
         <v>1774</v>
       </c>
       <c r="D24" s="24">
         <v>15009</v>
       </c>
-      <c r="E24" s="86" t="s">
+      <c r="E24" s="85" t="s">
         <v>85</v>
       </c>
-      <c r="F24" s="110">
+      <c r="F24" s="85" t="s">
+        <v>2851</v>
+      </c>
+      <c r="G24" s="109">
         <v>522901876107</v>
       </c>
-      <c r="G24" s="40" t="s">
+      <c r="H24" s="40" t="s">
         <v>1677</v>
       </c>
-      <c r="H24" s="19" t="s">
+      <c r="I24" s="19" t="s">
         <v>122</v>
       </c>
-      <c r="I24" s="44" t="s">
+      <c r="J24" s="44" t="s">
         <v>1315</v>
       </c>
-      <c r="J24" s="19" t="s">
+      <c r="K24" s="19" t="s">
         <v>121</v>
       </c>
-      <c r="K24" s="19" t="s">
+      <c r="L24" s="19" t="s">
         <v>120</v>
       </c>
-      <c r="L24" s="19" t="s">
+      <c r="M24" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M24" s="44" t="s">
+      <c r="N24" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="N24" s="44" t="s">
+      <c r="O24" s="44" t="s">
         <v>1750</v>
       </c>
-      <c r="O24" s="44" t="s">
+      <c r="P24" s="44" t="s">
         <v>1285</v>
       </c>
-      <c r="P24" s="19" t="s">
+      <c r="Q24" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q24" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R24" s="22" t="s">
+      <c r="R24" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S24" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S24" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T24" s="45">
+      <c r="T24" s="85" t="s">
+        <v>2358</v>
+      </c>
+      <c r="U24" s="45">
         <v>41991</v>
       </c>
-      <c r="U24" s="129" t="s">
+      <c r="V24" s="128" t="s">
         <v>1099</v>
       </c>
-      <c r="V24" s="85"/>
       <c r="W24" s="85"/>
-      <c r="X24" s="136"/>
-      <c r="Y24" s="85"/>
+      <c r="X24" s="85"/>
+      <c r="Y24" s="135"/>
       <c r="Z24" s="85"/>
       <c r="AA24" s="85"/>
       <c r="AB24" s="85"/>
       <c r="AC24" s="85"/>
-      <c r="AD24" s="138"/>
-      <c r="AE24" s="85"/>
+      <c r="AD24" s="85"/>
+      <c r="AE24" s="137"/>
       <c r="AF24" s="85"/>
       <c r="AG24" s="85"/>
-    </row>
-    <row r="25" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH24" s="85"/>
+    </row>
+    <row r="25" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="19">
         <v>21</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>618</v>
       </c>
-      <c r="C25" s="19"/>
+      <c r="C25" s="85" t="s">
+        <v>2832</v>
+      </c>
       <c r="D25" s="19">
         <v>7834</v>
       </c>
-      <c r="E25" s="24" t="s">
+      <c r="E25" s="85" t="s">
         <v>86</v>
       </c>
-      <c r="F25" s="109">
+      <c r="F25" s="85" t="s">
+        <v>2852</v>
+      </c>
+      <c r="G25" s="108">
         <v>431700015244</v>
       </c>
-      <c r="G25" s="29" t="s">
+      <c r="H25" s="29" t="s">
         <v>539</v>
       </c>
-      <c r="H25" s="24" t="s">
+      <c r="I25" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="I25" s="19" t="s">
+      <c r="J25" s="19" t="s">
         <v>124</v>
       </c>
-      <c r="J25" s="19" t="s">
+      <c r="K25" s="19" t="s">
         <v>123</v>
       </c>
-      <c r="K25" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L25" s="19" t="s">
+        <v>2284</v>
+      </c>
+      <c r="M25" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M25" s="19" t="s">
+      <c r="N25" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N25" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O25" s="85" t="s">
+        <v>2618</v>
+      </c>
+      <c r="P25" s="85" t="s">
         <v>1285</v>
       </c>
-      <c r="P25" s="19" t="s">
+      <c r="Q25" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q25" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R25" s="22" t="s">
+      <c r="R25" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S25" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S25" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T25" s="45">
+      <c r="T25" s="85" t="s">
+        <v>2359</v>
+      </c>
+      <c r="U25" s="45">
         <v>41996</v>
       </c>
-      <c r="U25" s="130">
+      <c r="V25" s="129">
         <v>0.62916666666666665</v>
       </c>
-      <c r="V25" s="85"/>
       <c r="W25" s="85"/>
-      <c r="X25" s="136"/>
-      <c r="Y25" s="85"/>
+      <c r="X25" s="85"/>
+      <c r="Y25" s="135"/>
       <c r="Z25" s="85"/>
       <c r="AA25" s="85"/>
       <c r="AB25" s="85"/>
       <c r="AC25" s="85"/>
-      <c r="AD25" s="138"/>
-      <c r="AE25" s="85"/>
+      <c r="AD25" s="85"/>
+      <c r="AE25" s="137"/>
       <c r="AF25" s="85"/>
       <c r="AG25" s="85"/>
-    </row>
-    <row r="26" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH25" s="85"/>
+    </row>
+    <row r="26" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="19">
         <v>22</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C26" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D26" s="24">
         <v>15010</v>
       </c>
-      <c r="E26" s="86" t="s">
+      <c r="E26" s="85" t="s">
         <v>87</v>
       </c>
-      <c r="F26" s="109" t="s">
+      <c r="F26" s="85" t="s">
+        <v>2853</v>
+      </c>
+      <c r="G26" s="108" t="s">
         <v>1844</v>
       </c>
-      <c r="G26" s="40" t="s">
+      <c r="H26" s="40" t="s">
         <v>515</v>
       </c>
-      <c r="H26" s="19" t="s">
+      <c r="I26" s="19" t="s">
         <v>128</v>
       </c>
-      <c r="I26" s="19" t="s">
+      <c r="J26" s="19" t="s">
         <v>127</v>
       </c>
-      <c r="J26" s="19" t="s">
+      <c r="K26" s="19" t="s">
         <v>126</v>
       </c>
-      <c r="K26" s="19" t="s">
+      <c r="L26" s="19" t="s">
         <v>1048</v>
       </c>
-      <c r="L26" s="19" t="s">
+      <c r="M26" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M26" s="19" t="s">
+      <c r="N26" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N26" s="19" t="s">
+      <c r="O26" s="19" t="s">
         <v>1331</v>
       </c>
-      <c r="O26" s="19" t="s">
+      <c r="P26" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P26" s="19" t="s">
+      <c r="Q26" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q26" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R26" s="22" t="s">
+      <c r="R26" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S26" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S26" s="85" t="s">
+      <c r="T26" s="85" t="s">
         <v>1149</v>
       </c>
-      <c r="T26" s="45">
+      <c r="U26" s="45">
         <v>41991</v>
       </c>
-      <c r="U26" s="129" t="s">
+      <c r="V26" s="128" t="s">
         <v>1100</v>
       </c>
-      <c r="V26" s="85"/>
       <c r="W26" s="85"/>
-      <c r="X26" s="136"/>
-      <c r="Y26" s="85"/>
+      <c r="X26" s="85"/>
+      <c r="Y26" s="135"/>
       <c r="Z26" s="85"/>
       <c r="AA26" s="85"/>
       <c r="AB26" s="85"/>
       <c r="AC26" s="85"/>
-      <c r="AD26" s="138"/>
-      <c r="AE26" s="85"/>
+      <c r="AD26" s="85"/>
+      <c r="AE26" s="137"/>
       <c r="AF26" s="85"/>
       <c r="AG26" s="85"/>
-    </row>
-    <row r="27" spans="1:33" s="34" customFormat="1" ht="268.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH26" s="85"/>
+    </row>
+    <row r="27" spans="1:34" s="34" customFormat="1" ht="268.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="19">
         <v>23</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C27" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D27" s="19">
         <v>15011</v>
       </c>
-      <c r="E27" s="86" t="s">
+      <c r="E27" s="85" t="s">
         <v>88</v>
       </c>
-      <c r="F27" s="109" t="s">
+      <c r="F27" s="85" t="s">
+        <v>2854</v>
+      </c>
+      <c r="G27" s="108" t="s">
         <v>1845</v>
       </c>
-      <c r="G27" s="29" t="s">
+      <c r="H27" s="29" t="s">
         <v>540</v>
       </c>
-      <c r="H27" s="19" t="s">
+      <c r="I27" s="19" t="s">
         <v>131</v>
       </c>
-      <c r="I27" s="19" t="s">
+      <c r="J27" s="19" t="s">
         <v>130</v>
       </c>
-      <c r="J27" s="19" t="s">
+      <c r="K27" s="19" t="s">
         <v>133</v>
       </c>
-      <c r="K27" s="19" t="s">
+      <c r="L27" s="19" t="s">
         <v>129</v>
       </c>
-      <c r="L27" s="19" t="s">
+      <c r="M27" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M27" s="19" t="s">
+      <c r="N27" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N27" s="19" t="s">
+      <c r="O27" s="19" t="s">
         <v>1332</v>
       </c>
-      <c r="O27" s="19" t="s">
+      <c r="P27" s="19" t="s">
         <v>676</v>
       </c>
-      <c r="P27" s="19" t="s">
+      <c r="Q27" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q27" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R27" s="22" t="s">
+      <c r="R27" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S27" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S27" s="85" t="s">
+      <c r="T27" s="85" t="s">
         <v>1150</v>
       </c>
-      <c r="T27" s="45">
+      <c r="U27" s="45">
         <v>41991</v>
       </c>
-      <c r="U27" s="129" t="s">
+      <c r="V27" s="128" t="s">
         <v>1101</v>
       </c>
-      <c r="V27" s="85"/>
       <c r="W27" s="85"/>
-      <c r="X27" s="136"/>
-      <c r="Y27" s="85"/>
+      <c r="X27" s="85"/>
+      <c r="Y27" s="135"/>
       <c r="Z27" s="85"/>
       <c r="AA27" s="85"/>
       <c r="AB27" s="85"/>
       <c r="AC27" s="85"/>
-      <c r="AD27" s="138"/>
-      <c r="AE27" s="85"/>
+      <c r="AD27" s="85"/>
+      <c r="AE27" s="137"/>
       <c r="AF27" s="85"/>
       <c r="AG27" s="85"/>
-    </row>
-    <row r="28" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH27" s="85"/>
+    </row>
+    <row r="28" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="19">
         <v>24</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C28" s="85" t="s">
-        <v>2652</v>
+        <v>2635</v>
       </c>
       <c r="D28" s="24">
         <v>15012</v>
       </c>
-      <c r="E28" s="86" t="s">
+      <c r="E28" s="85" t="s">
         <v>89</v>
       </c>
-      <c r="F28" s="109" t="s">
+      <c r="F28" s="85" t="s">
+        <v>2855</v>
+      </c>
+      <c r="G28" s="108" t="s">
         <v>1846</v>
       </c>
-      <c r="G28" s="40" t="s">
+      <c r="H28" s="40" t="s">
         <v>576</v>
       </c>
-      <c r="H28" s="19" t="s">
+      <c r="I28" s="19" t="s">
         <v>136</v>
       </c>
-      <c r="I28" s="19" t="s">
+      <c r="J28" s="19" t="s">
         <v>135</v>
       </c>
-      <c r="J28" s="19" t="s">
+      <c r="K28" s="19" t="s">
         <v>134</v>
       </c>
-      <c r="K28" s="19" t="s">
+      <c r="L28" s="19" t="s">
         <v>132</v>
       </c>
-      <c r="L28" s="19" t="s">
+      <c r="M28" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M28" s="19" t="s">
+      <c r="N28" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N28" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O28" s="85" t="s">
+        <v>2619</v>
+      </c>
+      <c r="P28" s="85" t="s">
         <v>676</v>
       </c>
-      <c r="P28" s="19" t="s">
+      <c r="Q28" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q28" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="22" t="s">
+      <c r="R28" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S28" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S28" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T28" s="45">
+      <c r="T28" s="85" t="s">
+        <v>2360</v>
+      </c>
+      <c r="U28" s="45">
         <v>41991</v>
       </c>
-      <c r="U28" s="129" t="s">
+      <c r="V28" s="128" t="s">
         <v>1102</v>
       </c>
-      <c r="V28" s="85"/>
       <c r="W28" s="85"/>
-      <c r="X28" s="136"/>
-      <c r="Y28" s="85"/>
+      <c r="X28" s="85"/>
+      <c r="Y28" s="135"/>
       <c r="Z28" s="85"/>
       <c r="AA28" s="85"/>
       <c r="AB28" s="85"/>
       <c r="AC28" s="85"/>
-      <c r="AD28" s="138"/>
-      <c r="AE28" s="85"/>
+      <c r="AD28" s="85"/>
+      <c r="AE28" s="137"/>
       <c r="AF28" s="85"/>
       <c r="AG28" s="85"/>
-    </row>
-    <row r="29" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH28" s="85"/>
+    </row>
+    <row r="29" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="19">
         <v>25</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C29" s="85" t="s">
         <v>1824</v>
       </c>
       <c r="D29" s="19">
         <v>15013</v>
       </c>
-      <c r="E29" s="24" t="s">
+      <c r="E29" s="85" t="s">
         <v>669</v>
       </c>
-      <c r="F29" s="109" t="s">
+      <c r="F29" s="85" t="s">
+        <v>2856</v>
+      </c>
+      <c r="G29" s="108" t="s">
         <v>1847</v>
       </c>
-      <c r="G29" s="29" t="s">
+      <c r="H29" s="29" t="s">
         <v>1732</v>
       </c>
-      <c r="H29" s="19" t="s">
+      <c r="I29" s="19" t="s">
         <v>145</v>
       </c>
-      <c r="I29" s="19" t="s">
+      <c r="J29" s="19" t="s">
         <v>144</v>
       </c>
-      <c r="J29" s="19" t="s">
+      <c r="K29" s="19" t="s">
         <v>143</v>
       </c>
-      <c r="K29" s="19" t="s">
+      <c r="L29" s="19" t="s">
         <v>1318</v>
       </c>
-      <c r="L29" s="19" t="s">
+      <c r="M29" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M29" s="19" t="s">
+      <c r="N29" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N29" s="44" t="s">
+      <c r="O29" s="44" t="s">
         <v>1815</v>
       </c>
-      <c r="O29" s="44" t="s">
+      <c r="P29" s="44" t="s">
         <v>676</v>
       </c>
-      <c r="P29" s="19" t="s">
+      <c r="Q29" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q29" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R29" s="22" t="s">
+      <c r="R29" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S29" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S29" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T29" s="45">
+      <c r="T29" s="85" t="s">
+        <v>2361</v>
+      </c>
+      <c r="U29" s="45">
         <v>41991</v>
       </c>
-      <c r="U29" s="129" t="s">
+      <c r="V29" s="128" t="s">
         <v>1103</v>
       </c>
-      <c r="V29" s="85"/>
       <c r="W29" s="85"/>
-      <c r="X29" s="136"/>
-      <c r="Y29" s="85"/>
+      <c r="X29" s="85"/>
+      <c r="Y29" s="135"/>
       <c r="Z29" s="85"/>
       <c r="AA29" s="85"/>
       <c r="AB29" s="85"/>
       <c r="AC29" s="85"/>
-      <c r="AD29" s="138"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD29" s="85"/>
+      <c r="AE29" s="137"/>
       <c r="AF29" s="85" t="s">
-        <v>2608</v>
+        <v>2473</v>
       </c>
       <c r="AG29" s="85" t="s">
-        <v>2607</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+        <v>2591</v>
+      </c>
+      <c r="AH29" s="85" t="s">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="19">
         <v>26</v>
       </c>
       <c r="B30" s="19" t="s">
         <v>617</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>1047</v>
       </c>
       <c r="D30" s="19">
         <v>15015</v>
       </c>
-      <c r="E30" s="86" t="s">
+      <c r="E30" s="85" t="s">
         <v>532</v>
       </c>
-      <c r="F30" s="109" t="s">
+      <c r="F30" s="85" t="s">
+        <v>2857</v>
+      </c>
+      <c r="G30" s="108" t="s">
         <v>1848</v>
       </c>
-      <c r="G30" s="94" t="s">
+      <c r="H30" s="93" t="s">
         <v>935</v>
       </c>
-      <c r="H30" s="19" t="s">
+      <c r="I30" s="19" t="s">
         <v>535</v>
       </c>
-      <c r="I30" s="19" t="s">
+      <c r="J30" s="19" t="s">
         <v>536</v>
       </c>
-      <c r="J30" s="19" t="s">
+      <c r="K30" s="19" t="s">
         <v>533</v>
       </c>
-      <c r="K30" s="19" t="s">
+      <c r="L30" s="19" t="s">
         <v>534</v>
       </c>
-      <c r="L30" s="19" t="s">
+      <c r="M30" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M30" s="19" t="s">
+      <c r="N30" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N30" s="19" t="s">
+      <c r="O30" s="19" t="s">
         <v>1333</v>
       </c>
-      <c r="O30" s="19" t="s">
+      <c r="P30" s="19" t="s">
         <v>676</v>
       </c>
-      <c r="P30" s="19" t="s">
+      <c r="Q30" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q30" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R30" s="22" t="s">
+      <c r="R30" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S30" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S30" s="85" t="s">
+      <c r="T30" s="85" t="s">
         <v>889</v>
       </c>
-      <c r="T30" s="45">
+      <c r="U30" s="45">
         <v>42069</v>
       </c>
-      <c r="U30" s="130">
+      <c r="V30" s="129">
         <v>0.66875000000000007</v>
       </c>
-      <c r="V30" s="85"/>
       <c r="W30" s="85"/>
-      <c r="X30" s="136"/>
-      <c r="Y30" s="85"/>
+      <c r="X30" s="85"/>
+      <c r="Y30" s="135"/>
       <c r="Z30" s="85"/>
       <c r="AA30" s="85"/>
       <c r="AB30" s="85"/>
       <c r="AC30" s="85"/>
-      <c r="AD30" s="138"/>
-      <c r="AE30" s="85"/>
+      <c r="AD30" s="85"/>
+      <c r="AE30" s="137"/>
       <c r="AF30" s="85"/>
       <c r="AG30" s="85"/>
-    </row>
-    <row r="31" spans="1:33" s="34" customFormat="1" ht="323.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH30" s="85"/>
+    </row>
+    <row r="31" spans="1:34" s="34" customFormat="1" ht="323.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="19">
         <v>27</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C31" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D31" s="19">
         <v>15014</v>
       </c>
-      <c r="E31" s="86" t="s">
+      <c r="E31" s="85" t="s">
         <v>670</v>
       </c>
-      <c r="F31" s="109">
+      <c r="F31" s="85" t="s">
+        <v>2858</v>
+      </c>
+      <c r="G31" s="108">
         <v>164604712785</v>
       </c>
-      <c r="G31" s="29" t="s">
+      <c r="H31" s="29" t="s">
         <v>516</v>
       </c>
-      <c r="H31" s="19" t="s">
+      <c r="I31" s="19" t="s">
         <v>149</v>
       </c>
-      <c r="I31" s="19" t="s">
+      <c r="J31" s="19" t="s">
         <v>148</v>
       </c>
-      <c r="J31" s="19" t="s">
+      <c r="K31" s="19" t="s">
         <v>147</v>
       </c>
-      <c r="K31" s="19" t="s">
+      <c r="L31" s="19" t="s">
         <v>146</v>
       </c>
-      <c r="L31" s="19" t="s">
+      <c r="M31" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M31" s="19" t="s">
+      <c r="N31" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N31" s="19" t="s">
+      <c r="O31" s="19" t="s">
         <v>1334</v>
       </c>
-      <c r="O31" s="19" t="s">
+      <c r="P31" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P31" s="19" t="s">
+      <c r="Q31" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q31" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R31" s="22" t="s">
+      <c r="R31" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S31" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S31" s="85" t="s">
+      <c r="T31" s="85" t="s">
         <v>1151</v>
       </c>
-      <c r="T31" s="45">
+      <c r="U31" s="45">
         <v>41991</v>
       </c>
-      <c r="U31" s="129" t="s">
+      <c r="V31" s="128" t="s">
         <v>1104</v>
       </c>
-      <c r="V31" s="85"/>
       <c r="W31" s="85"/>
-      <c r="X31" s="136"/>
-      <c r="Y31" s="85"/>
+      <c r="X31" s="85"/>
+      <c r="Y31" s="135"/>
       <c r="Z31" s="85"/>
       <c r="AA31" s="85"/>
       <c r="AB31" s="85"/>
       <c r="AC31" s="85"/>
-      <c r="AD31" s="138"/>
-      <c r="AE31" s="85"/>
+      <c r="AD31" s="85"/>
+      <c r="AE31" s="137"/>
       <c r="AF31" s="85"/>
       <c r="AG31" s="85"/>
-    </row>
-    <row r="32" spans="1:33" s="34" customFormat="1" ht="255" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH31" s="85"/>
+    </row>
+    <row r="32" spans="1:34" s="34" customFormat="1" ht="255" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="19">
         <v>28</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C32" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D32" s="24">
         <v>15016</v>
       </c>
-      <c r="E32" s="86" t="s">
+      <c r="E32" s="85" t="s">
         <v>137</v>
       </c>
-      <c r="F32" s="109">
+      <c r="F32" s="85" t="s">
+        <v>2859</v>
+      </c>
+      <c r="G32" s="108">
         <v>166106501270</v>
       </c>
-      <c r="G32" s="40" t="s">
+      <c r="H32" s="40" t="s">
         <v>517</v>
       </c>
-      <c r="H32" s="19" t="s">
+      <c r="I32" s="19" t="s">
         <v>153</v>
       </c>
-      <c r="I32" s="19" t="s">
+      <c r="J32" s="19" t="s">
         <v>152</v>
       </c>
-      <c r="J32" s="19" t="s">
+      <c r="K32" s="19" t="s">
         <v>151</v>
       </c>
-      <c r="K32" s="19" t="s">
+      <c r="L32" s="19" t="s">
         <v>150</v>
       </c>
-      <c r="L32" s="19" t="s">
+      <c r="M32" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M32" s="19" t="s">
+      <c r="N32" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N32" s="19" t="s">
+      <c r="O32" s="19" t="s">
         <v>1335</v>
       </c>
-      <c r="O32" s="19" t="s">
+      <c r="P32" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P32" s="19" t="s">
+      <c r="Q32" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q32" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R32" s="22" t="s">
+      <c r="R32" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S32" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S32" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T32" s="45">
+      <c r="T32" s="85" t="s">
+        <v>2362</v>
+      </c>
+      <c r="U32" s="45">
         <v>41991</v>
       </c>
-      <c r="U32" s="129" t="s">
+      <c r="V32" s="128" t="s">
         <v>1105</v>
       </c>
-      <c r="V32" s="85"/>
       <c r="W32" s="85"/>
-      <c r="X32" s="136"/>
-      <c r="Y32" s="85"/>
+      <c r="X32" s="85"/>
+      <c r="Y32" s="135"/>
       <c r="Z32" s="85"/>
       <c r="AA32" s="85"/>
       <c r="AB32" s="85"/>
       <c r="AC32" s="85"/>
-      <c r="AD32" s="138"/>
-      <c r="AE32" s="85"/>
+      <c r="AD32" s="85"/>
+      <c r="AE32" s="137"/>
       <c r="AF32" s="85"/>
       <c r="AG32" s="85"/>
-    </row>
-    <row r="33" spans="1:33" s="34" customFormat="1" ht="260.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH32" s="85"/>
+    </row>
+    <row r="33" spans="1:34" s="34" customFormat="1" ht="260.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="19">
         <v>29</v>
       </c>
       <c r="B33" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C33" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D33" s="19">
         <v>15017</v>
       </c>
-      <c r="E33" s="24" t="s">
+      <c r="E33" s="85" t="s">
         <v>138</v>
       </c>
-      <c r="F33" s="109">
+      <c r="F33" s="85" t="s">
+        <v>2860</v>
+      </c>
+      <c r="G33" s="108">
         <v>166108714933</v>
       </c>
-      <c r="G33" s="29" t="s">
+      <c r="H33" s="29" t="s">
         <v>518</v>
       </c>
-      <c r="H33" s="19" t="s">
+      <c r="I33" s="19" t="s">
         <v>154</v>
       </c>
-      <c r="I33" s="19" t="s">
+      <c r="J33" s="19" t="s">
         <v>157</v>
       </c>
-      <c r="J33" s="19" t="s">
+      <c r="K33" s="19" t="s">
         <v>156</v>
       </c>
-      <c r="K33" s="19" t="s">
+      <c r="L33" s="19" t="s">
         <v>155</v>
       </c>
-      <c r="L33" s="19" t="s">
+      <c r="M33" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M33" s="19" t="s">
+      <c r="N33" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N33" s="19" t="s">
+      <c r="O33" s="19" t="s">
         <v>1336</v>
       </c>
-      <c r="O33" s="19" t="s">
+      <c r="P33" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P33" s="19" t="s">
+      <c r="Q33" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q33" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R33" s="22" t="s">
+      <c r="R33" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S33" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S33" s="85" t="s">
+      <c r="T33" s="85" t="s">
         <v>1153</v>
       </c>
-      <c r="T33" s="45">
+      <c r="U33" s="45">
         <v>41991</v>
       </c>
-      <c r="U33" s="129" t="s">
+      <c r="V33" s="128" t="s">
         <v>1106</v>
       </c>
-      <c r="V33" s="85"/>
       <c r="W33" s="85"/>
-      <c r="X33" s="136"/>
-      <c r="Y33" s="85"/>
+      <c r="X33" s="85"/>
+      <c r="Y33" s="135"/>
       <c r="Z33" s="85"/>
       <c r="AA33" s="85"/>
       <c r="AB33" s="85"/>
       <c r="AC33" s="85"/>
-      <c r="AD33" s="138"/>
-      <c r="AE33" s="85"/>
+      <c r="AD33" s="85"/>
+      <c r="AE33" s="137"/>
       <c r="AF33" s="85"/>
       <c r="AG33" s="85"/>
-    </row>
-    <row r="34" spans="1:33" s="34" customFormat="1" ht="260.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH33" s="85"/>
+    </row>
+    <row r="34" spans="1:34" s="34" customFormat="1" ht="260.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="19">
         <v>30</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C34" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D34" s="24">
         <v>14925</v>
       </c>
-      <c r="E34" s="86" t="s">
+      <c r="E34" s="85" t="s">
         <v>139</v>
       </c>
-      <c r="F34" s="109" t="s">
+      <c r="F34" s="85" t="s">
+        <v>2861</v>
+      </c>
+      <c r="G34" s="108" t="s">
         <v>1849</v>
       </c>
-      <c r="G34" s="40" t="s">
+      <c r="H34" s="40" t="s">
         <v>577</v>
       </c>
-      <c r="H34" s="19" t="s">
+      <c r="I34" s="19" t="s">
         <v>161</v>
       </c>
-      <c r="I34" s="19" t="s">
+      <c r="J34" s="19" t="s">
         <v>160</v>
       </c>
-      <c r="J34" s="19" t="s">
+      <c r="K34" s="19" t="s">
         <v>159</v>
       </c>
-      <c r="K34" s="19" t="s">
+      <c r="L34" s="19" t="s">
         <v>158</v>
       </c>
-      <c r="L34" s="19" t="s">
+      <c r="M34" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M34" s="19" t="s">
+      <c r="N34" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N34" s="19" t="s">
+      <c r="O34" s="19" t="s">
         <v>1337</v>
       </c>
-      <c r="O34" s="19" t="s">
+      <c r="P34" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P34" s="19" t="s">
+      <c r="Q34" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q34" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R34" s="22" t="s">
+      <c r="R34" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S34" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S34" s="85" t="s">
+      <c r="T34" s="85" t="s">
         <v>1152</v>
       </c>
-      <c r="T34" s="45">
+      <c r="U34" s="45">
         <v>41991</v>
       </c>
-      <c r="U34" s="129" t="s">
+      <c r="V34" s="128" t="s">
         <v>1107</v>
       </c>
-      <c r="V34" s="85"/>
       <c r="W34" s="85"/>
-      <c r="X34" s="136"/>
-      <c r="Y34" s="85"/>
+      <c r="X34" s="85"/>
+      <c r="Y34" s="135"/>
       <c r="Z34" s="85"/>
       <c r="AA34" s="85"/>
       <c r="AB34" s="85"/>
       <c r="AC34" s="85"/>
-      <c r="AD34" s="138"/>
-      <c r="AE34" s="85"/>
+      <c r="AD34" s="85"/>
+      <c r="AE34" s="137"/>
       <c r="AF34" s="85"/>
       <c r="AG34" s="85"/>
-    </row>
-    <row r="35" spans="1:33" s="34" customFormat="1" ht="218.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH34" s="85"/>
+    </row>
+    <row r="35" spans="1:34" s="34" customFormat="1" ht="218.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="19">
         <v>31</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C35" s="37" t="s">
         <v>1614</v>
       </c>
       <c r="D35" s="19">
         <v>14926</v>
       </c>
-      <c r="E35" s="24" t="s">
+      <c r="E35" s="85" t="s">
         <v>140</v>
       </c>
-      <c r="F35" s="109" t="s">
+      <c r="F35" s="85" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G35" s="108" t="s">
         <v>1850</v>
       </c>
-      <c r="G35" s="29" t="s">
+      <c r="H35" s="29" t="s">
         <v>1541</v>
       </c>
-      <c r="H35" s="19" t="s">
+      <c r="I35" s="19" t="s">
         <v>165</v>
       </c>
-      <c r="I35" s="19" t="s">
+      <c r="J35" s="19" t="s">
         <v>164</v>
       </c>
-      <c r="J35" s="19" t="s">
+      <c r="K35" s="19" t="s">
         <v>163</v>
       </c>
-      <c r="K35" s="19" t="s">
+      <c r="L35" s="19" t="s">
         <v>162</v>
       </c>
-      <c r="L35" s="19" t="s">
+      <c r="M35" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M35" s="19" t="s">
+      <c r="N35" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N35" s="44" t="s">
+      <c r="O35" s="44" t="s">
         <v>1338</v>
       </c>
-      <c r="O35" s="44" t="s">
+      <c r="P35" s="44" t="s">
         <v>1137</v>
       </c>
-      <c r="P35" s="19" t="s">
+      <c r="Q35" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q35" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R35" s="22" t="s">
+      <c r="R35" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S35" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S35" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T35" s="45">
+      <c r="T35" s="85" t="s">
+        <v>2363</v>
+      </c>
+      <c r="U35" s="45">
         <v>41991</v>
       </c>
-      <c r="U35" s="130">
+      <c r="V35" s="129">
         <v>0.625</v>
       </c>
-      <c r="V35" s="85"/>
       <c r="W35" s="85"/>
-      <c r="X35" s="136"/>
-      <c r="Y35" s="85"/>
+      <c r="X35" s="85"/>
+      <c r="Y35" s="135"/>
       <c r="Z35" s="85"/>
       <c r="AA35" s="85"/>
       <c r="AB35" s="85"/>
       <c r="AC35" s="85"/>
-      <c r="AD35" s="138"/>
-      <c r="AE35" s="85"/>
+      <c r="AD35" s="85"/>
+      <c r="AE35" s="137"/>
       <c r="AF35" s="85"/>
       <c r="AG35" s="85"/>
-    </row>
-    <row r="36" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH35" s="85"/>
+    </row>
+    <row r="36" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="19">
         <v>32</v>
       </c>
       <c r="B36" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C36" s="44" t="s">
         <v>1476</v>
       </c>
       <c r="D36" s="24">
         <v>14927</v>
       </c>
-      <c r="E36" s="86" t="s">
+      <c r="E36" s="85" t="s">
         <v>141</v>
       </c>
-      <c r="F36" s="109" t="s">
+      <c r="F36" s="85" t="s">
+        <v>2862</v>
+      </c>
+      <c r="G36" s="108" t="s">
         <v>1851</v>
       </c>
-      <c r="G36" s="40" t="s">
+      <c r="H36" s="40" t="s">
         <v>1447</v>
       </c>
-      <c r="H36" s="19" t="s">
+      <c r="I36" s="19" t="s">
         <v>169</v>
       </c>
-      <c r="I36" s="19" t="s">
+      <c r="J36" s="19" t="s">
         <v>168</v>
       </c>
-      <c r="J36" s="19" t="s">
+      <c r="K36" s="19" t="s">
         <v>167</v>
       </c>
-      <c r="K36" s="19" t="s">
+      <c r="L36" s="19" t="s">
         <v>166</v>
       </c>
-      <c r="L36" s="19" t="s">
+      <c r="M36" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M36" s="19" t="s">
+      <c r="N36" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N36" s="19" t="s">
+      <c r="O36" s="19" t="s">
         <v>1339</v>
       </c>
-      <c r="O36" s="19" t="s">
+      <c r="P36" s="19" t="s">
         <v>611</v>
       </c>
-      <c r="P36" s="19" t="s">
+      <c r="Q36" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q36" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R36" s="22" t="s">
+      <c r="R36" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S36" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S36" s="85" t="s">
+      <c r="T36" s="85" t="s">
         <v>909</v>
       </c>
-      <c r="T36" s="45">
+      <c r="U36" s="45">
         <v>41991</v>
       </c>
-      <c r="U36" s="130">
+      <c r="V36" s="129">
         <v>0.62708333333333333</v>
       </c>
-      <c r="V36" s="85"/>
       <c r="W36" s="85"/>
-      <c r="X36" s="136"/>
-      <c r="Y36" s="85"/>
+      <c r="X36" s="85"/>
+      <c r="Y36" s="135"/>
       <c r="Z36" s="85"/>
       <c r="AA36" s="85"/>
       <c r="AB36" s="85"/>
       <c r="AC36" s="85"/>
-      <c r="AD36" s="138"/>
-      <c r="AE36" s="85"/>
+      <c r="AD36" s="85"/>
+      <c r="AE36" s="137"/>
       <c r="AF36" s="85"/>
       <c r="AG36" s="85"/>
-    </row>
-    <row r="37" spans="1:33" s="34" customFormat="1" ht="231" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH36" s="85"/>
+    </row>
+    <row r="37" spans="1:34" s="34" customFormat="1" ht="231" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="19">
         <v>33</v>
       </c>
       <c r="B37" s="28" t="s">
         <v>613</v>
       </c>
       <c r="C37" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D37" s="28">
         <v>14928</v>
       </c>
-      <c r="E37" s="24" t="s">
+      <c r="E37" s="85" t="s">
         <v>142</v>
       </c>
-      <c r="F37" s="109" t="s">
+      <c r="F37" s="85" t="s">
+        <v>2863</v>
+      </c>
+      <c r="G37" s="108" t="s">
         <v>1852</v>
       </c>
-      <c r="G37" s="95" t="s">
+      <c r="H37" s="94" t="s">
         <v>541</v>
       </c>
-      <c r="H37" s="19" t="s">
+      <c r="I37" s="19" t="s">
         <v>172</v>
       </c>
-      <c r="I37" s="19" t="s">
+      <c r="J37" s="19" t="s">
         <v>168</v>
       </c>
-      <c r="J37" s="19" t="s">
+      <c r="K37" s="19" t="s">
         <v>171</v>
       </c>
-      <c r="K37" s="19" t="s">
+      <c r="L37" s="19" t="s">
         <v>170</v>
       </c>
-      <c r="L37" s="19" t="s">
+      <c r="M37" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M37" s="19" t="s">
+      <c r="N37" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N37" s="19" t="s">
+      <c r="O37" s="19" t="s">
         <v>1340</v>
       </c>
-      <c r="O37" s="19" t="s">
+      <c r="P37" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P37" s="19" t="s">
+      <c r="Q37" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q37" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R37" s="22" t="s">
+      <c r="R37" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S37" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S37" s="85" t="s">
+      <c r="T37" s="85" t="s">
         <v>1154</v>
       </c>
-      <c r="T37" s="45">
+      <c r="U37" s="45">
         <v>41991</v>
       </c>
-      <c r="U37" s="130">
+      <c r="V37" s="129">
         <v>0.62777777777777777</v>
       </c>
-      <c r="V37" s="85"/>
       <c r="W37" s="85"/>
-      <c r="X37" s="136"/>
-      <c r="Y37" s="85"/>
+      <c r="X37" s="85"/>
+      <c r="Y37" s="135"/>
       <c r="Z37" s="85"/>
       <c r="AA37" s="85"/>
       <c r="AB37" s="85"/>
       <c r="AC37" s="85"/>
-      <c r="AD37" s="138"/>
-      <c r="AE37" s="85"/>
+      <c r="AD37" s="85"/>
+      <c r="AE37" s="137"/>
       <c r="AF37" s="85"/>
       <c r="AG37" s="85"/>
-    </row>
-    <row r="38" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH37" s="85"/>
+    </row>
+    <row r="38" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="19">
         <v>34</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>618</v>
       </c>
       <c r="C38" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D38" s="19">
         <v>2024</v>
       </c>
-      <c r="E38" s="86" t="s">
+      <c r="E38" s="85" t="s">
         <v>173</v>
       </c>
-      <c r="F38" s="109" t="s">
+      <c r="F38" s="85" t="s">
+        <v>2864</v>
+      </c>
+      <c r="G38" s="108" t="s">
         <v>1853</v>
       </c>
-      <c r="G38" s="29" t="s">
+      <c r="H38" s="29" t="s">
         <v>542</v>
       </c>
-      <c r="H38" s="29" t="s">
+      <c r="I38" s="29" t="s">
         <v>178</v>
       </c>
-      <c r="I38" s="19" t="s">
+      <c r="J38" s="19" t="s">
         <v>177</v>
       </c>
-      <c r="J38" s="19" t="s">
+      <c r="K38" s="19" t="s">
         <v>176</v>
       </c>
-      <c r="K38" s="19" t="s">
+      <c r="L38" s="19" t="s">
         <v>179</v>
       </c>
-      <c r="L38" s="19" t="s">
+      <c r="M38" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M38" s="19" t="s">
+      <c r="N38" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N38" s="19" t="s">
+      <c r="O38" s="19" t="s">
         <v>1341</v>
       </c>
-      <c r="O38" s="19" t="s">
+      <c r="P38" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P38" s="19" t="s">
+      <c r="Q38" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q38" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R38" s="22" t="s">
+      <c r="R38" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S38" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S38" s="85" t="s">
+      <c r="T38" s="85" t="s">
         <v>1155</v>
       </c>
-      <c r="T38" s="45">
+      <c r="U38" s="45">
         <v>41996</v>
       </c>
-      <c r="U38" s="130">
+      <c r="V38" s="129">
         <v>0.63194444444444442</v>
       </c>
-      <c r="V38" s="85"/>
       <c r="W38" s="85"/>
-      <c r="X38" s="136"/>
-      <c r="Y38" s="85"/>
+      <c r="X38" s="85"/>
+      <c r="Y38" s="135"/>
       <c r="Z38" s="85"/>
       <c r="AA38" s="85"/>
       <c r="AB38" s="85"/>
       <c r="AC38" s="85"/>
-      <c r="AD38" s="138"/>
-      <c r="AE38" s="85"/>
+      <c r="AD38" s="85"/>
+      <c r="AE38" s="137"/>
       <c r="AF38" s="85"/>
       <c r="AG38" s="85"/>
-    </row>
-    <row r="39" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH38" s="85"/>
+    </row>
+    <row r="39" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="19">
         <v>35</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C39" s="44" t="s">
         <v>1721</v>
       </c>
       <c r="D39" s="19">
         <v>14932</v>
       </c>
-      <c r="E39" s="86" t="s">
+      <c r="E39" s="85" t="s">
         <v>174</v>
       </c>
-      <c r="F39" s="109">
+      <c r="F39" s="85" t="s">
+        <v>2865</v>
+      </c>
+      <c r="G39" s="108">
         <v>162600358770</v>
       </c>
-      <c r="G39" s="29" t="s">
+      <c r="H39" s="29" t="s">
         <v>558</v>
       </c>
-      <c r="H39" s="24" t="s">
+      <c r="I39" s="24" t="s">
         <v>183</v>
       </c>
-      <c r="I39" s="28" t="s">
+      <c r="J39" s="28" t="s">
         <v>182</v>
       </c>
-      <c r="J39" s="28" t="s">
+      <c r="K39" s="28" t="s">
         <v>181</v>
       </c>
-      <c r="K39" s="28" t="s">
+      <c r="L39" s="28" t="s">
         <v>180</v>
       </c>
-      <c r="L39" s="28" t="s">
+      <c r="M39" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="M39" s="28" t="s">
+      <c r="N39" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="N39" s="44" t="s">
+      <c r="O39" s="44" t="s">
         <v>1524</v>
       </c>
-      <c r="O39" s="44" t="s">
+      <c r="P39" s="44" t="s">
         <v>1285</v>
       </c>
-      <c r="P39" s="19" t="s">
+      <c r="Q39" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q39" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R39" s="22" t="s">
+      <c r="R39" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S39" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S39" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T39" s="45">
+      <c r="T39" s="85" t="s">
+        <v>2364</v>
+      </c>
+      <c r="U39" s="45">
         <v>41991</v>
       </c>
-      <c r="U39" s="130">
+      <c r="V39" s="129">
         <v>0.62847222222222221</v>
       </c>
-      <c r="V39" s="85"/>
       <c r="W39" s="85"/>
-      <c r="X39" s="136"/>
-      <c r="Y39" s="85"/>
+      <c r="X39" s="85"/>
+      <c r="Y39" s="135"/>
       <c r="Z39" s="85"/>
       <c r="AA39" s="85"/>
       <c r="AB39" s="85"/>
       <c r="AC39" s="85"/>
-      <c r="AD39" s="138"/>
-      <c r="AE39" s="85"/>
+      <c r="AD39" s="85"/>
+      <c r="AE39" s="137"/>
       <c r="AF39" s="85"/>
       <c r="AG39" s="85"/>
-    </row>
-    <row r="40" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH39" s="85"/>
+    </row>
+    <row r="40" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="19">
         <v>36</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C40" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D40" s="19">
         <v>14935</v>
       </c>
-      <c r="E40" s="86" t="s">
+      <c r="E40" s="85" t="s">
         <v>503</v>
       </c>
-      <c r="F40" s="109" t="s">
+      <c r="F40" s="85" t="s">
+        <v>2866</v>
+      </c>
+      <c r="G40" s="108" t="s">
         <v>1854</v>
       </c>
-      <c r="G40" s="29" t="s">
+      <c r="H40" s="29" t="s">
         <v>559</v>
       </c>
-      <c r="H40" s="19" t="s">
+      <c r="I40" s="19" t="s">
         <v>501</v>
       </c>
-      <c r="I40" s="28" t="s">
+      <c r="J40" s="28" t="s">
         <v>504</v>
       </c>
-      <c r="J40" s="28" t="s">
+      <c r="K40" s="28" t="s">
         <v>499</v>
       </c>
-      <c r="K40" s="28" t="s">
+      <c r="L40" s="28" t="s">
         <v>497</v>
       </c>
-      <c r="L40" s="28" t="s">
+      <c r="M40" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="M40" s="28" t="s">
+      <c r="N40" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="N40" s="19" t="s">
+      <c r="O40" s="19" t="s">
         <v>1342</v>
       </c>
-      <c r="O40" s="19" t="s">
+      <c r="P40" s="19" t="s">
         <v>668</v>
       </c>
-      <c r="P40" s="19" t="s">
+      <c r="Q40" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q40" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R40" s="22" t="s">
+      <c r="R40" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S40" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S40" s="85" t="s">
+      <c r="T40" s="85" t="s">
         <v>1156</v>
       </c>
-      <c r="T40" s="45">
+      <c r="U40" s="45">
         <v>41991</v>
       </c>
-      <c r="U40" s="130">
+      <c r="V40" s="129">
         <v>0.62916666666666665</v>
       </c>
-      <c r="V40" s="85"/>
       <c r="W40" s="85"/>
-      <c r="X40" s="136"/>
-      <c r="Y40" s="85"/>
+      <c r="X40" s="85"/>
+      <c r="Y40" s="135"/>
       <c r="Z40" s="85"/>
       <c r="AA40" s="85"/>
       <c r="AB40" s="85"/>
       <c r="AC40" s="85"/>
-      <c r="AD40" s="138"/>
-      <c r="AE40" s="85"/>
+      <c r="AD40" s="85"/>
+      <c r="AE40" s="137"/>
       <c r="AF40" s="85"/>
       <c r="AG40" s="85"/>
-    </row>
-    <row r="41" spans="1:33" s="34" customFormat="1" ht="269.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH40" s="85"/>
+    </row>
+    <row r="41" spans="1:34" s="34" customFormat="1" ht="269.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="19">
         <v>37</v>
       </c>
       <c r="B41" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C41" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D41" s="19">
         <v>14937</v>
       </c>
-      <c r="E41" s="86" t="s">
+      <c r="E41" s="85" t="s">
         <v>175</v>
       </c>
-      <c r="F41" s="109" t="s">
+      <c r="F41" s="85" t="s">
+        <v>3091</v>
+      </c>
+      <c r="G41" s="108" t="s">
         <v>1855</v>
       </c>
-      <c r="G41" s="96" t="s">
+      <c r="H41" s="106" t="s">
         <v>519</v>
       </c>
-      <c r="H41" s="19" t="s">
+      <c r="I41" s="19" t="s">
         <v>502</v>
       </c>
-      <c r="I41" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J41" s="28" t="s">
+        <v>2570</v>
+      </c>
+      <c r="K41" s="28" t="s">
         <v>500</v>
       </c>
-      <c r="K41" s="28" t="s">
+      <c r="L41" s="28" t="s">
         <v>498</v>
       </c>
-      <c r="L41" s="28" t="s">
+      <c r="M41" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="M41" s="28" t="s">
+      <c r="N41" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="N41" s="19" t="s">
+      <c r="O41" s="19" t="s">
         <v>1343</v>
       </c>
-      <c r="O41" s="19" t="s">
+      <c r="P41" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P41" s="19" t="s">
+      <c r="Q41" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q41" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R41" s="22" t="s">
+      <c r="R41" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S41" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S41" s="85" t="s">
+      <c r="T41" s="85" t="s">
         <v>1157</v>
       </c>
-      <c r="T41" s="45">
+      <c r="U41" s="45">
         <v>41991</v>
       </c>
-      <c r="U41" s="130">
+      <c r="V41" s="129">
         <v>0.62986111111111109</v>
       </c>
-      <c r="V41" s="85"/>
       <c r="W41" s="85"/>
-      <c r="X41" s="136"/>
-      <c r="Y41" s="85"/>
+      <c r="X41" s="85"/>
+      <c r="Y41" s="135"/>
       <c r="Z41" s="85"/>
       <c r="AA41" s="85"/>
       <c r="AB41" s="85"/>
       <c r="AC41" s="85"/>
-      <c r="AD41" s="138"/>
-      <c r="AE41" s="85"/>
+      <c r="AD41" s="85"/>
+      <c r="AE41" s="137"/>
       <c r="AF41" s="85"/>
       <c r="AG41" s="85"/>
-    </row>
-    <row r="42" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH41" s="85"/>
+    </row>
+    <row r="42" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="19">
         <v>38</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C42" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D42" s="19">
         <v>14948</v>
       </c>
-      <c r="E42" s="86" t="s">
+      <c r="E42" s="85" t="s">
         <v>184</v>
       </c>
-      <c r="F42" s="109" t="s">
+      <c r="F42" s="85" t="s">
+        <v>2867</v>
+      </c>
+      <c r="G42" s="108" t="s">
         <v>1856</v>
       </c>
-      <c r="G42" s="91" t="s">
+      <c r="H42" s="91" t="s">
         <v>560</v>
       </c>
-      <c r="H42" s="19" t="s">
+      <c r="I42" s="19" t="s">
         <v>195</v>
       </c>
-      <c r="I42" s="19" t="s">
+      <c r="J42" s="19" t="s">
         <v>194</v>
       </c>
-      <c r="J42" s="19" t="s">
+      <c r="K42" s="19" t="s">
         <v>193</v>
       </c>
-      <c r="K42" s="19" t="s">
+      <c r="L42" s="19" t="s">
         <v>192</v>
       </c>
-      <c r="L42" s="19" t="s">
+      <c r="M42" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M42" s="19" t="s">
+      <c r="N42" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N42" s="19" t="s">
+      <c r="O42" s="19" t="s">
         <v>1344</v>
       </c>
-      <c r="O42" s="22" t="s">
+      <c r="P42" s="22" t="s">
         <v>946</v>
       </c>
-      <c r="P42" s="19" t="s">
+      <c r="Q42" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q42" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R42" s="22" t="s">
+      <c r="R42" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S42" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S42" s="85" t="s">
+      <c r="T42" s="85" t="s">
         <v>1158</v>
       </c>
-      <c r="T42" s="45">
+      <c r="U42" s="45">
         <v>41991</v>
       </c>
-      <c r="U42" s="130">
+      <c r="V42" s="129">
         <v>0.63055555555555554</v>
       </c>
-      <c r="V42" s="85"/>
       <c r="W42" s="85"/>
-      <c r="X42" s="136"/>
-      <c r="Y42" s="85"/>
+      <c r="X42" s="85"/>
+      <c r="Y42" s="135"/>
       <c r="Z42" s="85"/>
       <c r="AA42" s="85"/>
       <c r="AB42" s="85"/>
       <c r="AC42" s="85"/>
-      <c r="AD42" s="138"/>
-      <c r="AE42" s="85"/>
+      <c r="AD42" s="85"/>
+      <c r="AE42" s="137"/>
       <c r="AF42" s="85"/>
       <c r="AG42" s="85"/>
-    </row>
-    <row r="43" spans="1:33" s="34" customFormat="1" ht="297.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH42" s="85"/>
+    </row>
+    <row r="43" spans="1:34" s="34" customFormat="1" ht="297.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="19">
         <v>39</v>
       </c>
       <c r="B43" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C43" s="85" t="s">
         <v>1814</v>
       </c>
       <c r="D43" s="19">
         <v>14945</v>
       </c>
-      <c r="E43" s="86" t="s">
+      <c r="E43" s="85" t="s">
         <v>185</v>
       </c>
-      <c r="F43" s="109">
+      <c r="F43" s="85" t="s">
+        <v>2868</v>
+      </c>
+      <c r="G43" s="108">
         <v>162300244122</v>
       </c>
-      <c r="G43" s="29" t="s">
+      <c r="H43" s="29" t="s">
         <v>936</v>
       </c>
-      <c r="H43" s="19" t="s">
+      <c r="I43" s="19" t="s">
         <v>199</v>
       </c>
-      <c r="I43" s="19" t="s">
+      <c r="J43" s="19" t="s">
         <v>198</v>
       </c>
-      <c r="J43" s="19" t="s">
+      <c r="K43" s="19" t="s">
         <v>197</v>
       </c>
-      <c r="K43" s="19" t="s">
+      <c r="L43" s="19" t="s">
         <v>196</v>
       </c>
-      <c r="L43" s="19" t="s">
+      <c r="M43" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M43" s="19" t="s">
+      <c r="N43" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N43" s="44" t="s">
+      <c r="O43" s="44" t="s">
         <v>1765</v>
       </c>
-      <c r="O43" s="44" t="s">
+      <c r="P43" s="44" t="s">
         <v>1766</v>
       </c>
-      <c r="P43" s="19" t="s">
+      <c r="Q43" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q43" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R43" s="22" t="s">
+      <c r="R43" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S43" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S43" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T43" s="45">
+      <c r="T43" s="85" t="s">
+        <v>2365</v>
+      </c>
+      <c r="U43" s="45">
         <v>41991</v>
       </c>
-      <c r="U43" s="130">
+      <c r="V43" s="129">
         <v>0.63124999999999998</v>
       </c>
-      <c r="V43" s="85"/>
       <c r="W43" s="85"/>
-      <c r="X43" s="136"/>
-      <c r="Y43" s="85"/>
+      <c r="X43" s="85"/>
+      <c r="Y43" s="135"/>
       <c r="Z43" s="85"/>
       <c r="AA43" s="85"/>
       <c r="AB43" s="85"/>
       <c r="AC43" s="85"/>
-      <c r="AD43" s="138"/>
-      <c r="AE43" s="85"/>
+      <c r="AD43" s="85"/>
+      <c r="AE43" s="137"/>
       <c r="AF43" s="85"/>
       <c r="AG43" s="85"/>
-    </row>
-    <row r="44" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH43" s="85"/>
+    </row>
+    <row r="44" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="19">
         <v>40</v>
       </c>
       <c r="B44" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C44" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D44" s="19">
         <v>14952</v>
       </c>
-      <c r="E44" s="86" t="s">
+      <c r="E44" s="85" t="s">
         <v>186</v>
       </c>
-      <c r="F44" s="109">
+      <c r="F44" s="85" t="s">
+        <v>2869</v>
+      </c>
+      <c r="G44" s="108">
         <v>672505045551</v>
       </c>
-      <c r="G44" s="29" t="s">
+      <c r="H44" s="29" t="s">
         <v>561</v>
       </c>
-      <c r="H44" s="29" t="s">
+      <c r="I44" s="29" t="s">
         <v>203</v>
       </c>
-      <c r="I44" s="19" t="s">
+      <c r="J44" s="19" t="s">
         <v>202</v>
       </c>
-      <c r="J44" s="19" t="s">
+      <c r="K44" s="19" t="s">
         <v>201</v>
       </c>
-      <c r="K44" s="19" t="s">
+      <c r="L44" s="19" t="s">
         <v>200</v>
       </c>
-      <c r="L44" s="19" t="s">
+      <c r="M44" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M44" s="19" t="s">
+      <c r="N44" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N44" s="19" t="s">
+      <c r="O44" s="19" t="s">
         <v>1345</v>
       </c>
-      <c r="O44" s="22" t="s">
+      <c r="P44" s="22" t="s">
         <v>946</v>
       </c>
-      <c r="P44" s="19" t="s">
+      <c r="Q44" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q44" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R44" s="22" t="s">
+      <c r="R44" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S44" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S44" s="85" t="s">
+      <c r="T44" s="85" t="s">
         <v>1159</v>
       </c>
-      <c r="T44" s="45">
+      <c r="U44" s="45">
         <v>41991</v>
       </c>
-      <c r="U44" s="130">
+      <c r="V44" s="129">
         <v>0.63194444444444442</v>
       </c>
-      <c r="V44" s="85"/>
       <c r="W44" s="85"/>
-      <c r="X44" s="136"/>
-      <c r="Y44" s="85"/>
+      <c r="X44" s="85"/>
+      <c r="Y44" s="135"/>
       <c r="Z44" s="85"/>
       <c r="AA44" s="85"/>
       <c r="AB44" s="85"/>
       <c r="AC44" s="85"/>
-      <c r="AD44" s="138"/>
-      <c r="AE44" s="85"/>
+      <c r="AD44" s="85"/>
+      <c r="AE44" s="137"/>
       <c r="AF44" s="85"/>
       <c r="AG44" s="85"/>
-    </row>
-    <row r="45" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH44" s="85"/>
+    </row>
+    <row r="45" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="19">
         <v>41</v>
       </c>
       <c r="B45" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C45" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D45" s="19">
         <v>14956</v>
       </c>
-      <c r="E45" s="86" t="s">
+      <c r="E45" s="85" t="s">
         <v>187</v>
       </c>
-      <c r="F45" s="109">
+      <c r="F45" s="85" t="s">
+        <v>2870</v>
+      </c>
+      <c r="G45" s="108">
         <v>673500938869</v>
       </c>
-      <c r="G45" s="29" t="s">
+      <c r="H45" s="29" t="s">
         <v>562</v>
       </c>
-      <c r="H45" s="29" t="s">
+      <c r="I45" s="29" t="s">
         <v>207</v>
       </c>
-      <c r="I45" s="19" t="s">
+      <c r="J45" s="19" t="s">
         <v>206</v>
       </c>
-      <c r="J45" s="19" t="s">
+      <c r="K45" s="19" t="s">
         <v>205</v>
       </c>
-      <c r="K45" s="19" t="s">
+      <c r="L45" s="19" t="s">
         <v>204</v>
       </c>
-      <c r="L45" s="19" t="s">
+      <c r="M45" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M45" s="19" t="s">
+      <c r="N45" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N45" s="19" t="s">
+      <c r="O45" s="19" t="s">
         <v>1346</v>
       </c>
-      <c r="O45" s="22" t="s">
+      <c r="P45" s="22" t="s">
         <v>946</v>
       </c>
-      <c r="P45" s="19" t="s">
+      <c r="Q45" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q45" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R45" s="22" t="s">
+      <c r="R45" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S45" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S45" s="85" t="s">
+      <c r="T45" s="85" t="s">
         <v>1160</v>
       </c>
-      <c r="T45" s="45">
+      <c r="U45" s="45">
         <v>41991</v>
       </c>
-      <c r="U45" s="130">
+      <c r="V45" s="129">
         <v>0.63263888888888886</v>
       </c>
-      <c r="V45" s="85"/>
       <c r="W45" s="85"/>
-      <c r="X45" s="136"/>
-      <c r="Y45" s="85"/>
+      <c r="X45" s="85"/>
+      <c r="Y45" s="135"/>
       <c r="Z45" s="85"/>
       <c r="AA45" s="85"/>
       <c r="AB45" s="85"/>
       <c r="AC45" s="85"/>
-      <c r="AD45" s="138"/>
-      <c r="AE45" s="85"/>
+      <c r="AD45" s="85"/>
+      <c r="AE45" s="137"/>
       <c r="AF45" s="85"/>
       <c r="AG45" s="85"/>
-    </row>
-    <row r="46" spans="1:33" s="34" customFormat="1" ht="249.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH45" s="85"/>
+    </row>
+    <row r="46" spans="1:34" s="34" customFormat="1" ht="249.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="19">
         <v>42</v>
       </c>
       <c r="B46" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C46" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D46" s="19">
         <v>14959</v>
       </c>
-      <c r="E46" s="86" t="s">
+      <c r="E46" s="85" t="s">
         <v>1204</v>
       </c>
-      <c r="F46" s="109">
+      <c r="F46" s="85" t="s">
+        <v>2871</v>
+      </c>
+      <c r="G46" s="108">
         <v>525625345283</v>
       </c>
-      <c r="G46" s="29" t="s">
+      <c r="H46" s="29" t="s">
         <v>563</v>
       </c>
-      <c r="H46" s="19" t="s">
+      <c r="I46" s="19" t="s">
         <v>211</v>
       </c>
-      <c r="I46" s="19" t="s">
+      <c r="J46" s="19" t="s">
         <v>210</v>
       </c>
-      <c r="J46" s="19" t="s">
+      <c r="K46" s="19" t="s">
         <v>209</v>
       </c>
-      <c r="K46" s="19" t="s">
+      <c r="L46" s="19" t="s">
         <v>208</v>
       </c>
-      <c r="L46" s="19" t="s">
+      <c r="M46" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M46" s="19" t="s">
+      <c r="N46" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N46" s="19" t="s">
+      <c r="O46" s="19" t="s">
         <v>1347</v>
       </c>
-      <c r="O46" s="22" t="s">
+      <c r="P46" s="22" t="s">
         <v>946</v>
       </c>
-      <c r="P46" s="19" t="s">
+      <c r="Q46" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q46" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R46" s="22" t="s">
+      <c r="R46" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S46" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S46" s="85" t="s">
+      <c r="T46" s="85" t="s">
         <v>1161</v>
       </c>
-      <c r="T46" s="45">
+      <c r="U46" s="45">
         <v>41991</v>
       </c>
-      <c r="U46" s="130">
+      <c r="V46" s="129">
         <v>0.6333333333333333</v>
       </c>
-      <c r="V46" s="85"/>
       <c r="W46" s="85"/>
-      <c r="X46" s="136"/>
-      <c r="Y46" s="85"/>
+      <c r="X46" s="85"/>
+      <c r="Y46" s="135"/>
       <c r="Z46" s="85"/>
       <c r="AA46" s="85"/>
       <c r="AB46" s="85"/>
       <c r="AC46" s="85"/>
-      <c r="AD46" s="138"/>
-      <c r="AE46" s="85"/>
+      <c r="AD46" s="85"/>
+      <c r="AE46" s="137"/>
       <c r="AF46" s="85"/>
       <c r="AG46" s="85"/>
-    </row>
-    <row r="47" spans="1:33" s="34" customFormat="1" ht="279.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH46" s="85"/>
+    </row>
+    <row r="47" spans="1:34" s="34" customFormat="1" ht="279.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="19">
         <v>43</v>
       </c>
       <c r="B47" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C47" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D47" s="19">
         <v>14962</v>
       </c>
-      <c r="E47" s="86" t="s">
+      <c r="E47" s="85" t="s">
         <v>188</v>
       </c>
-      <c r="F47" s="109" t="s">
+      <c r="F47" s="85" t="s">
+        <v>2872</v>
+      </c>
+      <c r="G47" s="108" t="s">
         <v>1857</v>
       </c>
-      <c r="G47" s="29" t="s">
+      <c r="H47" s="29" t="s">
         <v>564</v>
       </c>
-      <c r="H47" s="19" t="s">
+      <c r="I47" s="19" t="s">
         <v>214</v>
       </c>
-      <c r="I47" s="19" t="s">
+      <c r="J47" s="19" t="s">
         <v>215</v>
       </c>
-      <c r="J47" s="19" t="s">
+      <c r="K47" s="19" t="s">
         <v>213</v>
       </c>
-      <c r="K47" s="19" t="s">
+      <c r="L47" s="19" t="s">
         <v>212</v>
       </c>
-      <c r="L47" s="19" t="s">
+      <c r="M47" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M47" s="19" t="s">
+      <c r="N47" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N47" s="19" t="s">
+      <c r="O47" s="19" t="s">
         <v>1348</v>
       </c>
-      <c r="O47" s="22" t="s">
+      <c r="P47" s="22" t="s">
         <v>946</v>
       </c>
-      <c r="P47" s="19" t="s">
+      <c r="Q47" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q47" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R47" s="22" t="s">
+      <c r="R47" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S47" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S47" s="85" t="s">
+      <c r="T47" s="85" t="s">
         <v>1162</v>
       </c>
-      <c r="T47" s="45">
+      <c r="U47" s="45">
         <v>41991</v>
       </c>
-      <c r="U47" s="130">
+      <c r="V47" s="129">
         <v>0.63402777777777775</v>
       </c>
-      <c r="V47" s="85"/>
       <c r="W47" s="85"/>
-      <c r="X47" s="136"/>
-      <c r="Y47" s="85"/>
+      <c r="X47" s="85"/>
+      <c r="Y47" s="135"/>
       <c r="Z47" s="85"/>
       <c r="AA47" s="85"/>
       <c r="AB47" s="85"/>
       <c r="AC47" s="85"/>
-      <c r="AD47" s="138"/>
-      <c r="AE47" s="85"/>
+      <c r="AD47" s="85"/>
+      <c r="AE47" s="137"/>
       <c r="AF47" s="85"/>
       <c r="AG47" s="85"/>
-    </row>
-    <row r="48" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH47" s="85"/>
+    </row>
+    <row r="48" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="19">
         <v>44</v>
       </c>
       <c r="B48" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C48" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D48" s="19">
         <v>14968</v>
       </c>
-      <c r="E48" s="86" t="s">
+      <c r="E48" s="85" t="s">
         <v>189</v>
       </c>
-      <c r="F48" s="109">
+      <c r="F48" s="85" t="s">
+        <v>2873</v>
+      </c>
+      <c r="G48" s="108">
         <v>320801485630</v>
       </c>
-      <c r="G48" s="29" t="s">
+      <c r="H48" s="29" t="s">
         <v>565</v>
       </c>
-      <c r="H48" s="19" t="s">
+      <c r="I48" s="19" t="s">
         <v>219</v>
       </c>
-      <c r="I48" s="19" t="s">
+      <c r="J48" s="19" t="s">
         <v>218</v>
       </c>
-      <c r="J48" s="19" t="s">
+      <c r="K48" s="19" t="s">
         <v>217</v>
       </c>
-      <c r="K48" s="19" t="s">
+      <c r="L48" s="19" t="s">
         <v>216</v>
       </c>
-      <c r="L48" s="19" t="s">
+      <c r="M48" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M48" s="19" t="s">
+      <c r="N48" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N48" s="19" t="s">
+      <c r="O48" s="19" t="s">
         <v>1349</v>
       </c>
-      <c r="O48" s="22" t="s">
+      <c r="P48" s="22" t="s">
         <v>946</v>
       </c>
-      <c r="P48" s="19" t="s">
+      <c r="Q48" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q48" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R48" s="22" t="s">
+      <c r="R48" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S48" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S48" s="85" t="s">
+      <c r="T48" s="85" t="s">
         <v>1163</v>
       </c>
-      <c r="T48" s="45">
+      <c r="U48" s="45">
         <v>41991</v>
       </c>
-      <c r="U48" s="130">
+      <c r="V48" s="129">
         <v>0.63472222222222219</v>
       </c>
-      <c r="V48" s="85"/>
       <c r="W48" s="85"/>
-      <c r="X48" s="136"/>
-      <c r="Y48" s="85"/>
+      <c r="X48" s="85"/>
+      <c r="Y48" s="135"/>
       <c r="Z48" s="85"/>
       <c r="AA48" s="85"/>
       <c r="AB48" s="85"/>
       <c r="AC48" s="85"/>
-      <c r="AD48" s="138"/>
-      <c r="AE48" s="85"/>
+      <c r="AD48" s="85"/>
+      <c r="AE48" s="137"/>
       <c r="AF48" s="85"/>
       <c r="AG48" s="85"/>
-    </row>
-    <row r="49" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH48" s="85"/>
+    </row>
+    <row r="49" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="19">
         <v>45</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C49" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D49" s="19">
         <v>14970</v>
       </c>
-      <c r="E49" s="86" t="s">
+      <c r="E49" s="85" t="s">
         <v>190</v>
       </c>
-      <c r="F49" s="109">
+      <c r="F49" s="85" t="s">
+        <v>2874</v>
+      </c>
+      <c r="G49" s="108">
         <v>165031870004</v>
       </c>
-      <c r="G49" s="29" t="s">
+      <c r="H49" s="29" t="s">
         <v>520</v>
       </c>
-      <c r="H49" s="19" t="s">
+      <c r="I49" s="19" t="s">
         <v>223</v>
       </c>
-      <c r="I49" s="19" t="s">
+      <c r="J49" s="19" t="s">
         <v>222</v>
       </c>
-      <c r="J49" s="19" t="s">
+      <c r="K49" s="19" t="s">
         <v>221</v>
       </c>
-      <c r="K49" s="19" t="s">
+      <c r="L49" s="19" t="s">
         <v>220</v>
       </c>
-      <c r="L49" s="19" t="s">
+      <c r="M49" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M49" s="19" t="s">
+      <c r="N49" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N49" s="19" t="s">
+      <c r="O49" s="19" t="s">
         <v>1350</v>
       </c>
-      <c r="O49" s="19" t="s">
+      <c r="P49" s="19" t="s">
         <v>668</v>
       </c>
-      <c r="P49" s="19" t="s">
+      <c r="Q49" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q49" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R49" s="22" t="s">
+      <c r="R49" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S49" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S49" s="85" t="s">
+      <c r="T49" s="85" t="s">
         <v>1164</v>
       </c>
-      <c r="T49" s="45">
+      <c r="U49" s="45">
         <v>41991</v>
       </c>
-      <c r="U49" s="130">
+      <c r="V49" s="129">
         <v>0.63611111111111118</v>
       </c>
-      <c r="V49" s="85"/>
       <c r="W49" s="85"/>
-      <c r="X49" s="136"/>
-      <c r="Y49" s="85"/>
+      <c r="X49" s="85"/>
+      <c r="Y49" s="135"/>
       <c r="Z49" s="85"/>
       <c r="AA49" s="85"/>
       <c r="AB49" s="85"/>
       <c r="AC49" s="85"/>
-      <c r="AD49" s="138"/>
-      <c r="AE49" s="85"/>
+      <c r="AD49" s="85"/>
+      <c r="AE49" s="137"/>
       <c r="AF49" s="85"/>
       <c r="AG49" s="85"/>
-    </row>
-    <row r="50" spans="1:33" s="34" customFormat="1" ht="270.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH49" s="85"/>
+    </row>
+    <row r="50" spans="1:34" s="34" customFormat="1" ht="270.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="19">
         <v>46</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C50" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D50" s="19">
         <v>8979</v>
       </c>
-      <c r="E50" s="86" t="s">
+      <c r="E50" s="85" t="s">
         <v>191</v>
       </c>
-      <c r="F50" s="109">
+      <c r="F50" s="85" t="s">
+        <v>2875</v>
+      </c>
+      <c r="G50" s="108">
         <v>164604124737</v>
       </c>
-      <c r="G50" s="29" t="s">
+      <c r="H50" s="29" t="s">
         <v>543</v>
       </c>
-      <c r="H50" s="19" t="s">
+      <c r="I50" s="19" t="s">
         <v>495</v>
       </c>
-      <c r="I50" s="19" t="s">
+      <c r="J50" s="19" t="s">
         <v>494</v>
       </c>
-      <c r="J50" s="19" t="s">
+      <c r="K50" s="19" t="s">
         <v>493</v>
       </c>
-      <c r="K50" s="19" t="s">
+      <c r="L50" s="19" t="s">
         <v>492</v>
       </c>
-      <c r="L50" s="19" t="s">
+      <c r="M50" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M50" s="19" t="s">
+      <c r="N50" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N50" s="19" t="s">
+      <c r="O50" s="19" t="s">
         <v>1351</v>
       </c>
-      <c r="O50" s="19" t="s">
+      <c r="P50" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P50" s="19" t="s">
+      <c r="Q50" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q50" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R50" s="22" t="s">
+      <c r="R50" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S50" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S50" s="85" t="s">
+      <c r="T50" s="85" t="s">
         <v>1165</v>
       </c>
-      <c r="T50" s="45">
+      <c r="U50" s="45">
         <v>41991</v>
       </c>
-      <c r="U50" s="130">
+      <c r="V50" s="129">
         <v>0.63680555555555551</v>
       </c>
-      <c r="V50" s="85"/>
       <c r="W50" s="85"/>
-      <c r="X50" s="136"/>
-      <c r="Y50" s="85"/>
+      <c r="X50" s="85"/>
+      <c r="Y50" s="135"/>
       <c r="Z50" s="85"/>
       <c r="AA50" s="85"/>
       <c r="AB50" s="85"/>
       <c r="AC50" s="85"/>
-      <c r="AD50" s="138"/>
-      <c r="AE50" s="85"/>
+      <c r="AD50" s="85"/>
+      <c r="AE50" s="137"/>
       <c r="AF50" s="85"/>
       <c r="AG50" s="85"/>
-    </row>
-    <row r="51" spans="1:33" s="34" customFormat="1" ht="263.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH50" s="85"/>
+    </row>
+    <row r="51" spans="1:34" s="34" customFormat="1" ht="263.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="19">
         <v>47</v>
       </c>
       <c r="B51" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C51" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D51" s="19">
         <v>14977</v>
       </c>
-      <c r="E51" s="86" t="s">
+      <c r="E51" s="85" t="s">
         <v>224</v>
       </c>
-      <c r="F51" s="109">
+      <c r="F51" s="85" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G51" s="108">
         <v>165044218621</v>
       </c>
-      <c r="G51" s="29" t="s">
+      <c r="H51" s="29" t="s">
         <v>521</v>
       </c>
-      <c r="H51" s="19" t="s">
+      <c r="I51" s="19" t="s">
         <v>242</v>
       </c>
-      <c r="I51" s="19" t="s">
+      <c r="J51" s="19" t="s">
         <v>243</v>
       </c>
-      <c r="J51" s="19" t="s">
+      <c r="K51" s="19" t="s">
         <v>241</v>
       </c>
-      <c r="K51" s="19" t="s">
+      <c r="L51" s="19" t="s">
         <v>240</v>
       </c>
-      <c r="L51" s="19" t="s">
+      <c r="M51" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M51" s="19" t="s">
+      <c r="N51" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N51" s="19" t="s">
+      <c r="O51" s="19" t="s">
         <v>1352</v>
       </c>
-      <c r="O51" s="19" t="s">
+      <c r="P51" s="19" t="s">
         <v>668</v>
       </c>
-      <c r="P51" s="19" t="s">
+      <c r="Q51" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q51" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R51" s="22" t="s">
+      <c r="R51" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S51" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S51" s="85" t="s">
+      <c r="T51" s="85" t="s">
         <v>1166</v>
       </c>
-      <c r="T51" s="45">
+      <c r="U51" s="45">
         <v>41991</v>
       </c>
-      <c r="U51" s="130">
+      <c r="V51" s="129">
         <v>0.63750000000000007</v>
       </c>
-      <c r="V51" s="85"/>
       <c r="W51" s="85"/>
-      <c r="X51" s="136"/>
-      <c r="Y51" s="85"/>
+      <c r="X51" s="85"/>
+      <c r="Y51" s="135"/>
       <c r="Z51" s="85"/>
       <c r="AA51" s="85"/>
       <c r="AB51" s="85"/>
       <c r="AC51" s="85"/>
-      <c r="AD51" s="138"/>
-      <c r="AE51" s="85"/>
+      <c r="AD51" s="85"/>
+      <c r="AE51" s="137"/>
       <c r="AF51" s="85"/>
       <c r="AG51" s="85"/>
-    </row>
-    <row r="52" spans="1:33" s="34" customFormat="1" ht="246" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH51" s="85"/>
+    </row>
+    <row r="52" spans="1:34" s="34" customFormat="1" ht="246" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="19">
         <v>48</v>
       </c>
       <c r="B52" s="19" t="s">
         <v>618</v>
       </c>
       <c r="C52" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D52" s="19">
         <v>14995</v>
       </c>
-      <c r="E52" s="86" t="s">
+      <c r="E52" s="85" t="s">
         <v>225</v>
       </c>
-      <c r="F52" s="109">
+      <c r="F52" s="85" t="s">
+        <v>2877</v>
+      </c>
+      <c r="G52" s="108">
         <v>331599125596</v>
       </c>
-      <c r="G52" s="29" t="s">
+      <c r="H52" s="29" t="s">
         <v>566</v>
       </c>
-      <c r="H52" s="19" t="s">
+      <c r="I52" s="19" t="s">
         <v>247</v>
       </c>
-      <c r="I52" s="19" t="s">
+      <c r="J52" s="19" t="s">
         <v>246</v>
       </c>
-      <c r="J52" s="19" t="s">
+      <c r="K52" s="19" t="s">
         <v>245</v>
       </c>
-      <c r="K52" s="19" t="s">
+      <c r="L52" s="19" t="s">
         <v>244</v>
       </c>
-      <c r="L52" s="19" t="s">
+      <c r="M52" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M52" s="19" t="s">
+      <c r="N52" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N52" s="19" t="s">
+      <c r="O52" s="19" t="s">
         <v>1353</v>
       </c>
-      <c r="O52" s="22" t="s">
+      <c r="P52" s="22" t="s">
         <v>946</v>
       </c>
-      <c r="P52" s="19" t="s">
+      <c r="Q52" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q52" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R52" s="22" t="s">
+      <c r="R52" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S52" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S52" s="85" t="s">
+      <c r="T52" s="85" t="s">
         <v>1167</v>
       </c>
-      <c r="T52" s="45">
+      <c r="U52" s="45">
         <v>41996</v>
       </c>
-      <c r="U52" s="130">
+      <c r="V52" s="129">
         <v>0.63541666666666663</v>
       </c>
-      <c r="V52" s="85"/>
       <c r="W52" s="85"/>
-      <c r="X52" s="136"/>
-      <c r="Y52" s="85"/>
+      <c r="X52" s="85"/>
+      <c r="Y52" s="135"/>
       <c r="Z52" s="85"/>
       <c r="AA52" s="85"/>
       <c r="AB52" s="85"/>
       <c r="AC52" s="85"/>
-      <c r="AD52" s="138"/>
-      <c r="AE52" s="85"/>
+      <c r="AD52" s="85"/>
+      <c r="AE52" s="137"/>
       <c r="AF52" s="85"/>
       <c r="AG52" s="85"/>
-    </row>
-    <row r="53" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH52" s="85"/>
+    </row>
+    <row r="53" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="19">
         <v>49</v>
       </c>
       <c r="B53" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C53" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D53" s="19">
         <v>14981</v>
       </c>
-      <c r="E53" s="86" t="s">
+      <c r="E53" s="85" t="s">
         <v>226</v>
       </c>
-      <c r="F53" s="109">
+      <c r="F53" s="85" t="s">
+        <v>3097</v>
+      </c>
+      <c r="G53" s="108">
         <v>165041214509</v>
       </c>
-      <c r="G53" s="29" t="s">
+      <c r="H53" s="29" t="s">
         <v>522</v>
       </c>
-      <c r="H53" s="19" t="s">
+      <c r="I53" s="19" t="s">
         <v>251</v>
       </c>
-      <c r="I53" s="19" t="s">
+      <c r="J53" s="19" t="s">
         <v>250</v>
       </c>
-      <c r="J53" s="19" t="s">
+      <c r="K53" s="19" t="s">
         <v>249</v>
       </c>
-      <c r="K53" s="19" t="s">
+      <c r="L53" s="19" t="s">
         <v>248</v>
       </c>
-      <c r="L53" s="19" t="s">
+      <c r="M53" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M53" s="19" t="s">
+      <c r="N53" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N53" s="19" t="s">
+      <c r="O53" s="19" t="s">
         <v>1354</v>
       </c>
-      <c r="O53" s="19" t="s">
+      <c r="P53" s="19" t="s">
         <v>668</v>
       </c>
-      <c r="P53" s="19" t="s">
+      <c r="Q53" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q53" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R53" s="22" t="s">
+      <c r="R53" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S53" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S53" s="85" t="s">
+      <c r="T53" s="85" t="s">
         <v>1168</v>
       </c>
-      <c r="T53" s="45">
+      <c r="U53" s="45">
         <v>41991</v>
       </c>
-      <c r="U53" s="130">
+      <c r="V53" s="129">
         <v>0.6381944444444444</v>
       </c>
-      <c r="V53" s="85"/>
       <c r="W53" s="85"/>
-      <c r="X53" s="136"/>
-      <c r="Y53" s="85"/>
+      <c r="X53" s="85"/>
+      <c r="Y53" s="135"/>
       <c r="Z53" s="85"/>
       <c r="AA53" s="85"/>
       <c r="AB53" s="85"/>
       <c r="AC53" s="85"/>
-      <c r="AD53" s="138"/>
-      <c r="AE53" s="85"/>
+      <c r="AD53" s="85"/>
+      <c r="AE53" s="137"/>
       <c r="AF53" s="85"/>
       <c r="AG53" s="85"/>
-    </row>
-    <row r="54" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH53" s="85"/>
+    </row>
+    <row r="54" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="19">
         <v>50</v>
       </c>
       <c r="B54" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C54" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D54" s="19">
         <v>14979</v>
       </c>
-      <c r="E54" s="86" t="s">
+      <c r="E54" s="85" t="s">
         <v>227</v>
       </c>
-      <c r="F54" s="109">
+      <c r="F54" s="85" t="s">
+        <v>2878</v>
+      </c>
+      <c r="G54" s="108">
         <v>164401176313</v>
       </c>
-      <c r="G54" s="29" t="s">
+      <c r="H54" s="29" t="s">
         <v>523</v>
       </c>
-      <c r="H54" s="19" t="s">
+      <c r="I54" s="19" t="s">
         <v>255</v>
       </c>
-      <c r="I54" s="19" t="s">
+      <c r="J54" s="19" t="s">
         <v>254</v>
       </c>
-      <c r="J54" s="19" t="s">
+      <c r="K54" s="19" t="s">
         <v>253</v>
       </c>
-      <c r="K54" s="19" t="s">
+      <c r="L54" s="19" t="s">
         <v>252</v>
       </c>
-      <c r="L54" s="19" t="s">
+      <c r="M54" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M54" s="19" t="s">
+      <c r="N54" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N54" s="19" t="s">
+      <c r="O54" s="19" t="s">
         <v>1355</v>
       </c>
-      <c r="O54" s="19" t="s">
+      <c r="P54" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P54" s="19" t="s">
+      <c r="Q54" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q54" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R54" s="22" t="s">
+      <c r="R54" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S54" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S54" s="85" t="s">
+      <c r="T54" s="85" t="s">
         <v>1169</v>
       </c>
-      <c r="T54" s="45">
+      <c r="U54" s="45">
         <v>41991</v>
       </c>
-      <c r="U54" s="130">
+      <c r="V54" s="129">
         <v>0.63888888888888895</v>
       </c>
-      <c r="V54" s="85"/>
       <c r="W54" s="85"/>
-      <c r="X54" s="136"/>
-      <c r="Y54" s="85"/>
+      <c r="X54" s="85"/>
+      <c r="Y54" s="135"/>
       <c r="Z54" s="85"/>
       <c r="AA54" s="85"/>
       <c r="AB54" s="85"/>
       <c r="AC54" s="85"/>
-      <c r="AD54" s="138"/>
-      <c r="AE54" s="85"/>
+      <c r="AD54" s="85"/>
+      <c r="AE54" s="137"/>
       <c r="AF54" s="85"/>
       <c r="AG54" s="85"/>
-    </row>
-    <row r="55" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH54" s="85"/>
+    </row>
+    <row r="55" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="19">
         <v>51</v>
       </c>
       <c r="B55" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C55" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D55" s="19">
         <v>14985</v>
       </c>
-      <c r="E55" s="86" t="s">
+      <c r="E55" s="85" t="s">
         <v>228</v>
       </c>
-      <c r="F55" s="109">
+      <c r="F55" s="85" t="s">
+        <v>2879</v>
+      </c>
+      <c r="G55" s="108">
         <v>165020653054</v>
       </c>
-      <c r="G55" s="29" t="s">
+      <c r="H55" s="29" t="s">
         <v>524</v>
       </c>
-      <c r="H55" s="19" t="s">
+      <c r="I55" s="19" t="s">
         <v>259</v>
       </c>
-      <c r="I55" s="19" t="s">
+      <c r="J55" s="19" t="s">
         <v>258</v>
       </c>
-      <c r="J55" s="19" t="s">
+      <c r="K55" s="19" t="s">
         <v>257</v>
       </c>
-      <c r="K55" s="19" t="s">
+      <c r="L55" s="19" t="s">
         <v>256</v>
       </c>
-      <c r="L55" s="19" t="s">
+      <c r="M55" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M55" s="19" t="s">
+      <c r="N55" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N55" s="19" t="s">
+      <c r="O55" s="19" t="s">
         <v>1356</v>
       </c>
-      <c r="O55" s="19" t="s">
+      <c r="P55" s="19" t="s">
         <v>668</v>
       </c>
-      <c r="P55" s="19" t="s">
+      <c r="Q55" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q55" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R55" s="22" t="s">
+      <c r="R55" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S55" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S55" s="85" t="s">
+      <c r="T55" s="85" t="s">
         <v>1170</v>
       </c>
-      <c r="T55" s="45">
+      <c r="U55" s="45">
         <v>41991</v>
       </c>
-      <c r="U55" s="130">
+      <c r="V55" s="129">
         <v>0.63958333333333328</v>
       </c>
-      <c r="V55" s="85"/>
       <c r="W55" s="85"/>
-      <c r="X55" s="136"/>
-      <c r="Y55" s="85"/>
+      <c r="X55" s="85"/>
+      <c r="Y55" s="135"/>
       <c r="Z55" s="85"/>
       <c r="AA55" s="85"/>
       <c r="AB55" s="85"/>
       <c r="AC55" s="85"/>
-      <c r="AD55" s="138"/>
-      <c r="AE55" s="85"/>
+      <c r="AD55" s="85"/>
+      <c r="AE55" s="137"/>
       <c r="AF55" s="85"/>
       <c r="AG55" s="85"/>
-    </row>
-    <row r="56" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH55" s="85"/>
+    </row>
+    <row r="56" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="19">
         <v>52</v>
       </c>
       <c r="B56" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C56" s="19" t="s">
         <v>993</v>
       </c>
       <c r="D56" s="19">
         <v>15001</v>
       </c>
-      <c r="E56" s="86" t="s">
+      <c r="E56" s="85" t="s">
         <v>229</v>
       </c>
-      <c r="F56" s="109">
+      <c r="F56" s="85" t="s">
+        <v>2880</v>
+      </c>
+      <c r="G56" s="108">
         <v>165714292327</v>
       </c>
-      <c r="G56" s="97" t="s">
+      <c r="H56" s="96" t="s">
         <v>1682</v>
       </c>
-      <c r="H56" s="29" t="s">
+      <c r="I56" s="29" t="s">
         <v>262</v>
       </c>
-      <c r="I56" s="19" t="s">
+      <c r="J56" s="19" t="s">
         <v>263</v>
       </c>
-      <c r="J56" s="19" t="s">
+      <c r="K56" s="19" t="s">
         <v>261</v>
       </c>
-      <c r="K56" s="19" t="s">
+      <c r="L56" s="19" t="s">
         <v>260</v>
       </c>
-      <c r="L56" s="19" t="s">
+      <c r="M56" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M56" s="19" t="s">
+      <c r="N56" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N56" s="19" t="s">
+      <c r="O56" s="19" t="s">
         <v>1357</v>
       </c>
-      <c r="O56" s="19" t="s">
+      <c r="P56" s="19" t="s">
         <v>688</v>
       </c>
-      <c r="P56" s="19" t="s">
+      <c r="Q56" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q56" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R56" s="22" t="s">
+      <c r="R56" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S56" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S56" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T56" s="45">
+      <c r="T56" s="85" t="s">
+        <v>2366</v>
+      </c>
+      <c r="U56" s="45">
         <v>41991</v>
       </c>
-      <c r="U56" s="130">
+      <c r="V56" s="129">
         <v>0.64027777777777783</v>
       </c>
-      <c r="V56" s="85"/>
       <c r="W56" s="85"/>
-      <c r="X56" s="136"/>
-      <c r="Y56" s="85"/>
+      <c r="X56" s="85"/>
+      <c r="Y56" s="135"/>
       <c r="Z56" s="85"/>
       <c r="AA56" s="85"/>
       <c r="AB56" s="85"/>
       <c r="AC56" s="85"/>
-      <c r="AD56" s="138"/>
-      <c r="AE56" s="85"/>
+      <c r="AD56" s="85"/>
+      <c r="AE56" s="137"/>
       <c r="AF56" s="85"/>
       <c r="AG56" s="85"/>
-    </row>
-    <row r="57" spans="1:33" s="34" customFormat="1" ht="276" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH56" s="85"/>
+    </row>
+    <row r="57" spans="1:34" s="34" customFormat="1" ht="276" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="19">
         <v>53</v>
       </c>
       <c r="B57" s="19" t="s">
         <v>618</v>
       </c>
       <c r="C57" s="19"/>
       <c r="D57" s="19">
         <v>3233</v>
       </c>
-      <c r="E57" s="86" t="s">
+      <c r="E57" s="85" t="s">
         <v>230</v>
       </c>
-      <c r="F57" s="109">
+      <c r="F57" s="85" t="s">
+        <v>2881</v>
+      </c>
+      <c r="G57" s="108">
         <v>164400870952</v>
       </c>
-      <c r="G57" s="29" t="s">
+      <c r="H57" s="29" t="s">
         <v>1733</v>
       </c>
-      <c r="H57" s="19" t="s">
+      <c r="I57" s="19" t="s">
         <v>266</v>
       </c>
-      <c r="I57" s="19" t="s">
+      <c r="J57" s="19" t="s">
         <v>267</v>
       </c>
-      <c r="J57" s="19" t="s">
+      <c r="K57" s="19" t="s">
         <v>265</v>
       </c>
-      <c r="K57" s="19" t="s">
+      <c r="L57" s="19" t="s">
         <v>264</v>
       </c>
-      <c r="L57" s="19" t="s">
+      <c r="M57" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M57" s="19" t="s">
+      <c r="N57" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N57" s="85" t="s">
-[...2 lines deleted...]
-      <c r="O57" s="150" t="s">
+      <c r="O57" s="85" t="s">
+        <v>2645</v>
+      </c>
+      <c r="P57" s="148" t="s">
         <v>1741</v>
       </c>
-      <c r="P57" s="19" t="s">
+      <c r="Q57" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q57" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R57" s="22" t="s">
+      <c r="R57" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S57" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S57" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T57" s="45">
+      <c r="T57" s="85" t="s">
+        <v>2367</v>
+      </c>
+      <c r="U57" s="45">
         <v>41991</v>
       </c>
-      <c r="U57" s="130">
+      <c r="V57" s="129">
         <v>0.64097222222222217</v>
       </c>
-      <c r="V57" s="85" t="s">
-[...15 lines deleted...]
-      <c r="AB57" s="85"/>
+      <c r="W57" s="85" t="s">
+        <v>2344</v>
+      </c>
+      <c r="X57" s="16" t="s">
+        <v>2324</v>
+      </c>
+      <c r="Y57" s="135" t="s">
+        <v>2345</v>
+      </c>
+      <c r="Z57" s="85" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AA57" s="85"/>
+      <c r="AB57" s="85" t="s">
+        <v>2496</v>
+      </c>
       <c r="AC57" s="85"/>
-      <c r="AD57" s="138"/>
-      <c r="AE57" s="85"/>
+      <c r="AD57" s="85"/>
+      <c r="AE57" s="137"/>
       <c r="AF57" s="85"/>
       <c r="AG57" s="85"/>
-    </row>
-    <row r="58" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH57" s="85"/>
+    </row>
+    <row r="58" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="19">
         <v>54</v>
       </c>
       <c r="B58" s="19" t="s">
         <v>618</v>
       </c>
       <c r="C58" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D58" s="19">
         <v>6773</v>
       </c>
-      <c r="E58" s="86" t="s">
+      <c r="E58" s="85" t="s">
         <v>231</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="85" t="s">
+        <v>2882</v>
+      </c>
+      <c r="G58" s="108">
         <v>164408632910</v>
       </c>
-      <c r="G58" s="29" t="s">
+      <c r="H58" s="29" t="s">
         <v>544</v>
       </c>
-      <c r="H58" s="24" t="s">
+      <c r="I58" s="24" t="s">
         <v>270</v>
       </c>
-      <c r="I58" s="19" t="s">
+      <c r="J58" s="19" t="s">
         <v>271</v>
       </c>
-      <c r="J58" s="19" t="s">
+      <c r="K58" s="19" t="s">
         <v>269</v>
       </c>
-      <c r="K58" s="19" t="s">
+      <c r="L58" s="19" t="s">
         <v>268</v>
       </c>
-      <c r="L58" s="19" t="s">
+      <c r="M58" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M58" s="19" t="s">
+      <c r="N58" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N58" s="19" t="s">
+      <c r="O58" s="19" t="s">
         <v>1358</v>
       </c>
-      <c r="O58" s="19" t="s">
+      <c r="P58" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P58" s="19" t="s">
+      <c r="Q58" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q58" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R58" s="22" t="s">
+      <c r="R58" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S58" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S58" s="85" t="s">
+      <c r="T58" s="85" t="s">
         <v>1171</v>
       </c>
-      <c r="T58" s="45">
+      <c r="U58" s="45">
         <v>41996</v>
       </c>
-      <c r="U58" s="129" t="s">
+      <c r="V58" s="128" t="s">
         <v>1108</v>
       </c>
-      <c r="V58" s="85"/>
       <c r="W58" s="85"/>
-      <c r="X58" s="136"/>
-      <c r="Y58" s="85"/>
+      <c r="X58" s="85"/>
+      <c r="Y58" s="135"/>
       <c r="Z58" s="85"/>
       <c r="AA58" s="85"/>
       <c r="AB58" s="85"/>
       <c r="AC58" s="85"/>
-      <c r="AD58" s="138"/>
-      <c r="AE58" s="85"/>
+      <c r="AD58" s="85"/>
+      <c r="AE58" s="137"/>
       <c r="AF58" s="85"/>
       <c r="AG58" s="85"/>
-    </row>
-    <row r="59" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH58" s="85"/>
+    </row>
+    <row r="59" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="19">
         <v>55</v>
       </c>
       <c r="B59" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>615</v>
       </c>
       <c r="D59" s="19">
         <v>15004</v>
       </c>
-      <c r="E59" s="86" t="s">
+      <c r="E59" s="85" t="s">
         <v>232</v>
       </c>
-      <c r="F59" s="109">
+      <c r="F59" s="85" t="s">
+        <v>2883</v>
+      </c>
+      <c r="G59" s="108">
         <v>165710140690</v>
       </c>
-      <c r="G59" s="29" t="s">
+      <c r="H59" s="29" t="s">
         <v>567</v>
       </c>
-      <c r="H59" s="29" t="s">
+      <c r="I59" s="29" t="s">
         <v>275</v>
       </c>
-      <c r="I59" s="19" t="s">
+      <c r="J59" s="19" t="s">
         <v>274</v>
       </c>
-      <c r="J59" s="19" t="s">
+      <c r="K59" s="19" t="s">
         <v>273</v>
       </c>
-      <c r="K59" s="19" t="s">
+      <c r="L59" s="19" t="s">
         <v>272</v>
       </c>
-      <c r="L59" s="19" t="s">
+      <c r="M59" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M59" s="19" t="s">
+      <c r="N59" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N59" s="19" t="s">
+      <c r="O59" s="19" t="s">
         <v>1359</v>
       </c>
-      <c r="O59" s="22" t="s">
+      <c r="P59" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="P59" s="19" t="s">
+      <c r="Q59" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q59" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R59" s="22" t="s">
+      <c r="R59" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S59" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S59" s="85"/>
-      <c r="T59" s="45">
+      <c r="T59" s="85"/>
+      <c r="U59" s="45">
         <v>41991</v>
       </c>
-      <c r="U59" s="130">
+      <c r="V59" s="129">
         <v>0.64166666666666672</v>
       </c>
-      <c r="V59" s="85"/>
       <c r="W59" s="85"/>
-      <c r="X59" s="136"/>
-      <c r="Y59" s="85"/>
+      <c r="X59" s="85"/>
+      <c r="Y59" s="135"/>
       <c r="Z59" s="85"/>
       <c r="AA59" s="85"/>
       <c r="AB59" s="85"/>
       <c r="AC59" s="85"/>
-      <c r="AD59" s="138"/>
-      <c r="AE59" s="85"/>
+      <c r="AD59" s="85"/>
+      <c r="AE59" s="137"/>
       <c r="AF59" s="85"/>
       <c r="AG59" s="85"/>
-    </row>
-    <row r="60" spans="1:33" s="34" customFormat="1" ht="283.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH59" s="85"/>
+    </row>
+    <row r="60" spans="1:34" s="34" customFormat="1" ht="283.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="19">
         <v>56</v>
       </c>
       <c r="B60" s="19" t="s">
         <v>618</v>
       </c>
       <c r="C60" s="44" t="s">
-        <v>2319</v>
+        <v>2303</v>
       </c>
       <c r="D60" s="19">
         <v>8900</v>
       </c>
-      <c r="E60" s="86" t="s">
+      <c r="E60" s="85" t="s">
         <v>233</v>
       </c>
-      <c r="F60" s="109">
+      <c r="F60" s="85" t="s">
+        <v>2884</v>
+      </c>
+      <c r="G60" s="108">
         <v>164607303170</v>
       </c>
-      <c r="G60" s="96" t="s">
+      <c r="H60" s="95" t="s">
         <v>578</v>
       </c>
-      <c r="H60" s="19" t="s">
+      <c r="I60" s="19" t="s">
         <v>278</v>
       </c>
-      <c r="I60" s="44" t="s">
+      <c r="J60" s="44" t="s">
         <v>1400</v>
       </c>
-      <c r="J60" s="19" t="s">
+      <c r="K60" s="19" t="s">
         <v>277</v>
       </c>
-      <c r="K60" s="19" t="s">
+      <c r="L60" s="19" t="s">
         <v>276</v>
       </c>
-      <c r="L60" s="19" t="s">
+      <c r="M60" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M60" s="19" t="s">
+      <c r="N60" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N60" s="44" t="s">
+      <c r="O60" s="44" t="s">
         <v>1424</v>
       </c>
-      <c r="O60" s="44" t="s">
+      <c r="P60" s="44" t="s">
         <v>1137</v>
       </c>
-      <c r="P60" s="19" t="s">
+      <c r="Q60" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q60" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R60" s="22" t="s">
+      <c r="R60" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S60" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S60" s="85" t="s">
+      <c r="T60" s="85" t="s">
         <v>1172</v>
       </c>
-      <c r="T60" s="45">
+      <c r="U60" s="45">
         <v>41996</v>
       </c>
-      <c r="U60" s="130">
+      <c r="V60" s="129">
         <v>0.63680555555555551</v>
       </c>
-      <c r="V60" s="85"/>
       <c r="W60" s="85"/>
-      <c r="X60" s="136"/>
-      <c r="Y60" s="85"/>
+      <c r="X60" s="85"/>
+      <c r="Y60" s="135"/>
       <c r="Z60" s="85"/>
       <c r="AA60" s="85"/>
       <c r="AB60" s="85"/>
       <c r="AC60" s="85"/>
-      <c r="AD60" s="138"/>
-      <c r="AE60" s="85"/>
+      <c r="AD60" s="85"/>
+      <c r="AE60" s="137"/>
       <c r="AF60" s="85"/>
       <c r="AG60" s="85"/>
-    </row>
-    <row r="61" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH60" s="85"/>
+    </row>
+    <row r="61" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="19">
         <v>57</v>
       </c>
       <c r="B61" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C61" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D61" s="19">
         <v>15005</v>
       </c>
-      <c r="E61" s="86" t="s">
+      <c r="E61" s="85" t="s">
         <v>234</v>
       </c>
-      <c r="F61" s="109">
+      <c r="F61" s="85" t="s">
+        <v>2885</v>
+      </c>
+      <c r="G61" s="108">
         <v>165016519176</v>
       </c>
-      <c r="G61" s="29" t="s">
+      <c r="H61" s="29" t="s">
         <v>579</v>
       </c>
-      <c r="H61" s="19" t="s">
+      <c r="I61" s="19" t="s">
         <v>282</v>
       </c>
-      <c r="I61" s="19" t="s">
+      <c r="J61" s="19" t="s">
         <v>281</v>
       </c>
-      <c r="J61" s="19" t="s">
+      <c r="K61" s="19" t="s">
         <v>280</v>
       </c>
-      <c r="K61" s="19" t="s">
+      <c r="L61" s="19" t="s">
         <v>279</v>
       </c>
-      <c r="L61" s="19" t="s">
+      <c r="M61" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M61" s="19" t="s">
+      <c r="N61" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N61" s="19" t="s">
+      <c r="O61" s="19" t="s">
         <v>1360</v>
       </c>
-      <c r="O61" s="19" t="s">
+      <c r="P61" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P61" s="19" t="s">
+      <c r="Q61" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q61" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R61" s="22" t="s">
+      <c r="R61" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S61" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S61" s="85" t="s">
+      <c r="T61" s="85" t="s">
         <v>1173</v>
       </c>
-      <c r="T61" s="45">
+      <c r="U61" s="45">
         <v>41991</v>
       </c>
-      <c r="U61" s="130">
+      <c r="V61" s="129">
         <v>0.64236111111111105</v>
       </c>
-      <c r="V61" s="85"/>
       <c r="W61" s="85"/>
-      <c r="X61" s="136"/>
-      <c r="Y61" s="85"/>
+      <c r="X61" s="85"/>
+      <c r="Y61" s="135"/>
       <c r="Z61" s="85"/>
       <c r="AA61" s="85"/>
       <c r="AB61" s="85"/>
       <c r="AC61" s="85"/>
-      <c r="AD61" s="138"/>
-      <c r="AE61" s="85"/>
+      <c r="AD61" s="85"/>
+      <c r="AE61" s="137"/>
       <c r="AF61" s="85"/>
       <c r="AG61" s="85"/>
-    </row>
-    <row r="62" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH61" s="85"/>
+    </row>
+    <row r="62" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="19">
         <v>58</v>
       </c>
       <c r="B62" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C62" s="19"/>
       <c r="D62" s="19">
         <v>15006</v>
       </c>
-      <c r="E62" s="86" t="s">
+      <c r="E62" s="85" t="s">
         <v>235</v>
       </c>
-      <c r="F62" s="108">
+      <c r="F62" s="85" t="s">
+        <v>2886</v>
+      </c>
+      <c r="G62" s="107">
         <v>164602356806</v>
       </c>
-      <c r="G62" s="29" t="s">
+      <c r="H62" s="29" t="s">
         <v>1670</v>
       </c>
-      <c r="H62" s="24" t="s">
+      <c r="I62" s="24" t="s">
         <v>285</v>
       </c>
-      <c r="I62" s="19" t="s">
+      <c r="J62" s="19" t="s">
         <v>286</v>
       </c>
-      <c r="J62" s="19" t="s">
+      <c r="K62" s="19" t="s">
         <v>284</v>
       </c>
-      <c r="K62" s="19" t="s">
+      <c r="L62" s="19" t="s">
         <v>283</v>
       </c>
-      <c r="L62" s="19" t="s">
+      <c r="M62" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M62" s="19" t="s">
+      <c r="N62" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N62" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O62" s="85" t="s">
+        <v>2281</v>
+      </c>
+      <c r="P62" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P62" s="19" t="s">
+      <c r="Q62" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q62" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R62" s="22" t="s">
+      <c r="R62" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S62" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S62" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T62" s="45">
+      <c r="T62" s="85" t="s">
+        <v>2368</v>
+      </c>
+      <c r="U62" s="45">
         <v>41991</v>
       </c>
-      <c r="U62" s="130">
+      <c r="V62" s="129">
         <v>0.6430555555555556</v>
       </c>
-      <c r="V62" s="85"/>
       <c r="W62" s="85"/>
-      <c r="X62" s="136"/>
-      <c r="Y62" s="85"/>
+      <c r="X62" s="85"/>
+      <c r="Y62" s="135"/>
       <c r="Z62" s="85"/>
       <c r="AA62" s="85"/>
       <c r="AB62" s="85"/>
       <c r="AC62" s="85"/>
-      <c r="AD62" s="138"/>
-      <c r="AE62" s="85"/>
+      <c r="AD62" s="85"/>
+      <c r="AE62" s="137"/>
       <c r="AF62" s="85"/>
       <c r="AG62" s="85"/>
-    </row>
-    <row r="63" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH62" s="85"/>
+    </row>
+    <row r="63" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="19">
         <v>59</v>
       </c>
       <c r="B63" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C63" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D63" s="19">
         <v>14929</v>
       </c>
-      <c r="E63" s="86" t="s">
+      <c r="E63" s="85" t="s">
         <v>236</v>
       </c>
-      <c r="F63" s="109" t="s">
+      <c r="F63" s="85" t="s">
+        <v>2887</v>
+      </c>
+      <c r="G63" s="108" t="s">
         <v>1858</v>
       </c>
-      <c r="G63" s="29" t="s">
+      <c r="H63" s="29" t="s">
         <v>580</v>
       </c>
-      <c r="H63" s="19" t="s">
+      <c r="I63" s="19" t="s">
         <v>289</v>
       </c>
-      <c r="I63" s="19" t="s">
+      <c r="J63" s="19" t="s">
         <v>290</v>
       </c>
-      <c r="J63" s="19" t="s">
+      <c r="K63" s="19" t="s">
         <v>288</v>
       </c>
-      <c r="K63" s="19" t="s">
+      <c r="L63" s="19" t="s">
         <v>287</v>
       </c>
-      <c r="L63" s="19" t="s">
+      <c r="M63" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M63" s="19" t="s">
+      <c r="N63" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N63" s="19" t="s">
+      <c r="O63" s="19" t="s">
         <v>1361</v>
       </c>
-      <c r="O63" s="19" t="s">
+      <c r="P63" s="19" t="s">
         <v>668</v>
       </c>
-      <c r="P63" s="19" t="s">
+      <c r="Q63" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q63" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R63" s="22" t="s">
+      <c r="R63" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S63" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S63" s="85" t="s">
+      <c r="T63" s="85" t="s">
         <v>1174</v>
       </c>
-      <c r="T63" s="45">
+      <c r="U63" s="45">
         <v>41991</v>
       </c>
-      <c r="U63" s="130">
+      <c r="V63" s="129">
         <v>0.64374999999999993</v>
       </c>
-      <c r="V63" s="85"/>
       <c r="W63" s="85"/>
-      <c r="X63" s="136"/>
-      <c r="Y63" s="85"/>
+      <c r="X63" s="85"/>
+      <c r="Y63" s="135"/>
       <c r="Z63" s="85"/>
       <c r="AA63" s="85"/>
       <c r="AB63" s="85"/>
       <c r="AC63" s="85"/>
-      <c r="AD63" s="138"/>
-      <c r="AE63" s="85"/>
+      <c r="AD63" s="85"/>
+      <c r="AE63" s="137"/>
       <c r="AF63" s="85"/>
       <c r="AG63" s="85"/>
-    </row>
-    <row r="64" spans="1:33" s="34" customFormat="1" ht="270" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH63" s="85"/>
+    </row>
+    <row r="64" spans="1:34" s="34" customFormat="1" ht="270" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="19">
         <v>60</v>
       </c>
       <c r="B64" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C64" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D64" s="19">
         <v>14933</v>
       </c>
-      <c r="E64" s="86" t="s">
+      <c r="E64" s="85" t="s">
         <v>238</v>
       </c>
-      <c r="F64" s="109" t="s">
+      <c r="F64" s="85" t="s">
+        <v>2888</v>
+      </c>
+      <c r="G64" s="108" t="s">
         <v>1859</v>
       </c>
-      <c r="G64" s="29" t="s">
+      <c r="H64" s="29" t="s">
         <v>525</v>
       </c>
-      <c r="H64" s="24" t="s">
+      <c r="I64" s="24" t="s">
         <v>293</v>
       </c>
-      <c r="I64" s="19" t="s">
+      <c r="J64" s="19" t="s">
         <v>294</v>
       </c>
-      <c r="J64" s="19" t="s">
+      <c r="K64" s="19" t="s">
         <v>292</v>
       </c>
-      <c r="K64" s="19" t="s">
+      <c r="L64" s="19" t="s">
         <v>291</v>
       </c>
-      <c r="L64" s="19" t="s">
+      <c r="M64" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M64" s="19" t="s">
+      <c r="N64" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N64" s="19" t="s">
+      <c r="O64" s="19" t="s">
         <v>1362</v>
       </c>
-      <c r="O64" s="19" t="s">
+      <c r="P64" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P64" s="19" t="s">
+      <c r="Q64" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q64" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R64" s="22" t="s">
+      <c r="R64" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S64" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S64" s="85" t="s">
+      <c r="T64" s="85" t="s">
         <v>1175</v>
       </c>
-      <c r="T64" s="45">
+      <c r="U64" s="45">
         <v>41991</v>
       </c>
-      <c r="U64" s="130">
+      <c r="V64" s="129">
         <v>0.64444444444444449</v>
       </c>
-      <c r="V64" s="85"/>
       <c r="W64" s="85"/>
-      <c r="X64" s="136"/>
-      <c r="Y64" s="85"/>
+      <c r="X64" s="85"/>
+      <c r="Y64" s="135"/>
       <c r="Z64" s="85"/>
       <c r="AA64" s="85"/>
       <c r="AB64" s="85"/>
       <c r="AC64" s="85"/>
-      <c r="AD64" s="138"/>
-      <c r="AE64" s="85"/>
+      <c r="AD64" s="85"/>
+      <c r="AE64" s="137"/>
       <c r="AF64" s="85"/>
       <c r="AG64" s="85"/>
-    </row>
-    <row r="65" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH64" s="85"/>
+    </row>
+    <row r="65" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="19">
         <v>61</v>
       </c>
       <c r="B65" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C65" s="44" t="s">
         <v>1718</v>
       </c>
       <c r="D65" s="19">
         <v>14931</v>
       </c>
-      <c r="E65" s="86" t="s">
+      <c r="E65" s="85" t="s">
         <v>237</v>
       </c>
-      <c r="F65" s="109" t="s">
+      <c r="F65" s="85" t="s">
+        <v>2889</v>
+      </c>
+      <c r="G65" s="108" t="s">
         <v>1860</v>
       </c>
-      <c r="G65" s="29" t="s">
+      <c r="H65" s="29" t="s">
         <v>1063</v>
       </c>
-      <c r="H65" s="19" t="s">
+      <c r="I65" s="19" t="s">
         <v>297</v>
       </c>
-      <c r="I65" s="19" t="s">
+      <c r="J65" s="19" t="s">
         <v>298</v>
       </c>
-      <c r="J65" s="19" t="s">
+      <c r="K65" s="19" t="s">
         <v>296</v>
       </c>
-      <c r="K65" s="19" t="s">
+      <c r="L65" s="19" t="s">
         <v>295</v>
       </c>
-      <c r="L65" s="19" t="s">
+      <c r="M65" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M65" s="19" t="s">
+      <c r="N65" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N65" s="44" t="s">
+      <c r="O65" s="44" t="s">
         <v>1363</v>
       </c>
-      <c r="O65" s="19" t="s">
+      <c r="P65" s="19" t="s">
         <v>688</v>
       </c>
-      <c r="P65" s="19" t="s">
+      <c r="Q65" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q65" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R65" s="22" t="s">
+      <c r="R65" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S65" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S65" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T65" s="45">
+      <c r="T65" s="85" t="s">
+        <v>2369</v>
+      </c>
+      <c r="U65" s="45">
         <v>41991</v>
       </c>
-      <c r="U65" s="130">
+      <c r="V65" s="129">
         <v>0.64513888888888882</v>
       </c>
-      <c r="V65" s="85"/>
       <c r="W65" s="85"/>
-      <c r="X65" s="136"/>
-      <c r="Y65" s="85"/>
+      <c r="X65" s="85"/>
+      <c r="Y65" s="135"/>
       <c r="Z65" s="85"/>
       <c r="AA65" s="85"/>
       <c r="AB65" s="85"/>
       <c r="AC65" s="85"/>
-      <c r="AD65" s="138"/>
-      <c r="AE65" s="85"/>
+      <c r="AD65" s="85"/>
+      <c r="AE65" s="137"/>
       <c r="AF65" s="85"/>
       <c r="AG65" s="85"/>
-    </row>
-    <row r="66" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH65" s="85"/>
+    </row>
+    <row r="66" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="19">
         <v>62</v>
       </c>
       <c r="B66" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C66" s="44" t="s">
         <v>1760</v>
       </c>
       <c r="D66" s="19">
         <v>14934</v>
       </c>
-      <c r="E66" s="86" t="s">
+      <c r="E66" s="85" t="s">
         <v>239</v>
       </c>
-      <c r="F66" s="110" t="s">
+      <c r="F66" s="85" t="s">
+        <v>2890</v>
+      </c>
+      <c r="G66" s="109" t="s">
         <v>1835</v>
       </c>
-      <c r="G66" s="29" t="s">
+      <c r="H66" s="29" t="s">
         <v>1279</v>
       </c>
-      <c r="H66" s="19" t="s">
+      <c r="I66" s="19" t="s">
         <v>302</v>
       </c>
-      <c r="I66" s="19" t="s">
+      <c r="J66" s="19" t="s">
         <v>301</v>
       </c>
-      <c r="J66" s="19" t="s">
+      <c r="K66" s="19" t="s">
         <v>300</v>
       </c>
-      <c r="K66" s="19" t="s">
+      <c r="L66" s="19" t="s">
         <v>299</v>
       </c>
-      <c r="L66" s="19" t="s">
+      <c r="M66" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M66" s="19" t="s">
+      <c r="N66" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N66" s="44" t="s">
+      <c r="O66" s="44" t="s">
         <v>1759</v>
       </c>
-      <c r="O66" s="44" t="s">
+      <c r="P66" s="44" t="s">
         <v>609</v>
       </c>
-      <c r="P66" s="19" t="s">
+      <c r="Q66" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q66" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R66" s="22" t="s">
+      <c r="R66" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S66" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S66" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T66" s="45">
+      <c r="T66" s="85" t="s">
+        <v>2370</v>
+      </c>
+      <c r="U66" s="45">
         <v>41991</v>
       </c>
-      <c r="U66" s="130">
+      <c r="V66" s="129">
         <v>0.64583333333333337</v>
       </c>
-      <c r="V66" s="85"/>
       <c r="W66" s="85"/>
-      <c r="X66" s="136"/>
-      <c r="Y66" s="85"/>
+      <c r="X66" s="85"/>
+      <c r="Y66" s="135"/>
       <c r="Z66" s="85"/>
       <c r="AA66" s="85"/>
       <c r="AB66" s="85"/>
       <c r="AC66" s="85"/>
-      <c r="AD66" s="138"/>
-      <c r="AE66" s="85"/>
+      <c r="AD66" s="85"/>
+      <c r="AE66" s="137"/>
       <c r="AF66" s="85"/>
       <c r="AG66" s="85"/>
-    </row>
-    <row r="67" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH66" s="85"/>
+    </row>
+    <row r="67" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="19">
         <v>63</v>
       </c>
       <c r="B67" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C67" s="44" t="s">
         <v>1570</v>
       </c>
       <c r="D67" s="19">
         <v>14938</v>
       </c>
-      <c r="E67" s="86" t="s">
+      <c r="E67" s="85" t="s">
         <v>308</v>
       </c>
-      <c r="F67" s="109">
+      <c r="F67" s="85" t="s">
+        <v>2891</v>
+      </c>
+      <c r="G67" s="108">
         <v>672700200948</v>
       </c>
-      <c r="G67" s="29" t="s">
+      <c r="H67" s="29" t="s">
         <v>568</v>
       </c>
-      <c r="H67" s="24" t="s">
+      <c r="I67" s="24" t="s">
         <v>313</v>
       </c>
-      <c r="I67" s="19" t="s">
+      <c r="J67" s="19" t="s">
         <v>316</v>
       </c>
-      <c r="J67" s="19" t="s">
+      <c r="K67" s="19" t="s">
         <v>311</v>
       </c>
-      <c r="K67" s="19" t="s">
+      <c r="L67" s="19" t="s">
         <v>309</v>
       </c>
-      <c r="L67" s="19" t="s">
+      <c r="M67" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M67" s="19" t="s">
+      <c r="N67" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N67" s="44" t="s">
+      <c r="O67" s="44" t="s">
         <v>1364</v>
       </c>
-      <c r="O67" s="22" t="s">
+      <c r="P67" s="22" t="s">
         <v>688</v>
       </c>
-      <c r="P67" s="19" t="s">
+      <c r="Q67" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q67" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R67" s="22" t="s">
+      <c r="R67" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S67" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S67" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T67" s="45">
+      <c r="T67" s="85" t="s">
+        <v>2371</v>
+      </c>
+      <c r="U67" s="45">
         <v>41991</v>
       </c>
-      <c r="U67" s="130">
+      <c r="V67" s="129">
         <v>0.64652777777777781</v>
       </c>
-      <c r="V67" s="85" t="s">
-[...17 lines deleted...]
-      <c r="AB67" s="85"/>
+      <c r="W67" s="85" t="s">
+        <v>2473</v>
+      </c>
+      <c r="X67" s="16" t="s">
+        <v>2324</v>
+      </c>
+      <c r="Y67" s="135" t="s">
+        <v>2474</v>
+      </c>
+      <c r="Z67" s="85" t="s">
+        <v>2473</v>
+      </c>
+      <c r="AA67" s="140" t="s">
+        <v>2492</v>
+      </c>
+      <c r="AB67" s="85" t="s">
+        <v>2507</v>
+      </c>
       <c r="AC67" s="85"/>
-      <c r="AD67" s="138"/>
-      <c r="AE67" s="85"/>
+      <c r="AD67" s="85"/>
+      <c r="AE67" s="137"/>
       <c r="AF67" s="85"/>
       <c r="AG67" s="85"/>
-    </row>
-    <row r="68" spans="1:33" s="34" customFormat="1" ht="258.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH67" s="85"/>
+    </row>
+    <row r="68" spans="1:34" s="34" customFormat="1" ht="258.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="19">
         <v>64</v>
       </c>
       <c r="B68" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C68" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D68" s="19">
         <v>14941</v>
       </c>
-      <c r="E68" s="86" t="s">
+      <c r="E68" s="85" t="s">
         <v>303</v>
       </c>
-      <c r="F68" s="109" t="s">
+      <c r="F68" s="85" t="s">
+        <v>2892</v>
+      </c>
+      <c r="G68" s="108" t="s">
         <v>1861</v>
       </c>
-      <c r="G68" s="29" t="s">
+      <c r="H68" s="29" t="s">
         <v>581</v>
       </c>
-      <c r="H68" s="19" t="s">
+      <c r="I68" s="19" t="s">
         <v>314</v>
       </c>
-      <c r="I68" s="19" t="s">
+      <c r="J68" s="19" t="s">
         <v>315</v>
       </c>
-      <c r="J68" s="19" t="s">
+      <c r="K68" s="19" t="s">
         <v>312</v>
       </c>
-      <c r="K68" s="19" t="s">
+      <c r="L68" s="19" t="s">
         <v>310</v>
       </c>
-      <c r="L68" s="19" t="s">
+      <c r="M68" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M68" s="19" t="s">
+      <c r="N68" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N68" s="19" t="s">
+      <c r="O68" s="19" t="s">
         <v>1365</v>
       </c>
-      <c r="O68" s="19" t="s">
+      <c r="P68" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P68" s="19" t="s">
+      <c r="Q68" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q68" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R68" s="22" t="s">
+      <c r="R68" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S68" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S68" s="85" t="s">
+      <c r="T68" s="85" t="s">
         <v>1176</v>
       </c>
-      <c r="T68" s="45">
+      <c r="U68" s="45">
         <v>41991</v>
       </c>
-      <c r="U68" s="130">
+      <c r="V68" s="129">
         <v>0.64722222222222225</v>
       </c>
-      <c r="V68" s="85"/>
       <c r="W68" s="85"/>
-      <c r="X68" s="136"/>
-      <c r="Y68" s="85"/>
+      <c r="X68" s="85"/>
+      <c r="Y68" s="135"/>
       <c r="Z68" s="85"/>
       <c r="AA68" s="85"/>
       <c r="AB68" s="85"/>
       <c r="AC68" s="85"/>
-      <c r="AD68" s="138"/>
-      <c r="AE68" s="85"/>
+      <c r="AD68" s="85"/>
+      <c r="AE68" s="137"/>
       <c r="AF68" s="85"/>
       <c r="AG68" s="85"/>
-    </row>
-    <row r="69" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH68" s="85"/>
+    </row>
+    <row r="69" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="19">
         <v>65</v>
       </c>
       <c r="B69" s="19" t="s">
         <v>618</v>
       </c>
       <c r="C69" s="19"/>
       <c r="D69" s="19">
         <v>14943</v>
       </c>
-      <c r="E69" s="86" t="s">
+      <c r="E69" s="85" t="s">
         <v>304</v>
       </c>
-      <c r="F69" s="109">
+      <c r="F69" s="85" t="s">
+        <v>2893</v>
+      </c>
+      <c r="G69" s="108">
         <v>164405907420</v>
       </c>
-      <c r="G69" s="29" t="s">
+      <c r="H69" s="29" t="s">
         <v>937</v>
       </c>
-      <c r="H69" s="19" t="s">
+      <c r="I69" s="19" t="s">
         <v>318</v>
       </c>
-      <c r="I69" s="19" t="s">
+      <c r="J69" s="19" t="s">
         <v>319</v>
       </c>
-      <c r="J69" s="19" t="s">
+      <c r="K69" s="19" t="s">
         <v>317</v>
       </c>
-      <c r="K69" s="44" t="s">
+      <c r="L69" s="44" t="s">
         <v>1281</v>
       </c>
-      <c r="L69" s="19" t="s">
+      <c r="M69" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M69" s="19" t="s">
+      <c r="N69" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N69" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O69" s="85" t="s">
+        <v>2727</v>
+      </c>
+      <c r="P69" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P69" s="19" t="s">
+      <c r="Q69" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q69" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R69" s="22" t="s">
+      <c r="R69" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S69" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S69" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T69" s="45">
+      <c r="T69" s="85" t="s">
+        <v>2372</v>
+      </c>
+      <c r="U69" s="45">
         <v>41996</v>
       </c>
-      <c r="U69" s="130">
+      <c r="V69" s="129">
         <v>0.63958333333333328</v>
       </c>
-      <c r="V69" s="85"/>
       <c r="W69" s="85"/>
-      <c r="X69" s="136"/>
-      <c r="Y69" s="85"/>
+      <c r="X69" s="85"/>
+      <c r="Y69" s="135"/>
       <c r="Z69" s="85"/>
       <c r="AA69" s="85"/>
       <c r="AB69" s="85"/>
       <c r="AC69" s="85"/>
-      <c r="AD69" s="138"/>
-      <c r="AE69" s="85"/>
+      <c r="AD69" s="85"/>
+      <c r="AE69" s="137"/>
       <c r="AF69" s="85"/>
       <c r="AG69" s="85"/>
-    </row>
-    <row r="70" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH69" s="85"/>
+    </row>
+    <row r="70" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="19">
         <v>66</v>
       </c>
       <c r="B70" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>801</v>
       </c>
       <c r="D70" s="19">
         <v>14947</v>
       </c>
-      <c r="E70" s="86" t="s">
+      <c r="E70" s="85" t="s">
         <v>584</v>
       </c>
-      <c r="F70" s="109">
+      <c r="F70" s="85" t="s">
+        <v>3093</v>
+      </c>
+      <c r="G70" s="108">
         <v>165915656503</v>
       </c>
-      <c r="G70" s="29" t="s">
+      <c r="H70" s="29" t="s">
         <v>545</v>
       </c>
-      <c r="H70" s="19" t="s">
+      <c r="I70" s="19" t="s">
         <v>321</v>
       </c>
-      <c r="I70" s="19" t="s">
+      <c r="J70" s="19" t="s">
         <v>320</v>
       </c>
-      <c r="J70" s="19" t="s">
+      <c r="K70" s="19" t="s">
         <v>322</v>
       </c>
-      <c r="K70" s="19" t="s">
+      <c r="L70" s="19" t="s">
         <v>323</v>
       </c>
-      <c r="L70" s="19" t="s">
+      <c r="M70" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M70" s="19" t="s">
+      <c r="N70" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N70" s="19" t="s">
+      <c r="O70" s="19" t="s">
         <v>1366</v>
       </c>
-      <c r="O70" s="19" t="s">
+      <c r="P70" s="19" t="s">
         <v>668</v>
       </c>
-      <c r="P70" s="19" t="s">
+      <c r="Q70" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q70" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R70" s="22" t="s">
+      <c r="R70" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S70" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S70" s="85"/>
-      <c r="T70" s="45">
+      <c r="T70" s="85"/>
+      <c r="U70" s="45">
         <v>41991</v>
       </c>
-      <c r="U70" s="130">
+      <c r="V70" s="129">
         <v>0.6479166666666667</v>
       </c>
-      <c r="V70" s="85"/>
       <c r="W70" s="85"/>
-      <c r="X70" s="136"/>
-      <c r="Y70" s="85"/>
+      <c r="X70" s="85"/>
+      <c r="Y70" s="135"/>
       <c r="Z70" s="85"/>
       <c r="AA70" s="85"/>
       <c r="AB70" s="85"/>
       <c r="AC70" s="85"/>
-      <c r="AD70" s="138"/>
-      <c r="AE70" s="85"/>
+      <c r="AD70" s="85"/>
+      <c r="AE70" s="137"/>
       <c r="AF70" s="85"/>
       <c r="AG70" s="85"/>
-    </row>
-    <row r="71" spans="1:33" s="34" customFormat="1" ht="220.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH70" s="85"/>
+    </row>
+    <row r="71" spans="1:34" s="34" customFormat="1" ht="220.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="19">
         <v>67</v>
       </c>
       <c r="B71" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C71" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D71" s="19">
         <v>14951</v>
       </c>
-      <c r="E71" s="86" t="s">
+      <c r="E71" s="85" t="s">
         <v>305</v>
       </c>
-      <c r="F71" s="109" t="s">
+      <c r="F71" s="85" t="s">
+        <v>2894</v>
+      </c>
+      <c r="G71" s="108" t="s">
         <v>1862</v>
       </c>
-      <c r="G71" s="29" t="s">
+      <c r="H71" s="29" t="s">
         <v>1918</v>
       </c>
-      <c r="H71" s="19" t="s">
+      <c r="I71" s="19" t="s">
         <v>327</v>
       </c>
-      <c r="I71" s="19" t="s">
+      <c r="J71" s="19" t="s">
         <v>326</v>
       </c>
-      <c r="J71" s="19" t="s">
+      <c r="K71" s="19" t="s">
         <v>325</v>
       </c>
-      <c r="K71" s="19" t="s">
+      <c r="L71" s="19" t="s">
         <v>324</v>
       </c>
-      <c r="L71" s="19" t="s">
+      <c r="M71" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M71" s="19" t="s">
+      <c r="N71" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N71" s="19" t="s">
+      <c r="O71" s="19" t="s">
         <v>1367</v>
       </c>
-      <c r="O71" s="19" t="s">
+      <c r="P71" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P71" s="19" t="s">
+      <c r="Q71" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q71" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R71" s="22" t="s">
+      <c r="R71" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S71" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S71" s="85" t="s">
+      <c r="T71" s="85" t="s">
         <v>1177</v>
       </c>
-      <c r="T71" s="45">
+      <c r="U71" s="45">
         <v>41991</v>
       </c>
-      <c r="U71" s="130">
+      <c r="V71" s="129">
         <v>0.64861111111111114</v>
       </c>
-      <c r="V71" s="85"/>
       <c r="W71" s="85"/>
-      <c r="X71" s="136"/>
-      <c r="Y71" s="85"/>
+      <c r="X71" s="85"/>
+      <c r="Y71" s="135"/>
       <c r="Z71" s="85"/>
       <c r="AA71" s="85"/>
       <c r="AB71" s="85"/>
       <c r="AC71" s="85"/>
-      <c r="AD71" s="138"/>
-      <c r="AE71" s="85"/>
+      <c r="AD71" s="85"/>
+      <c r="AE71" s="137"/>
       <c r="AF71" s="85"/>
       <c r="AG71" s="85"/>
-    </row>
-    <row r="72" spans="1:33" s="34" customFormat="1" ht="267" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH71" s="85"/>
+    </row>
+    <row r="72" spans="1:34" s="34" customFormat="1" ht="267" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="19">
         <v>68</v>
       </c>
       <c r="B72" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C72" s="19"/>
       <c r="D72" s="19">
         <v>14955</v>
       </c>
-      <c r="E72" s="86" t="s">
+      <c r="E72" s="85" t="s">
         <v>306</v>
       </c>
-      <c r="F72" s="109">
+      <c r="F72" s="85" t="s">
+        <v>2895</v>
+      </c>
+      <c r="G72" s="108">
         <v>165914987950</v>
       </c>
-      <c r="G72" s="29" t="s">
+      <c r="H72" s="29" t="s">
         <v>546</v>
       </c>
-      <c r="H72" s="19" t="s">
+      <c r="I72" s="19" t="s">
         <v>330</v>
       </c>
-      <c r="I72" s="19" t="s">
+      <c r="J72" s="19" t="s">
         <v>331</v>
       </c>
-      <c r="J72" s="19" t="s">
+      <c r="K72" s="19" t="s">
         <v>329</v>
       </c>
-      <c r="K72" s="19" t="s">
+      <c r="L72" s="19" t="s">
         <v>328</v>
       </c>
-      <c r="L72" s="19" t="s">
+      <c r="M72" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M72" s="19" t="s">
+      <c r="N72" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N72" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O72" s="85" t="s">
+        <v>2728</v>
+      </c>
+      <c r="P72" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P72" s="19" t="s">
+      <c r="Q72" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q72" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R72" s="22" t="s">
+      <c r="R72" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S72" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S72" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T72" s="45">
+      <c r="T72" s="85" t="s">
+        <v>2373</v>
+      </c>
+      <c r="U72" s="45">
         <v>41991</v>
       </c>
-      <c r="U72" s="130">
+      <c r="V72" s="129">
         <v>0.64930555555555558</v>
       </c>
-      <c r="V72" s="85"/>
       <c r="W72" s="85"/>
-      <c r="X72" s="136"/>
-      <c r="Y72" s="85"/>
+      <c r="X72" s="85"/>
+      <c r="Y72" s="135"/>
       <c r="Z72" s="85"/>
       <c r="AA72" s="85"/>
       <c r="AB72" s="85"/>
       <c r="AC72" s="85"/>
-      <c r="AD72" s="138"/>
-      <c r="AE72" s="85"/>
+      <c r="AD72" s="85"/>
+      <c r="AE72" s="137"/>
       <c r="AF72" s="85"/>
       <c r="AG72" s="85"/>
-    </row>
-    <row r="73" spans="1:33" s="34" customFormat="1" ht="256.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH72" s="85"/>
+    </row>
+    <row r="73" spans="1:34" s="34" customFormat="1" ht="256.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="19">
         <v>69</v>
       </c>
       <c r="B73" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C73" s="85" t="s">
-        <v>2262</v>
+        <v>2252</v>
       </c>
       <c r="D73" s="19">
         <v>14957</v>
       </c>
-      <c r="E73" s="86" t="s">
+      <c r="E73" s="85" t="s">
         <v>307</v>
       </c>
-      <c r="F73" s="109" t="s">
+      <c r="F73" s="85" t="s">
+        <v>2896</v>
+      </c>
+      <c r="G73" s="108" t="s">
         <v>1863</v>
       </c>
-      <c r="G73" s="29" t="s">
+      <c r="H73" s="29" t="s">
         <v>1734</v>
       </c>
-      <c r="H73" s="24" t="s">
+      <c r="I73" s="24" t="s">
         <v>334</v>
       </c>
-      <c r="I73" s="19" t="s">
+      <c r="J73" s="19" t="s">
         <v>335</v>
       </c>
-      <c r="J73" s="19" t="s">
+      <c r="K73" s="19" t="s">
         <v>333</v>
       </c>
-      <c r="K73" s="19" t="s">
+      <c r="L73" s="19" t="s">
         <v>332</v>
       </c>
-      <c r="L73" s="19" t="s">
+      <c r="M73" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M73" s="19" t="s">
+      <c r="N73" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N73" s="85" t="s">
-[...2 lines deleted...]
-      <c r="O73" s="44" t="s">
+      <c r="O73" s="85" t="s">
+        <v>2255</v>
+      </c>
+      <c r="P73" s="44" t="s">
         <v>1741</v>
       </c>
-      <c r="P73" s="19" t="s">
+      <c r="Q73" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q73" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R73" s="22" t="s">
+      <c r="R73" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S73" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S73" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T73" s="45">
+      <c r="T73" s="85" t="s">
+        <v>2374</v>
+      </c>
+      <c r="U73" s="45">
         <v>41991</v>
       </c>
-      <c r="U73" s="130">
+      <c r="V73" s="129">
         <v>0.65</v>
       </c>
-      <c r="V73" s="85"/>
       <c r="W73" s="85"/>
-      <c r="X73" s="136"/>
-      <c r="Y73" s="85"/>
+      <c r="X73" s="85"/>
+      <c r="Y73" s="135"/>
       <c r="Z73" s="85"/>
       <c r="AA73" s="85"/>
       <c r="AB73" s="85"/>
       <c r="AC73" s="85"/>
-      <c r="AD73" s="138"/>
-      <c r="AE73" s="85"/>
+      <c r="AD73" s="85"/>
+      <c r="AE73" s="137"/>
       <c r="AF73" s="85"/>
       <c r="AG73" s="85"/>
-    </row>
-    <row r="74" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH73" s="85"/>
+    </row>
+    <row r="74" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="19">
         <v>70</v>
       </c>
       <c r="B74" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C74" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D74" s="19">
         <v>7489</v>
       </c>
-      <c r="E74" s="86" t="s">
+      <c r="E74" s="85" t="s">
         <v>336</v>
       </c>
-      <c r="F74" s="109" t="s">
+      <c r="F74" s="85" t="s">
+        <v>2897</v>
+      </c>
+      <c r="G74" s="108" t="s">
         <v>1864</v>
       </c>
-      <c r="G74" s="29" t="s">
+      <c r="H74" s="29" t="s">
         <v>526</v>
       </c>
-      <c r="H74" s="19" t="s">
+      <c r="I74" s="19" t="s">
         <v>356</v>
       </c>
-      <c r="I74" s="19" t="s">
+      <c r="J74" s="19" t="s">
         <v>355</v>
       </c>
-      <c r="J74" s="19" t="s">
+      <c r="K74" s="19" t="s">
         <v>354</v>
       </c>
-      <c r="K74" s="19" t="s">
+      <c r="L74" s="19" t="s">
         <v>353</v>
       </c>
-      <c r="L74" s="19" t="s">
+      <c r="M74" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M74" s="19" t="s">
+      <c r="N74" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N74" s="19" t="s">
+      <c r="O74" s="19" t="s">
         <v>1368</v>
       </c>
-      <c r="O74" s="19" t="s">
+      <c r="P74" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P74" s="19" t="s">
+      <c r="Q74" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q74" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R74" s="22" t="s">
+      <c r="R74" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S74" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S74" s="85" t="s">
+      <c r="T74" s="85" t="s">
         <v>1178</v>
       </c>
-      <c r="T74" s="45">
+      <c r="U74" s="45">
         <v>41991</v>
       </c>
-      <c r="U74" s="130">
+      <c r="V74" s="129">
         <v>0.65069444444444446</v>
       </c>
-      <c r="V74" s="85"/>
       <c r="W74" s="85"/>
-      <c r="X74" s="136"/>
-      <c r="Y74" s="85"/>
+      <c r="X74" s="85"/>
+      <c r="Y74" s="135"/>
       <c r="Z74" s="85"/>
       <c r="AA74" s="85"/>
       <c r="AB74" s="85"/>
       <c r="AC74" s="85"/>
-      <c r="AD74" s="138"/>
-      <c r="AE74" s="85"/>
+      <c r="AD74" s="85"/>
+      <c r="AE74" s="137"/>
       <c r="AF74" s="85"/>
       <c r="AG74" s="85"/>
-    </row>
-    <row r="75" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH74" s="85"/>
+    </row>
+    <row r="75" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="19">
         <v>71</v>
       </c>
       <c r="B75" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C75" s="19" t="s">
         <v>997</v>
       </c>
       <c r="D75" s="19">
         <v>14960</v>
       </c>
-      <c r="E75" s="86" t="s">
+      <c r="E75" s="85" t="s">
         <v>337</v>
       </c>
-      <c r="F75" s="109">
+      <c r="F75" s="85" t="s">
+        <v>2898</v>
+      </c>
+      <c r="G75" s="108">
         <v>165047817454</v>
       </c>
-      <c r="G75" s="29" t="s">
+      <c r="H75" s="29" t="s">
         <v>527</v>
       </c>
-      <c r="H75" s="19" t="s">
+      <c r="I75" s="19" t="s">
         <v>363</v>
       </c>
-      <c r="I75" s="19" t="s">
+      <c r="J75" s="19" t="s">
         <v>361</v>
       </c>
-      <c r="J75" s="19" t="s">
+      <c r="K75" s="19" t="s">
         <v>360</v>
       </c>
-      <c r="K75" s="19" t="s">
+      <c r="L75" s="19" t="s">
         <v>357</v>
       </c>
-      <c r="L75" s="19" t="s">
+      <c r="M75" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M75" s="19" t="s">
+      <c r="N75" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N75" s="19" t="s">
+      <c r="O75" s="19" t="s">
         <v>1369</v>
       </c>
-      <c r="O75" s="22" t="s">
+      <c r="P75" s="22" t="s">
         <v>673</v>
       </c>
-      <c r="P75" s="19" t="s">
+      <c r="Q75" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q75" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R75" s="22" t="s">
+      <c r="R75" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S75" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S75" s="85" t="s">
+      <c r="T75" s="85" t="s">
         <v>890</v>
       </c>
-      <c r="T75" s="45">
+      <c r="U75" s="45">
         <v>41991</v>
       </c>
-      <c r="U75" s="130">
+      <c r="V75" s="129">
         <v>0.65138888888888891</v>
       </c>
-      <c r="V75" s="85"/>
       <c r="W75" s="85"/>
-      <c r="X75" s="136"/>
-      <c r="Y75" s="85"/>
+      <c r="X75" s="85"/>
+      <c r="Y75" s="135"/>
       <c r="Z75" s="85"/>
       <c r="AA75" s="85"/>
       <c r="AB75" s="85"/>
       <c r="AC75" s="85"/>
-      <c r="AD75" s="138"/>
-      <c r="AE75" s="85"/>
+      <c r="AD75" s="85"/>
+      <c r="AE75" s="137"/>
       <c r="AF75" s="85"/>
       <c r="AG75" s="85"/>
-    </row>
-    <row r="76" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH75" s="85"/>
+    </row>
+    <row r="76" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="19">
         <v>72</v>
       </c>
       <c r="B76" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C76" s="19" t="s">
         <v>1071</v>
       </c>
       <c r="D76" s="19">
         <v>14961</v>
       </c>
-      <c r="E76" s="86" t="s">
+      <c r="E76" s="85" t="s">
         <v>338</v>
       </c>
-      <c r="F76" s="109">
+      <c r="F76" s="85" t="s">
+        <v>2899</v>
+      </c>
+      <c r="G76" s="108">
         <v>235502556500</v>
       </c>
-      <c r="G76" s="29" t="s">
+      <c r="H76" s="29" t="s">
         <v>582</v>
       </c>
-      <c r="H76" s="24" t="s">
+      <c r="I76" s="24" t="s">
         <v>364</v>
       </c>
-      <c r="I76" s="19" t="s">
+      <c r="J76" s="19" t="s">
         <v>362</v>
       </c>
-      <c r="J76" s="19" t="s">
+      <c r="K76" s="19" t="s">
         <v>359</v>
       </c>
-      <c r="K76" s="19" t="s">
+      <c r="L76" s="19" t="s">
         <v>358</v>
       </c>
-      <c r="L76" s="19" t="s">
+      <c r="M76" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M76" s="19" t="s">
+      <c r="N76" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N76" s="19" t="s">
+      <c r="O76" s="19" t="s">
         <v>1370</v>
       </c>
-      <c r="O76" s="19" t="s">
+      <c r="P76" s="19" t="s">
         <v>668</v>
       </c>
-      <c r="P76" s="19" t="s">
+      <c r="Q76" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q76" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R76" s="22" t="s">
+      <c r="R76" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S76" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S76" s="85"/>
-      <c r="T76" s="45">
+      <c r="T76" s="85"/>
+      <c r="U76" s="45">
         <v>41991</v>
       </c>
-      <c r="U76" s="130">
+      <c r="V76" s="129">
         <v>0.65208333333333335</v>
       </c>
-      <c r="V76" s="85"/>
       <c r="W76" s="85"/>
-      <c r="X76" s="136"/>
-      <c r="Y76" s="85"/>
+      <c r="X76" s="85"/>
+      <c r="Y76" s="135"/>
       <c r="Z76" s="85"/>
       <c r="AA76" s="85"/>
       <c r="AB76" s="85"/>
       <c r="AC76" s="85"/>
-      <c r="AD76" s="138"/>
-      <c r="AE76" s="85"/>
+      <c r="AD76" s="85"/>
+      <c r="AE76" s="137"/>
       <c r="AF76" s="85"/>
       <c r="AG76" s="85"/>
-    </row>
-    <row r="77" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH76" s="85"/>
+    </row>
+    <row r="77" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="19">
         <v>73</v>
       </c>
       <c r="B77" s="19" t="s">
         <v>618</v>
       </c>
       <c r="C77" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D77" s="19">
         <v>14965</v>
       </c>
-      <c r="E77" s="86" t="s">
+      <c r="E77" s="85" t="s">
         <v>339</v>
       </c>
-      <c r="F77" s="109" t="s">
+      <c r="F77" s="85" t="s">
+        <v>2900</v>
+      </c>
+      <c r="G77" s="108" t="s">
         <v>1865</v>
       </c>
-      <c r="G77" s="29" t="s">
+      <c r="H77" s="29" t="s">
         <v>569</v>
       </c>
-      <c r="H77" s="19" t="s">
+      <c r="I77" s="19" t="s">
         <v>368</v>
       </c>
-      <c r="I77" s="19" t="s">
+      <c r="J77" s="19" t="s">
         <v>367</v>
       </c>
-      <c r="J77" s="19" t="s">
+      <c r="K77" s="19" t="s">
         <v>366</v>
       </c>
-      <c r="K77" s="19" t="s">
+      <c r="L77" s="19" t="s">
         <v>365</v>
       </c>
-      <c r="L77" s="19" t="s">
+      <c r="M77" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M77" s="19" t="s">
+      <c r="N77" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N77" s="19" t="s">
+      <c r="O77" s="19" t="s">
         <v>1371</v>
       </c>
-      <c r="O77" s="19" t="s">
+      <c r="P77" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P77" s="19" t="s">
+      <c r="Q77" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q77" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R77" s="22" t="s">
+      <c r="R77" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S77" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S77" s="85" t="s">
+      <c r="T77" s="85" t="s">
         <v>1179</v>
       </c>
-      <c r="T77" s="45">
+      <c r="U77" s="45">
         <v>41996</v>
       </c>
-      <c r="U77" s="130">
+      <c r="V77" s="129">
         <v>0.63958333333333328</v>
       </c>
-      <c r="V77" s="85"/>
       <c r="W77" s="85"/>
-      <c r="X77" s="136"/>
-      <c r="Y77" s="85"/>
+      <c r="X77" s="85"/>
+      <c r="Y77" s="135"/>
       <c r="Z77" s="85"/>
       <c r="AA77" s="85"/>
       <c r="AB77" s="85"/>
       <c r="AC77" s="85"/>
-      <c r="AD77" s="138"/>
-      <c r="AE77" s="85"/>
+      <c r="AD77" s="85"/>
+      <c r="AE77" s="137"/>
       <c r="AF77" s="85"/>
       <c r="AG77" s="85"/>
-    </row>
-    <row r="78" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH77" s="85"/>
+    </row>
+    <row r="78" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="19">
         <v>74</v>
       </c>
       <c r="B78" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C78" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D78" s="19">
         <v>14966</v>
       </c>
-      <c r="E78" s="86" t="s">
+      <c r="E78" s="85" t="s">
         <v>340</v>
       </c>
-      <c r="F78" s="109">
+      <c r="F78" s="85" t="s">
+        <v>2901</v>
+      </c>
+      <c r="G78" s="108">
         <v>164605044604</v>
       </c>
-      <c r="G78" s="29" t="s">
+      <c r="H78" s="29" t="s">
         <v>547</v>
       </c>
-      <c r="H78" s="24" t="s">
+      <c r="I78" s="24" t="s">
         <v>372</v>
       </c>
-      <c r="I78" s="19" t="s">
+      <c r="J78" s="19" t="s">
         <v>371</v>
       </c>
-      <c r="J78" s="19" t="s">
+      <c r="K78" s="19" t="s">
         <v>370</v>
       </c>
-      <c r="K78" s="19" t="s">
+      <c r="L78" s="19" t="s">
         <v>369</v>
       </c>
-      <c r="L78" s="19" t="s">
+      <c r="M78" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M78" s="19" t="s">
+      <c r="N78" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N78" s="19" t="s">
+      <c r="O78" s="19" t="s">
         <v>1372</v>
       </c>
-      <c r="O78" s="19" t="s">
+      <c r="P78" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P78" s="19" t="s">
+      <c r="Q78" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q78" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R78" s="22" t="s">
+      <c r="R78" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S78" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S78" s="85" t="s">
+      <c r="T78" s="85" t="s">
         <v>1180</v>
       </c>
-      <c r="T78" s="45">
+      <c r="U78" s="45">
         <v>41991</v>
       </c>
-      <c r="U78" s="130">
+      <c r="V78" s="129">
         <v>0.65277777777777779</v>
       </c>
-      <c r="V78" s="85"/>
       <c r="W78" s="85"/>
-      <c r="X78" s="136"/>
-      <c r="Y78" s="85"/>
+      <c r="X78" s="85"/>
+      <c r="Y78" s="135"/>
       <c r="Z78" s="85"/>
       <c r="AA78" s="85"/>
       <c r="AB78" s="85"/>
       <c r="AC78" s="85"/>
-      <c r="AD78" s="138"/>
-      <c r="AE78" s="85"/>
+      <c r="AD78" s="85"/>
+      <c r="AE78" s="137"/>
       <c r="AF78" s="85"/>
       <c r="AG78" s="85"/>
-    </row>
-    <row r="79" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH78" s="85"/>
+    </row>
+    <row r="79" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="19">
         <v>75</v>
       </c>
       <c r="B79" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C79" s="19" t="s">
         <v>996</v>
       </c>
       <c r="D79" s="19">
         <v>14972</v>
       </c>
-      <c r="E79" s="86" t="s">
+      <c r="E79" s="85" t="s">
         <v>341</v>
       </c>
-      <c r="F79" s="109">
+      <c r="F79" s="85" t="s">
+        <v>2902</v>
+      </c>
+      <c r="G79" s="108">
         <v>250800677303</v>
       </c>
-      <c r="G79" s="29" t="s">
+      <c r="H79" s="29" t="s">
         <v>528</v>
       </c>
-      <c r="H79" s="19" t="s">
+      <c r="I79" s="19" t="s">
         <v>375</v>
       </c>
-      <c r="I79" s="19" t="s">
+      <c r="J79" s="19" t="s">
         <v>376</v>
       </c>
-      <c r="J79" s="19" t="s">
+      <c r="K79" s="19" t="s">
         <v>374</v>
       </c>
-      <c r="K79" s="19" t="s">
+      <c r="L79" s="19" t="s">
         <v>373</v>
       </c>
-      <c r="L79" s="19" t="s">
+      <c r="M79" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M79" s="19" t="s">
+      <c r="N79" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N79" s="19" t="s">
+      <c r="O79" s="19" t="s">
         <v>1373</v>
       </c>
-      <c r="O79" s="19" t="s">
+      <c r="P79" s="19" t="s">
         <v>688</v>
       </c>
-      <c r="P79" s="19" t="s">
+      <c r="Q79" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q79" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R79" s="22" t="s">
+      <c r="R79" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S79" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S79" s="85" t="s">
+      <c r="T79" s="85" t="s">
         <v>891</v>
       </c>
-      <c r="T79" s="45">
+      <c r="U79" s="45">
         <v>41991</v>
       </c>
-      <c r="U79" s="130">
+      <c r="V79" s="129">
         <v>0.65347222222222223</v>
       </c>
-      <c r="V79" s="85"/>
       <c r="W79" s="85"/>
-      <c r="X79" s="136"/>
-      <c r="Y79" s="85"/>
+      <c r="X79" s="85"/>
+      <c r="Y79" s="135"/>
       <c r="Z79" s="85"/>
       <c r="AA79" s="85"/>
       <c r="AB79" s="85"/>
       <c r="AC79" s="85"/>
-      <c r="AD79" s="138"/>
-      <c r="AE79" s="85"/>
+      <c r="AD79" s="85"/>
+      <c r="AE79" s="137"/>
       <c r="AF79" s="85"/>
       <c r="AG79" s="85"/>
-    </row>
-    <row r="80" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH79" s="85"/>
+    </row>
+    <row r="80" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="19">
         <v>76</v>
       </c>
       <c r="B80" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C80" s="19"/>
       <c r="D80" s="19">
         <v>14969</v>
       </c>
-      <c r="E80" s="86" t="s">
+      <c r="E80" s="85" t="s">
         <v>342</v>
       </c>
-      <c r="F80" s="109" t="s">
+      <c r="F80" s="85" t="s">
+        <v>2903</v>
+      </c>
+      <c r="G80" s="108" t="s">
         <v>1866</v>
       </c>
-      <c r="G80" s="29" t="s">
+      <c r="H80" s="29" t="s">
         <v>1675</v>
       </c>
-      <c r="H80" s="19" t="s">
+      <c r="I80" s="19" t="s">
         <v>379</v>
       </c>
-      <c r="I80" s="19" t="s">
+      <c r="J80" s="19" t="s">
         <v>380</v>
       </c>
-      <c r="J80" s="19" t="s">
+      <c r="K80" s="19" t="s">
         <v>378</v>
       </c>
-      <c r="K80" s="19" t="s">
+      <c r="L80" s="19" t="s">
         <v>377</v>
       </c>
-      <c r="L80" s="19" t="s">
+      <c r="M80" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M80" s="19" t="s">
+      <c r="N80" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N80" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O80" s="85" t="s">
+        <v>2630</v>
+      </c>
+      <c r="P80" s="85" t="s">
         <v>1640</v>
       </c>
-      <c r="P80" s="19" t="s">
+      <c r="Q80" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q80" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R80" s="22" t="s">
+      <c r="R80" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S80" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S80" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T80" s="45">
+      <c r="T80" s="85" t="s">
+        <v>2375</v>
+      </c>
+      <c r="U80" s="45">
         <v>41991</v>
       </c>
-      <c r="U80" s="130">
+      <c r="V80" s="129">
         <v>0.65416666666666667</v>
       </c>
-      <c r="V80" s="85"/>
       <c r="W80" s="85"/>
-      <c r="X80" s="136"/>
-      <c r="Y80" s="85"/>
+      <c r="X80" s="85"/>
+      <c r="Y80" s="135"/>
       <c r="Z80" s="85"/>
       <c r="AA80" s="85"/>
       <c r="AB80" s="85"/>
       <c r="AC80" s="85"/>
-      <c r="AD80" s="138"/>
-      <c r="AE80" s="85"/>
+      <c r="AD80" s="85"/>
+      <c r="AE80" s="137"/>
       <c r="AF80" s="85"/>
       <c r="AG80" s="85"/>
-    </row>
-    <row r="81" spans="1:33" s="34" customFormat="1" ht="237" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH80" s="85"/>
+    </row>
+    <row r="81" spans="1:34" s="34" customFormat="1" ht="237" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="19">
         <v>77</v>
       </c>
       <c r="B81" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C81" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D81" s="19">
         <v>14973</v>
       </c>
-      <c r="E81" s="86" t="s">
+      <c r="E81" s="85" t="s">
         <v>343</v>
       </c>
-      <c r="F81" s="109">
+      <c r="F81" s="85" t="s">
+        <v>2904</v>
+      </c>
+      <c r="G81" s="108">
         <v>162700813905</v>
       </c>
-      <c r="G81" s="29" t="s">
+      <c r="H81" s="29" t="s">
         <v>548</v>
       </c>
-      <c r="H81" s="24" t="s">
+      <c r="I81" s="24" t="s">
         <v>383</v>
       </c>
-      <c r="I81" s="19" t="s">
+      <c r="J81" s="19" t="s">
         <v>384</v>
       </c>
-      <c r="J81" s="19" t="s">
+      <c r="K81" s="19" t="s">
         <v>382</v>
       </c>
-      <c r="K81" s="19" t="s">
+      <c r="L81" s="19" t="s">
         <v>381</v>
       </c>
-      <c r="L81" s="19" t="s">
+      <c r="M81" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M81" s="19" t="s">
+      <c r="N81" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N81" s="19" t="s">
+      <c r="O81" s="19" t="s">
         <v>1374</v>
       </c>
-      <c r="O81" s="19" t="s">
+      <c r="P81" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P81" s="19" t="s">
+      <c r="Q81" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q81" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R81" s="22" t="s">
+      <c r="R81" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S81" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S81" s="85" t="s">
+      <c r="T81" s="85" t="s">
         <v>1181</v>
       </c>
-      <c r="T81" s="45">
+      <c r="U81" s="45">
         <v>41991</v>
       </c>
-      <c r="U81" s="130">
+      <c r="V81" s="129">
         <v>0.65486111111111112</v>
       </c>
-      <c r="V81" s="85"/>
       <c r="W81" s="85"/>
-      <c r="X81" s="136"/>
-      <c r="Y81" s="85"/>
+      <c r="X81" s="85"/>
+      <c r="Y81" s="135"/>
       <c r="Z81" s="85"/>
       <c r="AA81" s="85"/>
       <c r="AB81" s="85"/>
       <c r="AC81" s="85"/>
-      <c r="AD81" s="138"/>
-      <c r="AE81" s="85"/>
+      <c r="AD81" s="85"/>
+      <c r="AE81" s="137"/>
       <c r="AF81" s="85"/>
       <c r="AG81" s="85"/>
-    </row>
-    <row r="82" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH81" s="85"/>
+    </row>
+    <row r="82" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="19">
         <v>78</v>
       </c>
       <c r="B82" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C82" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D82" s="19">
         <v>14975</v>
       </c>
-      <c r="E82" s="86" t="s">
+      <c r="E82" s="85" t="s">
         <v>344</v>
       </c>
-      <c r="F82" s="109" t="s">
+      <c r="F82" s="85" t="s">
+        <v>2905</v>
+      </c>
+      <c r="G82" s="108" t="s">
         <v>1867</v>
       </c>
-      <c r="G82" s="29" t="s">
+      <c r="H82" s="29" t="s">
         <v>583</v>
       </c>
-      <c r="H82" s="19" t="s">
+      <c r="I82" s="19" t="s">
         <v>387</v>
       </c>
-      <c r="I82" s="19" t="s">
+      <c r="J82" s="19" t="s">
         <v>388</v>
       </c>
-      <c r="J82" s="19" t="s">
+      <c r="K82" s="19" t="s">
         <v>386</v>
       </c>
-      <c r="K82" s="19" t="s">
+      <c r="L82" s="19" t="s">
         <v>385</v>
       </c>
-      <c r="L82" s="19" t="s">
+      <c r="M82" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M82" s="19" t="s">
+      <c r="N82" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N82" s="19" t="s">
+      <c r="O82" s="19" t="s">
         <v>1375</v>
       </c>
-      <c r="O82" s="19" t="s">
+      <c r="P82" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P82" s="19" t="s">
+      <c r="Q82" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q82" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R82" s="22" t="s">
+      <c r="R82" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S82" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S82" s="85" t="s">
+      <c r="T82" s="85" t="s">
         <v>1182</v>
       </c>
-      <c r="T82" s="45">
+      <c r="U82" s="45">
         <v>41991</v>
       </c>
-      <c r="U82" s="130">
+      <c r="V82" s="129">
         <v>0.65555555555555556</v>
       </c>
-      <c r="V82" s="85"/>
       <c r="W82" s="85"/>
-      <c r="X82" s="136"/>
-      <c r="Y82" s="85"/>
+      <c r="X82" s="85"/>
+      <c r="Y82" s="135"/>
       <c r="Z82" s="85"/>
       <c r="AA82" s="85"/>
       <c r="AB82" s="85"/>
       <c r="AC82" s="85"/>
-      <c r="AD82" s="138"/>
-      <c r="AE82" s="85"/>
+      <c r="AD82" s="85"/>
+      <c r="AE82" s="137"/>
       <c r="AF82" s="85"/>
       <c r="AG82" s="85"/>
-    </row>
-    <row r="83" spans="1:33" s="34" customFormat="1" ht="285.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH82" s="85"/>
+    </row>
+    <row r="83" spans="1:34" s="34" customFormat="1" ht="285.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="19">
         <v>79</v>
       </c>
       <c r="B83" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C83" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D83" s="19">
         <v>14976</v>
       </c>
-      <c r="E83" s="86" t="s">
+      <c r="E83" s="85" t="s">
         <v>345</v>
       </c>
-      <c r="F83" s="109" t="s">
+      <c r="F83" s="85" t="s">
+        <v>2906</v>
+      </c>
+      <c r="G83" s="108" t="s">
         <v>1868</v>
       </c>
-      <c r="G83" s="29" t="s">
+      <c r="H83" s="29" t="s">
         <v>549</v>
       </c>
-      <c r="H83" s="19" t="s">
+      <c r="I83" s="19" t="s">
         <v>391</v>
       </c>
-      <c r="I83" s="19" t="s">
+      <c r="J83" s="19" t="s">
         <v>392</v>
       </c>
-      <c r="J83" s="19" t="s">
+      <c r="K83" s="19" t="s">
         <v>390</v>
       </c>
-      <c r="K83" s="19" t="s">
+      <c r="L83" s="19" t="s">
         <v>389</v>
       </c>
-      <c r="L83" s="19" t="s">
+      <c r="M83" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M83" s="19" t="s">
+      <c r="N83" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N83" s="19" t="s">
+      <c r="O83" s="19" t="s">
         <v>1376</v>
       </c>
-      <c r="O83" s="19" t="s">
+      <c r="P83" s="19" t="s">
         <v>668</v>
       </c>
-      <c r="P83" s="19" t="s">
+      <c r="Q83" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q83" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R83" s="22" t="s">
+      <c r="R83" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S83" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S83" s="85" t="s">
+      <c r="T83" s="85" t="s">
         <v>1183</v>
       </c>
-      <c r="T83" s="45">
+      <c r="U83" s="45">
         <v>41991</v>
       </c>
-      <c r="U83" s="130">
+      <c r="V83" s="129">
         <v>0.65625</v>
       </c>
-      <c r="V83" s="85"/>
       <c r="W83" s="85"/>
-      <c r="X83" s="136"/>
-      <c r="Y83" s="85"/>
+      <c r="X83" s="85"/>
+      <c r="Y83" s="135"/>
       <c r="Z83" s="85"/>
       <c r="AA83" s="85"/>
       <c r="AB83" s="85"/>
       <c r="AC83" s="85"/>
-      <c r="AD83" s="138"/>
-      <c r="AE83" s="85"/>
+      <c r="AD83" s="85"/>
+      <c r="AE83" s="137"/>
       <c r="AF83" s="85"/>
       <c r="AG83" s="85"/>
-    </row>
-    <row r="84" spans="1:33" s="34" customFormat="1" ht="241.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH83" s="85"/>
+    </row>
+    <row r="84" spans="1:34" s="34" customFormat="1" ht="241.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="19">
         <v>80</v>
       </c>
       <c r="B84" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C84" s="19"/>
       <c r="D84" s="19">
         <v>14978</v>
       </c>
-      <c r="E84" s="86" t="s">
+      <c r="E84" s="85" t="s">
         <v>346</v>
       </c>
-      <c r="F84" s="109">
+      <c r="F84" s="85" t="s">
+        <v>2907</v>
+      </c>
+      <c r="G84" s="108">
         <v>672908638579</v>
       </c>
-      <c r="G84" s="29" t="s">
+      <c r="H84" s="29" t="s">
         <v>1485</v>
       </c>
-      <c r="H84" s="24" t="s">
+      <c r="I84" s="24" t="s">
         <v>395</v>
       </c>
-      <c r="I84" s="19" t="s">
+      <c r="J84" s="19" t="s">
         <v>396</v>
       </c>
-      <c r="J84" s="19" t="s">
+      <c r="K84" s="19" t="s">
         <v>394</v>
       </c>
-      <c r="K84" s="19" t="s">
+      <c r="L84" s="19" t="s">
         <v>393</v>
       </c>
-      <c r="L84" s="19" t="s">
+      <c r="M84" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M84" s="19" t="s">
+      <c r="N84" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N84" s="62" t="s">
-[...2 lines deleted...]
-      <c r="O84" s="85" t="s">
+      <c r="O84" s="62" t="s">
+        <v>2692</v>
+      </c>
+      <c r="P84" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P84" s="19" t="s">
+      <c r="Q84" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q84" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R84" s="22" t="s">
+      <c r="R84" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S84" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S84" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T84" s="45">
+      <c r="T84" s="85" t="s">
+        <v>2376</v>
+      </c>
+      <c r="U84" s="45">
         <v>41991</v>
       </c>
-      <c r="U84" s="130">
+      <c r="V84" s="129">
         <v>0.65694444444444444</v>
       </c>
-      <c r="V84" s="85"/>
       <c r="W84" s="85"/>
-      <c r="X84" s="136"/>
-[...7 lines deleted...]
-      <c r="AB84" s="85"/>
+      <c r="X84" s="85"/>
+      <c r="Y84" s="135"/>
+      <c r="Z84" s="85" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AA84" s="85"/>
+      <c r="AB84" s="85" t="s">
+        <v>2497</v>
+      </c>
       <c r="AC84" s="85"/>
-      <c r="AD84" s="138"/>
-      <c r="AE84" s="85"/>
+      <c r="AD84" s="85"/>
+      <c r="AE84" s="137"/>
       <c r="AF84" s="85"/>
       <c r="AG84" s="85"/>
-    </row>
-    <row r="85" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH84" s="85"/>
+    </row>
+    <row r="85" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="19">
         <v>81</v>
       </c>
       <c r="B85" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C85" s="85" t="s">
         <v>2056</v>
       </c>
       <c r="D85" s="19">
         <v>14980</v>
       </c>
-      <c r="E85" s="86" t="s">
+      <c r="E85" s="85" t="s">
         <v>347</v>
       </c>
-      <c r="F85" s="109" t="s">
+      <c r="F85" s="85" t="s">
+        <v>2908</v>
+      </c>
+      <c r="G85" s="108" t="s">
         <v>1869</v>
       </c>
-      <c r="G85" s="29" t="s">
+      <c r="H85" s="29" t="s">
         <v>529</v>
       </c>
-      <c r="H85" s="19" t="s">
+      <c r="I85" s="19" t="s">
         <v>399</v>
       </c>
-      <c r="I85" s="19" t="s">
+      <c r="J85" s="19" t="s">
         <v>400</v>
       </c>
-      <c r="J85" s="19" t="s">
+      <c r="K85" s="19" t="s">
         <v>398</v>
       </c>
-      <c r="K85" s="19" t="s">
+      <c r="L85" s="19" t="s">
         <v>397</v>
       </c>
-      <c r="L85" s="19" t="s">
+      <c r="M85" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M85" s="19" t="s">
+      <c r="N85" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N85" s="62" t="s">
+      <c r="O85" s="62" t="s">
         <v>2044</v>
       </c>
-      <c r="O85" s="85" t="s">
+      <c r="P85" s="85" t="s">
         <v>1137</v>
       </c>
-      <c r="P85" s="19" t="s">
+      <c r="Q85" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q85" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R85" s="22" t="s">
+      <c r="R85" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S85" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S85" s="85" t="s">
+      <c r="T85" s="85" t="s">
         <v>1184</v>
       </c>
-      <c r="T85" s="45">
+      <c r="U85" s="45">
         <v>41991</v>
       </c>
-      <c r="U85" s="130">
+      <c r="V85" s="129">
         <v>0.65763888888888888</v>
       </c>
-      <c r="V85" s="85"/>
       <c r="W85" s="85"/>
-      <c r="X85" s="136"/>
-      <c r="Y85" s="85"/>
+      <c r="X85" s="85"/>
+      <c r="Y85" s="135"/>
       <c r="Z85" s="85"/>
       <c r="AA85" s="85"/>
       <c r="AB85" s="85"/>
       <c r="AC85" s="85"/>
-      <c r="AD85" s="138"/>
-      <c r="AE85" s="85"/>
+      <c r="AD85" s="85"/>
+      <c r="AE85" s="137"/>
       <c r="AF85" s="85"/>
       <c r="AG85" s="85"/>
-    </row>
-    <row r="86" spans="1:33" s="34" customFormat="1" ht="289.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH85" s="85"/>
+    </row>
+    <row r="86" spans="1:34" s="34" customFormat="1" ht="289.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="19">
         <v>82</v>
       </c>
       <c r="B86" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C86" s="85" t="s">
-        <v>2653</v>
+        <v>2636</v>
       </c>
       <c r="D86" s="19">
         <v>14982</v>
       </c>
-      <c r="E86" s="86" t="s">
+      <c r="E86" s="85" t="s">
         <v>348</v>
       </c>
-      <c r="F86" s="109" t="s">
+      <c r="F86" s="85" t="s">
+        <v>2909</v>
+      </c>
+      <c r="G86" s="108" t="s">
         <v>1870</v>
       </c>
-      <c r="G86" s="29" t="s">
+      <c r="H86" s="29" t="s">
         <v>550</v>
       </c>
-      <c r="H86" s="24" t="s">
+      <c r="I86" s="24" t="s">
         <v>402</v>
       </c>
-      <c r="I86" s="19" t="s">
+      <c r="J86" s="19" t="s">
         <v>403</v>
       </c>
-      <c r="J86" s="19" t="s">
+      <c r="K86" s="19" t="s">
         <v>401</v>
       </c>
-      <c r="K86" s="85" t="s">
-[...2 lines deleted...]
-      <c r="L86" s="19" t="s">
+      <c r="L86" s="85" t="s">
+        <v>2309</v>
+      </c>
+      <c r="M86" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M86" s="19" t="s">
+      <c r="N86" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N86" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O86" s="85" t="s">
+        <v>2634</v>
+      </c>
+      <c r="P86" s="85" t="s">
         <v>1285</v>
       </c>
-      <c r="P86" s="19" t="s">
+      <c r="Q86" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q86" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R86" s="22" t="s">
+      <c r="R86" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S86" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S86" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T86" s="45">
+      <c r="T86" s="85" t="s">
+        <v>2377</v>
+      </c>
+      <c r="U86" s="45">
         <v>41991</v>
       </c>
-      <c r="U86" s="130">
+      <c r="V86" s="129">
         <v>0.65833333333333333</v>
       </c>
-      <c r="V86" s="85"/>
       <c r="W86" s="85"/>
-      <c r="X86" s="136"/>
-      <c r="Y86" s="85"/>
+      <c r="X86" s="85"/>
+      <c r="Y86" s="135"/>
       <c r="Z86" s="85"/>
       <c r="AA86" s="85"/>
       <c r="AB86" s="85"/>
       <c r="AC86" s="85"/>
-      <c r="AD86" s="138"/>
-      <c r="AE86" s="85"/>
+      <c r="AD86" s="85"/>
+      <c r="AE86" s="137"/>
       <c r="AF86" s="85"/>
       <c r="AG86" s="85"/>
-    </row>
-    <row r="87" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH86" s="85"/>
+    </row>
+    <row r="87" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="19">
         <v>83</v>
       </c>
       <c r="B87" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C87" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D87" s="19">
         <v>14983</v>
       </c>
-      <c r="E87" s="86" t="s">
+      <c r="E87" s="85" t="s">
         <v>349</v>
       </c>
-      <c r="F87" s="109">
+      <c r="F87" s="85" t="s">
+        <v>2910</v>
+      </c>
+      <c r="G87" s="108">
         <v>672500953983</v>
       </c>
-      <c r="G87" s="29" t="s">
+      <c r="H87" s="29" t="s">
         <v>570</v>
       </c>
-      <c r="H87" s="19" t="s">
+      <c r="I87" s="19" t="s">
         <v>406</v>
       </c>
-      <c r="I87" s="19" t="s">
+      <c r="J87" s="19" t="s">
         <v>407</v>
       </c>
-      <c r="J87" s="19" t="s">
+      <c r="K87" s="19" t="s">
         <v>405</v>
       </c>
-      <c r="K87" s="19" t="s">
+      <c r="L87" s="19" t="s">
         <v>404</v>
       </c>
-      <c r="L87" s="19" t="s">
+      <c r="M87" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M87" s="19" t="s">
+      <c r="N87" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N87" s="19" t="s">
+      <c r="O87" s="19" t="s">
         <v>1377</v>
       </c>
-      <c r="O87" s="19" t="s">
+      <c r="P87" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P87" s="19" t="s">
+      <c r="Q87" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q87" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R87" s="22" t="s">
+      <c r="R87" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S87" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S87" s="85" t="s">
+      <c r="T87" s="85" t="s">
         <v>1185</v>
       </c>
-      <c r="T87" s="45">
+      <c r="U87" s="45">
         <v>41991</v>
       </c>
-      <c r="U87" s="130">
+      <c r="V87" s="129">
         <v>0.65902777777777777</v>
       </c>
-      <c r="V87" s="85"/>
       <c r="W87" s="85"/>
-      <c r="X87" s="136"/>
-      <c r="Y87" s="85"/>
+      <c r="X87" s="85"/>
+      <c r="Y87" s="135"/>
       <c r="Z87" s="85"/>
       <c r="AA87" s="85"/>
       <c r="AB87" s="85"/>
       <c r="AC87" s="85"/>
-      <c r="AD87" s="138"/>
-      <c r="AE87" s="85"/>
+      <c r="AD87" s="85"/>
+      <c r="AE87" s="137"/>
       <c r="AF87" s="85"/>
       <c r="AG87" s="85"/>
-    </row>
-    <row r="88" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH87" s="85"/>
+    </row>
+    <row r="88" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="19">
         <v>84</v>
       </c>
       <c r="B88" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C88" s="19"/>
       <c r="D88" s="19">
         <v>14986</v>
       </c>
-      <c r="E88" s="86" t="s">
+      <c r="E88" s="85" t="s">
         <v>350</v>
       </c>
-      <c r="F88" s="109">
+      <c r="F88" s="85" t="s">
+        <v>2911</v>
+      </c>
+      <c r="G88" s="108">
         <v>672500948912</v>
       </c>
-      <c r="G88" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H88" s="24" t="s">
+      <c r="H88" s="29" t="s">
+        <v>2211</v>
+      </c>
+      <c r="I88" s="24" t="s">
         <v>410</v>
       </c>
-      <c r="I88" s="19" t="s">
+      <c r="J88" s="19" t="s">
         <v>411</v>
       </c>
-      <c r="J88" s="19" t="s">
+      <c r="K88" s="19" t="s">
         <v>409</v>
       </c>
-      <c r="K88" s="19" t="s">
+      <c r="L88" s="19" t="s">
         <v>408</v>
       </c>
-      <c r="L88" s="19" t="s">
+      <c r="M88" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M88" s="19" t="s">
+      <c r="N88" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N88" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O88" s="85" t="s">
+      <c r="O88" s="83" t="s">
+        <v>2241</v>
+      </c>
+      <c r="P88" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P88" s="19" t="s">
+      <c r="Q88" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q88" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R88" s="22" t="s">
+      <c r="R88" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S88" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S88" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T88" s="45">
+      <c r="T88" s="85" t="s">
+        <v>2378</v>
+      </c>
+      <c r="U88" s="45">
         <v>41991</v>
       </c>
-      <c r="U88" s="130">
+      <c r="V88" s="129">
         <v>0.65972222222222221</v>
       </c>
-      <c r="V88" s="85" t="s">
-[...8 lines deleted...]
-      <c r="Y88" s="85"/>
+      <c r="W88" s="85" t="s">
+        <v>2316</v>
+      </c>
+      <c r="X88" s="16" t="s">
+        <v>2319</v>
+      </c>
+      <c r="Y88" s="135" t="s">
+        <v>2318</v>
+      </c>
       <c r="Z88" s="85"/>
       <c r="AA88" s="85"/>
-      <c r="AB88" s="85" t="s">
-[...6 lines deleted...]
-      <c r="AE88" s="85"/>
+      <c r="AB88" s="85"/>
+      <c r="AC88" s="85" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AD88" s="85"/>
+      <c r="AE88" s="137" t="s">
+        <v>2584</v>
+      </c>
       <c r="AF88" s="85"/>
       <c r="AG88" s="85"/>
-    </row>
-    <row r="89" spans="1:33" s="34" customFormat="1" ht="248.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH88" s="85"/>
+    </row>
+    <row r="89" spans="1:34" s="34" customFormat="1" ht="248.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="19">
         <v>85</v>
       </c>
       <c r="B89" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C89" s="44" t="s">
         <v>1582</v>
       </c>
       <c r="D89" s="19">
         <v>14988</v>
       </c>
-      <c r="E89" s="86" t="s">
+      <c r="E89" s="85" t="s">
         <v>351</v>
       </c>
-      <c r="F89" s="109" t="s">
+      <c r="F89" s="85" t="s">
+        <v>2912</v>
+      </c>
+      <c r="G89" s="108" t="s">
         <v>1871</v>
       </c>
-      <c r="G89" s="29" t="s">
+      <c r="H89" s="29" t="s">
         <v>530</v>
       </c>
-      <c r="H89" s="44" t="s">
+      <c r="I89" s="44" t="s">
         <v>1401</v>
       </c>
-      <c r="I89" s="19" t="s">
+      <c r="J89" s="19" t="s">
         <v>414</v>
       </c>
-      <c r="J89" s="19" t="s">
+      <c r="K89" s="19" t="s">
         <v>413</v>
       </c>
-      <c r="K89" s="19" t="s">
+      <c r="L89" s="19" t="s">
         <v>412</v>
       </c>
-      <c r="L89" s="19" t="s">
+      <c r="M89" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M89" s="19" t="s">
+      <c r="N89" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N89" s="44" t="s">
+      <c r="O89" s="44" t="s">
         <v>1378</v>
       </c>
-      <c r="O89" s="44" t="s">
+      <c r="P89" s="44" t="s">
         <v>688</v>
       </c>
-      <c r="P89" s="19" t="s">
+      <c r="Q89" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q89" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R89" s="22" t="s">
+      <c r="R89" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S89" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S89" s="85" t="s">
+      <c r="T89" s="85" t="s">
         <v>892</v>
       </c>
-      <c r="T89" s="45">
+      <c r="U89" s="45">
         <v>41991</v>
       </c>
-      <c r="U89" s="130">
+      <c r="V89" s="129">
         <v>0.66041666666666665</v>
       </c>
-      <c r="V89" s="85"/>
       <c r="W89" s="85"/>
-      <c r="X89" s="136"/>
-      <c r="Y89" s="85"/>
+      <c r="X89" s="85"/>
+      <c r="Y89" s="135"/>
       <c r="Z89" s="85"/>
       <c r="AA89" s="85"/>
       <c r="AB89" s="85"/>
       <c r="AC89" s="85"/>
-      <c r="AD89" s="138"/>
-      <c r="AE89" s="85"/>
+      <c r="AD89" s="85"/>
+      <c r="AE89" s="137"/>
       <c r="AF89" s="85"/>
       <c r="AG89" s="85"/>
-    </row>
-    <row r="90" spans="1:33" s="34" customFormat="1" ht="289.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH89" s="85"/>
+    </row>
+    <row r="90" spans="1:34" s="34" customFormat="1" ht="289.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="19">
         <v>86</v>
       </c>
       <c r="B90" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C90" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D90" s="19">
         <v>14989</v>
       </c>
-      <c r="E90" s="86" t="s">
+      <c r="E90" s="85" t="s">
         <v>352</v>
       </c>
-      <c r="F90" s="109" t="s">
+      <c r="F90" s="85" t="s">
+        <v>2913</v>
+      </c>
+      <c r="G90" s="108" t="s">
         <v>1872</v>
       </c>
-      <c r="G90" s="29" t="s">
+      <c r="H90" s="29" t="s">
         <v>571</v>
       </c>
-      <c r="H90" s="19" t="s">
+      <c r="I90" s="19" t="s">
         <v>417</v>
       </c>
-      <c r="I90" s="19" t="s">
+      <c r="J90" s="19" t="s">
         <v>418</v>
       </c>
-      <c r="J90" s="19" t="s">
+      <c r="K90" s="19" t="s">
         <v>416</v>
       </c>
-      <c r="K90" s="19" t="s">
+      <c r="L90" s="19" t="s">
         <v>415</v>
       </c>
-      <c r="L90" s="19" t="s">
+      <c r="M90" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M90" s="19" t="s">
+      <c r="N90" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N90" s="19" t="s">
+      <c r="O90" s="19" t="s">
         <v>1379</v>
       </c>
-      <c r="O90" s="19" t="s">
+      <c r="P90" s="19" t="s">
         <v>668</v>
       </c>
-      <c r="P90" s="19" t="s">
+      <c r="Q90" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q90" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R90" s="22" t="s">
+      <c r="R90" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S90" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S90" s="85" t="s">
+      <c r="T90" s="85" t="s">
         <v>1186</v>
       </c>
-      <c r="T90" s="45">
+      <c r="U90" s="45">
         <v>41991</v>
       </c>
-      <c r="U90" s="130">
+      <c r="V90" s="129">
         <v>0.66111111111111109</v>
       </c>
-      <c r="V90" s="85"/>
       <c r="W90" s="85"/>
-      <c r="X90" s="136"/>
-      <c r="Y90" s="85"/>
+      <c r="X90" s="85"/>
+      <c r="Y90" s="135"/>
       <c r="Z90" s="85"/>
       <c r="AA90" s="85"/>
       <c r="AB90" s="85"/>
       <c r="AC90" s="85"/>
-      <c r="AD90" s="138"/>
-      <c r="AE90" s="85"/>
+      <c r="AD90" s="85"/>
+      <c r="AE90" s="137"/>
       <c r="AF90" s="85"/>
       <c r="AG90" s="85"/>
-    </row>
-    <row r="91" spans="1:33" s="34" customFormat="1" ht="301.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH90" s="85"/>
+    </row>
+    <row r="91" spans="1:34" s="34" customFormat="1" ht="301.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="19">
         <v>87</v>
       </c>
       <c r="B91" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C91" s="44" t="s">
         <v>1564</v>
       </c>
       <c r="D91" s="19">
         <v>14994</v>
       </c>
-      <c r="E91" s="86" t="s">
+      <c r="E91" s="85" t="s">
         <v>425</v>
       </c>
-      <c r="F91" s="109" t="s">
+      <c r="F91" s="85" t="s">
+        <v>2914</v>
+      </c>
+      <c r="G91" s="108" t="s">
         <v>1873</v>
       </c>
-      <c r="G91" s="29" t="s">
+      <c r="H91" s="29" t="s">
         <v>1280</v>
       </c>
-      <c r="H91" s="19" t="s">
+      <c r="I91" s="19" t="s">
         <v>428</v>
       </c>
-      <c r="I91" s="19" t="s">
+      <c r="J91" s="19" t="s">
         <v>429</v>
       </c>
-      <c r="J91" s="19" t="s">
+      <c r="K91" s="19" t="s">
         <v>427</v>
       </c>
-      <c r="K91" s="19" t="s">
+      <c r="L91" s="19" t="s">
         <v>426</v>
       </c>
-      <c r="L91" s="19" t="s">
+      <c r="M91" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M91" s="19" t="s">
+      <c r="N91" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N91" s="44" t="s">
+      <c r="O91" s="44" t="s">
         <v>1380</v>
       </c>
-      <c r="O91" s="19" t="s">
+      <c r="P91" s="19" t="s">
         <v>688</v>
       </c>
-      <c r="P91" s="19" t="s">
+      <c r="Q91" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q91" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R91" s="22" t="s">
+      <c r="R91" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S91" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S91" s="85" t="s">
+      <c r="T91" s="85" t="s">
         <v>927</v>
       </c>
-      <c r="T91" s="45">
+      <c r="U91" s="45">
         <v>41991</v>
       </c>
-      <c r="U91" s="130">
+      <c r="V91" s="129">
         <v>0.66180555555555554</v>
       </c>
-      <c r="V91" s="85"/>
       <c r="W91" s="85"/>
-      <c r="X91" s="136"/>
-      <c r="Y91" s="85"/>
+      <c r="X91" s="85"/>
+      <c r="Y91" s="135"/>
       <c r="Z91" s="85"/>
       <c r="AA91" s="85"/>
       <c r="AB91" s="85"/>
       <c r="AC91" s="85"/>
-      <c r="AD91" s="138"/>
-      <c r="AE91" s="85"/>
+      <c r="AD91" s="85"/>
+      <c r="AE91" s="137"/>
       <c r="AF91" s="85"/>
       <c r="AG91" s="85"/>
-    </row>
-    <row r="92" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH91" s="85"/>
+    </row>
+    <row r="92" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="19">
         <v>88</v>
       </c>
       <c r="B92" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C92" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D92" s="19">
         <v>14997</v>
       </c>
-      <c r="E92" s="86" t="s">
+      <c r="E92" s="85" t="s">
         <v>430</v>
       </c>
-      <c r="F92" s="109">
+      <c r="F92" s="85" t="s">
+        <v>2915</v>
+      </c>
+      <c r="G92" s="108">
         <v>165007237288</v>
       </c>
-      <c r="G92" s="29" t="s">
+      <c r="H92" s="29" t="s">
         <v>531</v>
       </c>
-      <c r="H92" s="19" t="s">
+      <c r="I92" s="19" t="s">
         <v>435</v>
       </c>
-      <c r="I92" s="19" t="s">
+      <c r="J92" s="19" t="s">
         <v>436</v>
       </c>
-      <c r="J92" s="19" t="s">
+      <c r="K92" s="19" t="s">
         <v>434</v>
       </c>
-      <c r="K92" s="19" t="s">
+      <c r="L92" s="19" t="s">
         <v>433</v>
       </c>
-      <c r="L92" s="19" t="s">
+      <c r="M92" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M92" s="19" t="s">
+      <c r="N92" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N92" s="19" t="s">
+      <c r="O92" s="19" t="s">
         <v>1381</v>
       </c>
-      <c r="O92" s="19" t="s">
+      <c r="P92" s="19" t="s">
         <v>668</v>
       </c>
-      <c r="P92" s="19" t="s">
+      <c r="Q92" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q92" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R92" s="22" t="s">
+      <c r="R92" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S92" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S92" s="85" t="s">
+      <c r="T92" s="85" t="s">
         <v>1187</v>
       </c>
-      <c r="T92" s="45">
+      <c r="U92" s="45">
         <v>41991</v>
       </c>
-      <c r="U92" s="130">
+      <c r="V92" s="129">
         <v>0.66249999999999998</v>
       </c>
-      <c r="V92" s="85"/>
       <c r="W92" s="85"/>
-      <c r="X92" s="136"/>
-      <c r="Y92" s="85"/>
+      <c r="X92" s="85"/>
+      <c r="Y92" s="135"/>
       <c r="Z92" s="85"/>
       <c r="AA92" s="85"/>
       <c r="AB92" s="85"/>
       <c r="AC92" s="85"/>
-      <c r="AD92" s="138"/>
-      <c r="AE92" s="85"/>
+      <c r="AD92" s="85"/>
+      <c r="AE92" s="137"/>
       <c r="AF92" s="85"/>
       <c r="AG92" s="85"/>
-    </row>
-    <row r="93" spans="1:33" s="34" customFormat="1" ht="237" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH92" s="85"/>
+    </row>
+    <row r="93" spans="1:34" s="34" customFormat="1" ht="237" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="19">
         <v>89</v>
       </c>
       <c r="B93" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C93" s="85" t="s">
         <v>1943</v>
       </c>
       <c r="D93" s="19">
         <v>14946</v>
       </c>
-      <c r="E93" s="86" t="s">
+      <c r="E93" s="85" t="s">
         <v>431</v>
       </c>
-      <c r="F93" s="110">
+      <c r="F93" s="85" t="s">
+        <v>2916</v>
+      </c>
+      <c r="G93" s="109">
         <v>670401664835</v>
       </c>
-      <c r="G93" s="29" t="s">
+      <c r="H93" s="29" t="s">
         <v>1686</v>
       </c>
-      <c r="H93" s="19" t="s">
+      <c r="I93" s="19" t="s">
         <v>439</v>
       </c>
-      <c r="I93" s="19" t="s">
+      <c r="J93" s="19" t="s">
         <v>440</v>
       </c>
-      <c r="J93" s="19" t="s">
+      <c r="K93" s="19" t="s">
         <v>438</v>
       </c>
-      <c r="K93" s="19" t="s">
+      <c r="L93" s="19" t="s">
         <v>437</v>
       </c>
-      <c r="L93" s="19" t="s">
+      <c r="M93" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M93" s="19" t="s">
+      <c r="N93" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N93" s="44" t="s">
+      <c r="O93" s="44" t="s">
         <v>1724</v>
       </c>
-      <c r="O93" s="44" t="s">
+      <c r="P93" s="44" t="s">
         <v>688</v>
       </c>
-      <c r="P93" s="19" t="s">
+      <c r="Q93" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q93" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R93" s="22" t="s">
+      <c r="R93" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S93" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S93" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T93" s="45">
+      <c r="T93" s="85" t="s">
+        <v>2379</v>
+      </c>
+      <c r="U93" s="45">
         <v>41991</v>
       </c>
-      <c r="U93" s="130">
+      <c r="V93" s="129">
         <v>0.66319444444444442</v>
       </c>
-      <c r="V93" s="85"/>
       <c r="W93" s="85"/>
-      <c r="X93" s="136"/>
-      <c r="Y93" s="85"/>
+      <c r="X93" s="85"/>
+      <c r="Y93" s="135"/>
       <c r="Z93" s="85"/>
       <c r="AA93" s="85"/>
       <c r="AB93" s="85"/>
       <c r="AC93" s="85"/>
-      <c r="AD93" s="138"/>
-      <c r="AE93" s="85"/>
+      <c r="AD93" s="85"/>
+      <c r="AE93" s="137"/>
       <c r="AF93" s="85"/>
       <c r="AG93" s="85"/>
-    </row>
-    <row r="94" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH93" s="85"/>
+    </row>
+    <row r="94" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="19">
         <v>90</v>
       </c>
       <c r="B94" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C94" s="19" t="s">
         <v>1050</v>
       </c>
       <c r="D94" s="19">
         <v>14953</v>
       </c>
-      <c r="E94" s="86" t="s">
+      <c r="E94" s="85" t="s">
         <v>496</v>
       </c>
-      <c r="F94" s="110">
+      <c r="F94" s="85" t="s">
+        <v>2917</v>
+      </c>
+      <c r="G94" s="109">
         <v>164604049166</v>
       </c>
-      <c r="G94" s="29" t="s">
+      <c r="H94" s="29" t="s">
         <v>551</v>
       </c>
-      <c r="H94" s="24" t="s">
+      <c r="I94" s="24" t="s">
         <v>508</v>
       </c>
-      <c r="I94" s="19" t="s">
+      <c r="J94" s="19" t="s">
         <v>507</v>
       </c>
-      <c r="J94" s="19" t="s">
+      <c r="K94" s="19" t="s">
         <v>506</v>
       </c>
-      <c r="K94" s="19" t="s">
+      <c r="L94" s="19" t="s">
         <v>505</v>
       </c>
-      <c r="L94" s="19" t="s">
+      <c r="M94" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M94" s="19" t="s">
+      <c r="N94" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N94" s="19" t="s">
+      <c r="O94" s="19" t="s">
         <v>1382</v>
       </c>
-      <c r="O94" s="19" t="s">
+      <c r="P94" s="19" t="s">
         <v>688</v>
       </c>
-      <c r="P94" s="19" t="s">
+      <c r="Q94" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q94" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R94" s="22" t="s">
+      <c r="R94" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S94" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S94" s="85" t="s">
+      <c r="T94" s="85" t="s">
         <v>1188</v>
       </c>
-      <c r="T94" s="45">
+      <c r="U94" s="45">
         <v>41991</v>
       </c>
-      <c r="U94" s="130">
+      <c r="V94" s="129">
         <v>0.66388888888888886</v>
       </c>
-      <c r="V94" s="85"/>
       <c r="W94" s="85"/>
-      <c r="X94" s="136"/>
-      <c r="Y94" s="85"/>
+      <c r="X94" s="85"/>
+      <c r="Y94" s="135"/>
       <c r="Z94" s="85"/>
       <c r="AA94" s="85"/>
       <c r="AB94" s="85"/>
       <c r="AC94" s="85"/>
-      <c r="AD94" s="138"/>
-      <c r="AE94" s="85"/>
+      <c r="AD94" s="85"/>
+      <c r="AE94" s="137"/>
       <c r="AF94" s="85"/>
       <c r="AG94" s="85"/>
-    </row>
-    <row r="95" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH94" s="85"/>
+    </row>
+    <row r="95" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="19">
         <v>91</v>
       </c>
       <c r="B95" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C95" s="19"/>
       <c r="D95" s="19">
         <v>14949</v>
       </c>
-      <c r="E95" s="86" t="s">
+      <c r="E95" s="85" t="s">
         <v>432</v>
       </c>
-      <c r="F95" s="109">
+      <c r="F95" s="85" t="s">
+        <v>2918</v>
+      </c>
+      <c r="G95" s="108">
         <v>164604504545</v>
       </c>
-      <c r="G95" s="29" t="s">
+      <c r="H95" s="29" t="s">
         <v>1468</v>
       </c>
-      <c r="H95" s="19" t="s">
+      <c r="I95" s="19" t="s">
         <v>443</v>
       </c>
-      <c r="I95" s="19" t="s">
+      <c r="J95" s="19" t="s">
         <v>444</v>
       </c>
-      <c r="J95" s="19" t="s">
+      <c r="K95" s="19" t="s">
         <v>442</v>
       </c>
-      <c r="K95" s="19" t="s">
+      <c r="L95" s="19" t="s">
         <v>441</v>
       </c>
-      <c r="L95" s="19" t="s">
+      <c r="M95" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M95" s="19" t="s">
+      <c r="N95" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N95" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O95" s="85" t="s">
+        <v>2589</v>
+      </c>
+      <c r="P95" s="85" t="s">
         <v>1819</v>
       </c>
-      <c r="P95" s="19" t="s">
+      <c r="Q95" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q95" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R95" s="22" t="s">
+      <c r="R95" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S95" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S95" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T95" s="45">
+      <c r="T95" s="85" t="s">
+        <v>2380</v>
+      </c>
+      <c r="U95" s="45">
         <v>41991</v>
       </c>
-      <c r="U95" s="130">
+      <c r="V95" s="129">
         <v>0.6645833333333333</v>
       </c>
-      <c r="V95" s="85"/>
       <c r="W95" s="85"/>
-      <c r="X95" s="136"/>
-      <c r="Y95" s="85"/>
+      <c r="X95" s="85"/>
+      <c r="Y95" s="135"/>
       <c r="Z95" s="85"/>
       <c r="AA95" s="85"/>
       <c r="AB95" s="85"/>
       <c r="AC95" s="85"/>
-      <c r="AD95" s="138"/>
-      <c r="AE95" s="85"/>
+      <c r="AD95" s="85"/>
+      <c r="AE95" s="137"/>
       <c r="AF95" s="85"/>
       <c r="AG95" s="85"/>
-    </row>
-    <row r="96" spans="1:33" s="34" customFormat="1" ht="302.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH95" s="85"/>
+    </row>
+    <row r="96" spans="1:34" s="34" customFormat="1" ht="302.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="19">
         <v>92</v>
       </c>
       <c r="B96" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C96" s="19"/>
       <c r="D96" s="19">
         <v>14963</v>
       </c>
-      <c r="E96" s="86" t="s">
+      <c r="E96" s="85" t="s">
         <v>445</v>
       </c>
-      <c r="F96" s="109" t="s">
+      <c r="F96" s="85" t="s">
+        <v>2919</v>
+      </c>
+      <c r="G96" s="108" t="s">
         <v>1874</v>
       </c>
-      <c r="G96" s="29" t="s">
+      <c r="H96" s="29" t="s">
         <v>2081</v>
       </c>
-      <c r="H96" s="19" t="s">
+      <c r="I96" s="19" t="s">
         <v>455</v>
       </c>
-      <c r="I96" s="19" t="s">
+      <c r="J96" s="19" t="s">
         <v>456</v>
       </c>
-      <c r="J96" s="19" t="s">
+      <c r="K96" s="19" t="s">
         <v>454</v>
       </c>
-      <c r="K96" s="19" t="s">
+      <c r="L96" s="19" t="s">
         <v>453</v>
       </c>
-      <c r="L96" s="19" t="s">
+      <c r="M96" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M96" s="19" t="s">
+      <c r="N96" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N96" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O96" s="85" t="s">
+        <v>2237</v>
+      </c>
+      <c r="P96" s="85" t="s">
         <v>1818</v>
       </c>
-      <c r="P96" s="19" t="s">
+      <c r="Q96" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q96" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R96" s="22" t="s">
+      <c r="R96" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S96" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S96" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T96" s="45">
+      <c r="T96" s="85" t="s">
+        <v>2381</v>
+      </c>
+      <c r="U96" s="45">
         <v>41991</v>
       </c>
-      <c r="U96" s="130">
+      <c r="V96" s="129">
         <v>0.66527777777777775</v>
       </c>
-      <c r="V96" s="85"/>
       <c r="W96" s="85"/>
-      <c r="X96" s="136"/>
-[...9 lines deleted...]
-      <c r="AB96" s="85"/>
+      <c r="X96" s="85"/>
+      <c r="Y96" s="135"/>
+      <c r="Z96" s="85" t="s">
+        <v>2516</v>
+      </c>
+      <c r="AA96" s="142" t="s">
+        <v>2324</v>
+      </c>
+      <c r="AB96" s="85" t="s">
+        <v>2517</v>
+      </c>
       <c r="AC96" s="85"/>
-      <c r="AD96" s="138"/>
-      <c r="AE96" s="85"/>
+      <c r="AD96" s="85"/>
+      <c r="AE96" s="137"/>
       <c r="AF96" s="85"/>
       <c r="AG96" s="85"/>
-    </row>
-    <row r="97" spans="1:33" s="34" customFormat="1" ht="201" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH96" s="85"/>
+    </row>
+    <row r="97" spans="1:34" s="34" customFormat="1" ht="201" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="19">
         <v>93</v>
       </c>
       <c r="B97" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C97" s="19"/>
       <c r="D97" s="19">
         <v>14964</v>
       </c>
-      <c r="E97" s="86" t="s">
+      <c r="E97" s="85" t="s">
         <v>446</v>
       </c>
-      <c r="F97" s="109">
+      <c r="F97" s="85" t="s">
+        <v>2920</v>
+      </c>
+      <c r="G97" s="108">
         <v>164604456620</v>
       </c>
-      <c r="G97" s="97" t="s">
+      <c r="H97" s="96" t="s">
         <v>1990</v>
       </c>
-      <c r="H97" s="19" t="s">
+      <c r="I97" s="19" t="s">
         <v>460</v>
       </c>
-      <c r="I97" s="19" t="s">
+      <c r="J97" s="19" t="s">
         <v>459</v>
       </c>
-      <c r="J97" s="19" t="s">
+      <c r="K97" s="19" t="s">
         <v>458</v>
       </c>
-      <c r="K97" s="19" t="s">
+      <c r="L97" s="19" t="s">
         <v>457</v>
       </c>
-      <c r="L97" s="19" t="s">
+      <c r="M97" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M97" s="19" t="s">
+      <c r="N97" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N97" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O97" s="85" t="s">
+        <v>2691</v>
+      </c>
+      <c r="P97" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P97" s="19" t="s">
+      <c r="Q97" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q97" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R97" s="22" t="s">
+      <c r="R97" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S97" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S97" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T97" s="45">
+      <c r="T97" s="85" t="s">
+        <v>2382</v>
+      </c>
+      <c r="U97" s="45">
         <v>41991</v>
       </c>
-      <c r="U97" s="130">
+      <c r="V97" s="129">
         <v>0.66597222222222219</v>
       </c>
-      <c r="V97" s="85"/>
       <c r="W97" s="85"/>
-      <c r="X97" s="136"/>
-      <c r="Y97" s="85"/>
+      <c r="X97" s="85"/>
+      <c r="Y97" s="135"/>
       <c r="Z97" s="85"/>
       <c r="AA97" s="85"/>
       <c r="AB97" s="85"/>
       <c r="AC97" s="85"/>
-      <c r="AD97" s="138"/>
-      <c r="AE97" s="85"/>
+      <c r="AD97" s="85"/>
+      <c r="AE97" s="137"/>
       <c r="AF97" s="85"/>
       <c r="AG97" s="85"/>
-    </row>
-    <row r="98" spans="1:33" s="34" customFormat="1" ht="279.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH97" s="85"/>
+    </row>
+    <row r="98" spans="1:34" s="34" customFormat="1" ht="279.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="19">
         <v>94</v>
       </c>
       <c r="B98" s="19" t="s">
         <v>618</v>
       </c>
       <c r="C98" s="44" t="s">
         <v>1612</v>
       </c>
       <c r="D98" s="19">
         <v>14967</v>
       </c>
-      <c r="E98" s="86" t="s">
+      <c r="E98" s="85" t="s">
         <v>447</v>
       </c>
-      <c r="F98" s="109" t="s">
+      <c r="F98" s="85" t="s">
+        <v>2921</v>
+      </c>
+      <c r="G98" s="108" t="s">
         <v>1875</v>
       </c>
-      <c r="G98" s="29" t="s">
+      <c r="H98" s="29" t="s">
         <v>552</v>
       </c>
-      <c r="H98" s="19" t="s">
+      <c r="I98" s="19" t="s">
         <v>463</v>
       </c>
-      <c r="I98" s="44" t="s">
+      <c r="J98" s="44" t="s">
         <v>1402</v>
       </c>
-      <c r="J98" s="19" t="s">
+      <c r="K98" s="19" t="s">
         <v>462</v>
       </c>
-      <c r="K98" s="19" t="s">
+      <c r="L98" s="19" t="s">
         <v>461</v>
       </c>
-      <c r="L98" s="19" t="s">
+      <c r="M98" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M98" s="19" t="s">
+      <c r="N98" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N98" s="44" t="s">
+      <c r="O98" s="44" t="s">
         <v>1542</v>
       </c>
-      <c r="O98" s="19" t="s">
+      <c r="P98" s="19" t="s">
         <v>611</v>
       </c>
-      <c r="P98" s="19" t="s">
+      <c r="Q98" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q98" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R98" s="22" t="s">
+      <c r="R98" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S98" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S98" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T98" s="45">
+      <c r="T98" s="85" t="s">
+        <v>2383</v>
+      </c>
+      <c r="U98" s="45">
         <v>41996</v>
       </c>
-      <c r="U98" s="130">
+      <c r="V98" s="129">
         <v>0.64027777777777783</v>
       </c>
-      <c r="V98" s="85"/>
       <c r="W98" s="85"/>
-      <c r="X98" s="136"/>
-      <c r="Y98" s="85"/>
+      <c r="X98" s="85"/>
+      <c r="Y98" s="135"/>
       <c r="Z98" s="85"/>
       <c r="AA98" s="85"/>
       <c r="AB98" s="85"/>
       <c r="AC98" s="85"/>
-      <c r="AD98" s="138"/>
-      <c r="AE98" s="85"/>
+      <c r="AD98" s="85"/>
+      <c r="AE98" s="137"/>
       <c r="AF98" s="85"/>
       <c r="AG98" s="85"/>
-    </row>
-    <row r="99" spans="1:33" s="34" customFormat="1" ht="270.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH98" s="85"/>
+    </row>
+    <row r="99" spans="1:34" s="34" customFormat="1" ht="270.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="19">
         <v>95</v>
       </c>
       <c r="B99" s="19" t="s">
         <v>618</v>
       </c>
       <c r="C99" s="19" t="s">
         <v>801</v>
       </c>
       <c r="D99" s="19">
         <v>14971</v>
       </c>
-      <c r="E99" s="86" t="s">
+      <c r="E99" s="85" t="s">
         <v>448</v>
       </c>
-      <c r="F99" s="109">
+      <c r="F99" s="85" t="s">
+        <v>2922</v>
+      </c>
+      <c r="G99" s="108">
         <v>165051429038</v>
       </c>
-      <c r="G99" s="29" t="s">
+      <c r="H99" s="29" t="s">
         <v>553</v>
       </c>
-      <c r="H99" s="24" t="s">
+      <c r="I99" s="24" t="s">
         <v>466</v>
       </c>
-      <c r="I99" s="19" t="s">
+      <c r="J99" s="19" t="s">
         <v>467</v>
       </c>
-      <c r="J99" s="19" t="s">
+      <c r="K99" s="19" t="s">
         <v>465</v>
       </c>
-      <c r="K99" s="19" t="s">
+      <c r="L99" s="19" t="s">
         <v>464</v>
       </c>
-      <c r="L99" s="19" t="s">
+      <c r="M99" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M99" s="19" t="s">
+      <c r="N99" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N99" s="19" t="s">
+      <c r="O99" s="19" t="s">
         <v>1383</v>
       </c>
-      <c r="O99" s="19" t="s">
+      <c r="P99" s="19" t="s">
         <v>611</v>
       </c>
-      <c r="P99" s="19" t="s">
+      <c r="Q99" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q99" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R99" s="22" t="s">
+      <c r="R99" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S99" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S99" s="85" t="s">
+      <c r="T99" s="85" t="s">
         <v>928</v>
       </c>
-      <c r="T99" s="45">
+      <c r="U99" s="45">
         <v>41996</v>
       </c>
-      <c r="U99" s="130">
+      <c r="V99" s="129">
         <v>0.64097222222222217</v>
       </c>
-      <c r="V99" s="85"/>
       <c r="W99" s="85"/>
-      <c r="X99" s="136"/>
-      <c r="Y99" s="85"/>
+      <c r="X99" s="85"/>
+      <c r="Y99" s="135"/>
       <c r="Z99" s="85"/>
       <c r="AA99" s="85"/>
       <c r="AB99" s="85"/>
       <c r="AC99" s="85"/>
-      <c r="AD99" s="138"/>
-      <c r="AE99" s="85"/>
+      <c r="AD99" s="85"/>
+      <c r="AE99" s="137"/>
       <c r="AF99" s="85"/>
       <c r="AG99" s="85"/>
-    </row>
-    <row r="100" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH99" s="85"/>
+    </row>
+    <row r="100" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="19">
         <v>96</v>
       </c>
       <c r="B100" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C100" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D100" s="19">
         <v>14974</v>
       </c>
-      <c r="E100" s="86" t="s">
+      <c r="E100" s="85" t="s">
         <v>449</v>
       </c>
-      <c r="F100" s="109" t="s">
+      <c r="F100" s="85" t="s">
+        <v>2923</v>
+      </c>
+      <c r="G100" s="108" t="s">
         <v>1876</v>
       </c>
-      <c r="G100" s="29" t="s">
+      <c r="H100" s="29" t="s">
         <v>554</v>
       </c>
-      <c r="H100" s="44" t="s">
+      <c r="I100" s="44" t="s">
         <v>470</v>
       </c>
-      <c r="I100" s="19" t="s">
+      <c r="J100" s="19" t="s">
         <v>471</v>
       </c>
-      <c r="J100" s="19" t="s">
+      <c r="K100" s="19" t="s">
         <v>469</v>
       </c>
-      <c r="K100" s="19" t="s">
+      <c r="L100" s="19" t="s">
         <v>468</v>
       </c>
-      <c r="L100" s="19" t="s">
+      <c r="M100" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M100" s="19" t="s">
+      <c r="N100" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N100" s="19" t="s">
+      <c r="O100" s="19" t="s">
         <v>1384</v>
       </c>
-      <c r="O100" s="19" t="s">
+      <c r="P100" s="19" t="s">
         <v>946</v>
       </c>
-      <c r="P100" s="19" t="s">
+      <c r="Q100" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q100" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R100" s="22" t="s">
+      <c r="R100" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S100" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S100" s="85" t="s">
+      <c r="T100" s="85" t="s">
         <v>1189</v>
       </c>
-      <c r="T100" s="45">
+      <c r="U100" s="45">
         <v>41991</v>
       </c>
-      <c r="U100" s="130">
+      <c r="V100" s="129">
         <v>0.66666666666666663</v>
       </c>
-      <c r="V100" s="85"/>
       <c r="W100" s="85"/>
-      <c r="X100" s="136"/>
-      <c r="Y100" s="85"/>
+      <c r="X100" s="85"/>
+      <c r="Y100" s="135"/>
       <c r="Z100" s="85"/>
       <c r="AA100" s="85"/>
       <c r="AB100" s="85"/>
       <c r="AC100" s="85"/>
-      <c r="AD100" s="138"/>
-      <c r="AE100" s="85"/>
+      <c r="AD100" s="85"/>
+      <c r="AE100" s="137"/>
       <c r="AF100" s="85"/>
       <c r="AG100" s="85"/>
-    </row>
-    <row r="101" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH100" s="85"/>
+    </row>
+    <row r="101" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="19">
         <v>97</v>
       </c>
       <c r="B101" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C101" s="27" t="s">
         <v>918</v>
       </c>
       <c r="D101" s="19">
         <v>14984</v>
       </c>
-      <c r="E101" s="86" t="s">
+      <c r="E101" s="85" t="s">
         <v>586</v>
       </c>
-      <c r="F101" s="109">
+      <c r="F101" s="85" t="s">
+        <v>2924</v>
+      </c>
+      <c r="G101" s="108">
         <v>165039948929</v>
       </c>
-      <c r="G101" s="29" t="s">
+      <c r="H101" s="29" t="s">
         <v>555</v>
       </c>
-      <c r="H101" s="44" t="s">
+      <c r="I101" s="44" t="s">
         <v>474</v>
       </c>
-      <c r="I101" s="19" t="s">
+      <c r="J101" s="19" t="s">
         <v>475</v>
       </c>
-      <c r="J101" s="19" t="s">
+      <c r="K101" s="19" t="s">
         <v>473</v>
       </c>
-      <c r="K101" s="19" t="s">
+      <c r="L101" s="19" t="s">
         <v>472</v>
       </c>
-      <c r="L101" s="19" t="s">
+      <c r="M101" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M101" s="19" t="s">
+      <c r="N101" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N101" s="19" t="s">
+      <c r="O101" s="19" t="s">
         <v>1385</v>
       </c>
-      <c r="O101" s="19" t="s">
+      <c r="P101" s="19" t="s">
         <v>668</v>
       </c>
-      <c r="P101" s="19" t="s">
+      <c r="Q101" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q101" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R101" s="22" t="s">
+      <c r="R101" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S101" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S101" s="85" t="s">
+      <c r="T101" s="85" t="s">
         <v>1191</v>
       </c>
-      <c r="T101" s="45">
+      <c r="U101" s="45">
         <v>41991</v>
       </c>
-      <c r="U101" s="130">
+      <c r="V101" s="129">
         <v>0.66736111111111107</v>
       </c>
-      <c r="V101" s="85"/>
       <c r="W101" s="85"/>
-      <c r="X101" s="136"/>
-      <c r="Y101" s="85"/>
+      <c r="X101" s="85"/>
+      <c r="Y101" s="135"/>
       <c r="Z101" s="85"/>
       <c r="AA101" s="85"/>
       <c r="AB101" s="85"/>
       <c r="AC101" s="85"/>
-      <c r="AD101" s="138"/>
-      <c r="AE101" s="85"/>
+      <c r="AD101" s="85"/>
+      <c r="AE101" s="137"/>
       <c r="AF101" s="85"/>
       <c r="AG101" s="85"/>
-    </row>
-    <row r="102" spans="1:33" s="34" customFormat="1" ht="261.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH101" s="85"/>
+    </row>
+    <row r="102" spans="1:34" s="34" customFormat="1" ht="261.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="19">
         <v>98</v>
       </c>
       <c r="B102" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C102" s="44" t="s">
         <v>1612</v>
       </c>
       <c r="D102" s="19">
         <v>14999</v>
       </c>
-      <c r="E102" s="86" t="s">
+      <c r="E102" s="85" t="s">
         <v>585</v>
       </c>
-      <c r="F102" s="109" t="s">
+      <c r="F102" s="85" t="s">
+        <v>2925</v>
+      </c>
+      <c r="G102" s="108" t="s">
         <v>1877</v>
       </c>
-      <c r="G102" s="29" t="s">
+      <c r="H102" s="29" t="s">
         <v>556</v>
       </c>
-      <c r="H102" s="19" t="s">
+      <c r="I102" s="19" t="s">
         <v>479</v>
       </c>
-      <c r="I102" s="19" t="s">
+      <c r="J102" s="19" t="s">
         <v>478</v>
       </c>
-      <c r="J102" s="19" t="s">
+      <c r="K102" s="19" t="s">
         <v>477</v>
       </c>
-      <c r="K102" s="19" t="s">
+      <c r="L102" s="19" t="s">
         <v>476</v>
       </c>
-      <c r="L102" s="19" t="s">
+      <c r="M102" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M102" s="19" t="s">
+      <c r="N102" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N102" s="44" t="s">
+      <c r="O102" s="44" t="s">
         <v>1448</v>
       </c>
-      <c r="O102" s="44" t="s">
+      <c r="P102" s="44" t="s">
         <v>1137</v>
       </c>
-      <c r="P102" s="19" t="s">
+      <c r="Q102" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q102" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R102" s="22" t="s">
+      <c r="R102" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S102" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S102" s="85" t="s">
+      <c r="T102" s="85" t="s">
         <v>1190</v>
       </c>
-      <c r="T102" s="45">
+      <c r="U102" s="45">
         <v>41991</v>
       </c>
-      <c r="U102" s="130">
+      <c r="V102" s="129">
         <v>0.66805555555555562</v>
       </c>
-      <c r="V102" s="85"/>
       <c r="W102" s="85"/>
-      <c r="X102" s="136"/>
-      <c r="Y102" s="85"/>
+      <c r="X102" s="85"/>
+      <c r="Y102" s="135"/>
       <c r="Z102" s="85"/>
       <c r="AA102" s="85"/>
       <c r="AB102" s="85"/>
       <c r="AC102" s="85"/>
-      <c r="AD102" s="138"/>
-      <c r="AE102" s="85"/>
+      <c r="AD102" s="85"/>
+      <c r="AE102" s="137"/>
       <c r="AF102" s="85"/>
       <c r="AG102" s="85"/>
-    </row>
-    <row r="103" spans="1:33" s="34" customFormat="1" ht="255.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH102" s="85"/>
+    </row>
+    <row r="103" spans="1:34" s="34" customFormat="1" ht="255.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="19">
         <v>99</v>
       </c>
       <c r="B103" s="19" t="s">
         <v>613</v>
       </c>
       <c r="C103" s="44" t="s">
         <v>1203</v>
       </c>
       <c r="D103" s="19">
         <v>15000</v>
       </c>
-      <c r="E103" s="86" t="s">
+      <c r="E103" s="85" t="s">
         <v>450</v>
       </c>
-      <c r="F103" s="109" t="s">
+      <c r="F103" s="85" t="s">
+        <v>2926</v>
+      </c>
+      <c r="G103" s="108" t="s">
         <v>1878</v>
       </c>
-      <c r="G103" s="29" t="s">
+      <c r="H103" s="29" t="s">
         <v>572</v>
       </c>
-      <c r="H103" s="19" t="s">
+      <c r="I103" s="19" t="s">
         <v>484</v>
       </c>
-      <c r="I103" s="19" t="s">
+      <c r="J103" s="19" t="s">
         <v>486</v>
       </c>
-      <c r="J103" s="19" t="s">
+      <c r="K103" s="19" t="s">
         <v>482</v>
       </c>
-      <c r="K103" s="19" t="s">
+      <c r="L103" s="19" t="s">
         <v>480</v>
       </c>
-      <c r="L103" s="19" t="s">
+      <c r="M103" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M103" s="19" t="s">
+      <c r="N103" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N103" s="19" t="s">
+      <c r="O103" s="19" t="s">
         <v>1386</v>
       </c>
-      <c r="O103" s="19" t="s">
+      <c r="P103" s="19" t="s">
         <v>983</v>
       </c>
-      <c r="P103" s="19" t="s">
+      <c r="Q103" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q103" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R103" s="22" t="s">
+      <c r="R103" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S103" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S103" s="85" t="s">
+      <c r="T103" s="85" t="s">
         <v>1192</v>
       </c>
-      <c r="T103" s="45">
+      <c r="U103" s="45">
         <v>41991</v>
       </c>
-      <c r="U103" s="130">
+      <c r="V103" s="129">
         <v>0.66875000000000007</v>
       </c>
-      <c r="V103" s="85"/>
       <c r="W103" s="85"/>
-      <c r="X103" s="136"/>
-      <c r="Y103" s="85"/>
+      <c r="X103" s="85"/>
+      <c r="Y103" s="135"/>
       <c r="Z103" s="85"/>
       <c r="AA103" s="85"/>
       <c r="AB103" s="85"/>
       <c r="AC103" s="85"/>
-      <c r="AD103" s="138"/>
-      <c r="AE103" s="85"/>
+      <c r="AD103" s="85"/>
+      <c r="AE103" s="137"/>
       <c r="AF103" s="85"/>
       <c r="AG103" s="85"/>
-    </row>
-    <row r="104" spans="1:33" s="34" customFormat="1" ht="236.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH103" s="85"/>
+    </row>
+    <row r="104" spans="1:34" s="34" customFormat="1" ht="236.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="19">
         <v>100</v>
       </c>
       <c r="B104" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C104" s="19"/>
       <c r="D104" s="19">
         <v>15002</v>
       </c>
-      <c r="E104" s="86" t="s">
+      <c r="E104" s="85" t="s">
         <v>451</v>
       </c>
-      <c r="F104" s="109" t="s">
+      <c r="F104" s="85" t="s">
+        <v>2927</v>
+      </c>
+      <c r="G104" s="108" t="s">
         <v>1879</v>
       </c>
-      <c r="G104" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H104" s="19" t="s">
+      <c r="H104" s="29" t="s">
+        <v>2234</v>
+      </c>
+      <c r="I104" s="19" t="s">
         <v>485</v>
       </c>
-      <c r="I104" s="19" t="s">
+      <c r="J104" s="19" t="s">
         <v>487</v>
       </c>
-      <c r="J104" s="19" t="s">
+      <c r="K104" s="19" t="s">
         <v>483</v>
       </c>
-      <c r="K104" s="19" t="s">
+      <c r="L104" s="19" t="s">
         <v>481</v>
       </c>
-      <c r="L104" s="19" t="s">
+      <c r="M104" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M104" s="19" t="s">
+      <c r="N104" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N104" s="62" t="s">
-[...2 lines deleted...]
-      <c r="O104" s="85" t="s">
+      <c r="O104" s="62" t="s">
+        <v>2638</v>
+      </c>
+      <c r="P104" s="85" t="s">
         <v>1819</v>
       </c>
-      <c r="P104" s="19" t="s">
+      <c r="Q104" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q104" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R104" s="22" t="s">
+      <c r="R104" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S104" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S104" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T104" s="45">
+      <c r="T104" s="85" t="s">
+        <v>2384</v>
+      </c>
+      <c r="U104" s="45">
         <v>41991</v>
       </c>
-      <c r="U104" s="130">
+      <c r="V104" s="129">
         <v>0.6694444444444444</v>
       </c>
-      <c r="V104" s="85"/>
       <c r="W104" s="85"/>
-      <c r="X104" s="136"/>
-      <c r="Y104" s="85"/>
+      <c r="X104" s="85"/>
+      <c r="Y104" s="135"/>
       <c r="Z104" s="85"/>
       <c r="AA104" s="85"/>
       <c r="AB104" s="85"/>
       <c r="AC104" s="85"/>
-      <c r="AD104" s="138"/>
-      <c r="AE104" s="85"/>
+      <c r="AD104" s="85"/>
+      <c r="AE104" s="137"/>
       <c r="AF104" s="85"/>
       <c r="AG104" s="85"/>
-    </row>
-    <row r="105" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH104" s="85"/>
+    </row>
+    <row r="105" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="19">
         <v>101</v>
       </c>
       <c r="B105" s="19" t="s">
         <v>619</v>
       </c>
       <c r="C105" s="44" t="s">
         <v>1612</v>
       </c>
       <c r="D105" s="19">
         <v>15007</v>
       </c>
-      <c r="E105" s="86" t="s">
+      <c r="E105" s="85" t="s">
         <v>452</v>
       </c>
-      <c r="F105" s="109" t="s">
+      <c r="F105" s="85" t="s">
+        <v>2928</v>
+      </c>
+      <c r="G105" s="108" t="s">
         <v>1880</v>
       </c>
-      <c r="G105" s="29" t="s">
+      <c r="H105" s="29" t="s">
         <v>919</v>
       </c>
-      <c r="H105" s="19" t="s">
+      <c r="I105" s="19" t="s">
         <v>490</v>
       </c>
-      <c r="I105" s="19" t="s">
+      <c r="J105" s="19" t="s">
         <v>491</v>
       </c>
-      <c r="J105" s="19" t="s">
+      <c r="K105" s="19" t="s">
         <v>489</v>
       </c>
-      <c r="K105" s="19" t="s">
+      <c r="L105" s="19" t="s">
         <v>488</v>
       </c>
-      <c r="L105" s="19" t="s">
+      <c r="M105" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M105" s="19" t="s">
+      <c r="N105" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N105" s="44" t="s">
+      <c r="O105" s="44" t="s">
         <v>1467</v>
       </c>
-      <c r="O105" s="44" t="s">
+      <c r="P105" s="44" t="s">
         <v>1285</v>
       </c>
-      <c r="P105" s="19" t="s">
+      <c r="Q105" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q105" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R105" s="22" t="s">
+      <c r="R105" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S105" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S105" s="85" t="s">
+      <c r="T105" s="85" t="s">
         <v>1193</v>
       </c>
-      <c r="T105" s="45">
+      <c r="U105" s="45">
         <v>41991</v>
       </c>
-      <c r="U105" s="130">
+      <c r="V105" s="129">
         <v>0.67013888888888884</v>
       </c>
-      <c r="V105" s="85"/>
       <c r="W105" s="85"/>
-      <c r="X105" s="136"/>
-      <c r="Y105" s="85"/>
+      <c r="X105" s="85"/>
+      <c r="Y105" s="135"/>
       <c r="Z105" s="85"/>
       <c r="AA105" s="85"/>
       <c r="AB105" s="85"/>
       <c r="AC105" s="85"/>
-      <c r="AD105" s="138"/>
-      <c r="AE105" s="85"/>
+      <c r="AD105" s="85"/>
+      <c r="AE105" s="137"/>
       <c r="AF105" s="85"/>
       <c r="AG105" s="85"/>
-    </row>
-    <row r="106" spans="1:33" s="34" customFormat="1" ht="248.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH105" s="85"/>
+    </row>
+    <row r="106" spans="1:34" s="34" customFormat="1" ht="248.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="19">
         <v>102</v>
       </c>
       <c r="B106" s="19" t="s">
         <v>616</v>
       </c>
       <c r="C106" s="19" t="s">
         <v>940</v>
       </c>
       <c r="D106" s="19">
         <v>15373</v>
       </c>
-      <c r="E106" s="86" t="s">
+      <c r="E106" s="85" t="s">
         <v>587</v>
       </c>
-      <c r="F106" s="109">
+      <c r="F106" s="85" t="s">
+        <v>3094</v>
+      </c>
+      <c r="G106" s="108">
         <v>183113484190</v>
       </c>
-      <c r="G106" s="98" t="s">
+      <c r="H106" s="97" t="s">
         <v>588</v>
       </c>
-      <c r="H106" s="19" t="s">
+      <c r="I106" s="19" t="s">
         <v>589</v>
       </c>
-      <c r="I106" s="19" t="s">
+      <c r="J106" s="19" t="s">
         <v>590</v>
       </c>
-      <c r="J106" s="19" t="s">
+      <c r="K106" s="19" t="s">
         <v>591</v>
       </c>
-      <c r="K106" s="19" t="s">
+      <c r="L106" s="19" t="s">
         <v>592</v>
       </c>
-      <c r="L106" s="19" t="s">
+      <c r="M106" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M106" s="19" t="s">
+      <c r="N106" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N106" s="19" t="s">
+      <c r="O106" s="19" t="s">
         <v>1387</v>
       </c>
-      <c r="O106" s="19" t="s">
+      <c r="P106" s="19" t="s">
         <v>594</v>
       </c>
-      <c r="P106" s="19" t="s">
+      <c r="Q106" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q106" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R106" s="22" t="s">
+      <c r="R106" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S106" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S106" s="85"/>
-      <c r="T106" s="45">
+      <c r="T106" s="85"/>
+      <c r="U106" s="45">
         <v>42193</v>
       </c>
-      <c r="U106" s="130">
+      <c r="V106" s="129">
         <v>0.60416666666666663</v>
       </c>
-      <c r="V106" s="85"/>
       <c r="W106" s="85"/>
-      <c r="X106" s="136"/>
-      <c r="Y106" s="85"/>
+      <c r="X106" s="85"/>
+      <c r="Y106" s="135"/>
       <c r="Z106" s="85"/>
       <c r="AA106" s="85"/>
       <c r="AB106" s="85"/>
       <c r="AC106" s="85"/>
-      <c r="AD106" s="138"/>
-      <c r="AE106" s="85"/>
+      <c r="AD106" s="85"/>
+      <c r="AE106" s="137"/>
       <c r="AF106" s="85"/>
       <c r="AG106" s="85"/>
-    </row>
-    <row r="107" spans="1:33" s="34" customFormat="1" ht="291" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH106" s="85"/>
+    </row>
+    <row r="107" spans="1:34" s="34" customFormat="1" ht="291" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="19">
         <v>103</v>
       </c>
       <c r="B107" s="19" t="s">
         <v>616</v>
       </c>
       <c r="C107" s="19"/>
       <c r="D107" s="19">
         <v>15314</v>
       </c>
-      <c r="E107" s="86" t="s">
+      <c r="E107" s="85" t="s">
         <v>600</v>
       </c>
-      <c r="F107" s="109" t="s">
+      <c r="F107" s="85" t="s">
+        <v>2929</v>
+      </c>
+      <c r="G107" s="108" t="s">
         <v>1881</v>
       </c>
-      <c r="G107" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H107" s="19" t="s">
+      <c r="H107" s="29" t="s">
+        <v>2209</v>
+      </c>
+      <c r="I107" s="19" t="s">
         <v>603</v>
       </c>
-      <c r="I107" s="44" t="s">
+      <c r="J107" s="44" t="s">
         <v>1403</v>
       </c>
-      <c r="J107" s="19" t="s">
+      <c r="K107" s="19" t="s">
         <v>602</v>
       </c>
-      <c r="K107" s="19" t="s">
+      <c r="L107" s="19" t="s">
         <v>601</v>
       </c>
-      <c r="L107" s="19" t="s">
+      <c r="M107" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M107" s="19" t="s">
+      <c r="N107" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N107" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O107" s="85" t="s">
+      <c r="O107" s="83" t="s">
+        <v>2713</v>
+      </c>
+      <c r="P107" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P107" s="19" t="s">
+      <c r="Q107" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q107" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R107" s="22" t="s">
+      <c r="R107" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S107" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S107" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T107" s="45">
+      <c r="T107" s="85" t="s">
+        <v>2385</v>
+      </c>
+      <c r="U107" s="45">
         <v>42193</v>
       </c>
-      <c r="U107" s="130">
+      <c r="V107" s="129">
         <v>0.60486111111111118</v>
       </c>
-      <c r="V107" s="85" t="s">
-[...13 lines deleted...]
-        <v>2517</v>
+      <c r="W107" s="85" t="s">
+        <v>2317</v>
+      </c>
+      <c r="X107" s="85"/>
+      <c r="Y107" s="135" t="s">
+        <v>2475</v>
+      </c>
+      <c r="Z107" s="85" t="s">
+        <v>2473</v>
+      </c>
+      <c r="AA107" s="140" t="s">
+        <v>2500</v>
       </c>
       <c r="AB107" s="85" t="s">
-        <v>2333</v>
-[...5 lines deleted...]
-      <c r="AE107" s="85"/>
+        <v>2501</v>
+      </c>
+      <c r="AC107" s="85" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AD107" s="85"/>
+      <c r="AE107" s="137" t="s">
+        <v>2550</v>
+      </c>
       <c r="AF107" s="85"/>
       <c r="AG107" s="85"/>
-    </row>
-    <row r="108" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH107" s="85"/>
+    </row>
+    <row r="108" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="19">
         <v>104</v>
       </c>
       <c r="B108" s="19" t="s">
         <v>616</v>
       </c>
       <c r="C108" s="85" t="s">
         <v>2162</v>
       </c>
       <c r="D108" s="19">
         <v>15315</v>
       </c>
-      <c r="E108" s="86" t="s">
+      <c r="E108" s="85" t="s">
         <v>595</v>
       </c>
-      <c r="F108" s="109" t="s">
+      <c r="F108" s="85" t="s">
+        <v>2930</v>
+      </c>
+      <c r="G108" s="108" t="s">
         <v>1882</v>
       </c>
-      <c r="G108" s="98" t="s">
+      <c r="H108" s="97" t="s">
         <v>1278</v>
       </c>
-      <c r="H108" s="19" t="s">
+      <c r="I108" s="19" t="s">
         <v>596</v>
       </c>
-      <c r="I108" s="19" t="s">
+      <c r="J108" s="19" t="s">
         <v>597</v>
       </c>
-      <c r="J108" s="19" t="s">
+      <c r="K108" s="19" t="s">
         <v>598</v>
       </c>
-      <c r="K108" s="19" t="s">
+      <c r="L108" s="19" t="s">
         <v>599</v>
       </c>
-      <c r="L108" s="19" t="s">
+      <c r="M108" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M108" s="19" t="s">
+      <c r="N108" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N108" s="44" t="s">
+      <c r="O108" s="44" t="s">
         <v>2144</v>
       </c>
-      <c r="O108" s="85" t="s">
+      <c r="P108" s="85" t="s">
         <v>1783</v>
       </c>
-      <c r="P108" s="19" t="s">
+      <c r="Q108" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q108" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R108" s="22" t="s">
+      <c r="R108" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S108" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S108" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T108" s="45">
+      <c r="T108" s="85" t="s">
+        <v>2386</v>
+      </c>
+      <c r="U108" s="45">
         <v>42193</v>
       </c>
-      <c r="U108" s="130">
+      <c r="V108" s="129">
         <v>0.60555555555555551</v>
       </c>
-      <c r="V108" s="85"/>
       <c r="W108" s="85"/>
-      <c r="X108" s="136"/>
-      <c r="Y108" s="85"/>
+      <c r="X108" s="85"/>
+      <c r="Y108" s="135"/>
       <c r="Z108" s="85"/>
       <c r="AA108" s="85"/>
       <c r="AB108" s="85"/>
       <c r="AC108" s="85"/>
-      <c r="AD108" s="138"/>
-      <c r="AE108" s="85"/>
+      <c r="AD108" s="85"/>
+      <c r="AE108" s="137"/>
       <c r="AF108" s="85"/>
       <c r="AG108" s="85"/>
-    </row>
-    <row r="109" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH108" s="85"/>
+    </row>
+    <row r="109" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A109" s="19">
         <v>105</v>
       </c>
       <c r="B109" s="28" t="s">
         <v>614</v>
       </c>
       <c r="C109" s="85" t="s">
         <v>2147</v>
       </c>
       <c r="D109" s="28">
         <v>15355</v>
       </c>
-      <c r="E109" s="86" t="s">
+      <c r="E109" s="85" t="s">
         <v>604</v>
       </c>
-      <c r="F109" s="109" t="s">
+      <c r="F109" s="85" t="s">
+        <v>2931</v>
+      </c>
+      <c r="G109" s="108" t="s">
         <v>1883</v>
       </c>
-      <c r="G109" s="99" t="s">
+      <c r="H109" s="98" t="s">
         <v>605</v>
       </c>
-      <c r="H109" s="29" t="s">
+      <c r="I109" s="29" t="s">
         <v>606</v>
       </c>
-      <c r="I109" s="19" t="s">
+      <c r="J109" s="19" t="s">
         <v>610</v>
       </c>
-      <c r="J109" s="19" t="s">
+      <c r="K109" s="19" t="s">
         <v>607</v>
       </c>
-      <c r="K109" s="19" t="s">
+      <c r="L109" s="19" t="s">
         <v>608</v>
       </c>
-      <c r="L109" s="19" t="s">
+      <c r="M109" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M109" s="19" t="s">
+      <c r="N109" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N109" s="44" t="s">
+      <c r="O109" s="44" t="s">
         <v>2145</v>
       </c>
-      <c r="O109" s="85" t="s">
+      <c r="P109" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P109" s="19" t="s">
+      <c r="Q109" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q109" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R109" s="22" t="s">
+      <c r="R109" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S109" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S109" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T109" s="45">
+      <c r="T109" s="85" t="s">
+        <v>2387</v>
+      </c>
+      <c r="U109" s="45">
         <v>42205</v>
       </c>
-      <c r="U109" s="130">
+      <c r="V109" s="129">
         <v>0.70833333333333337</v>
       </c>
-      <c r="V109" s="85"/>
       <c r="W109" s="85"/>
-      <c r="X109" s="136"/>
-      <c r="Y109" s="85"/>
+      <c r="X109" s="85"/>
+      <c r="Y109" s="135"/>
       <c r="Z109" s="85"/>
       <c r="AA109" s="85"/>
       <c r="AB109" s="85"/>
       <c r="AC109" s="85"/>
-      <c r="AD109" s="138"/>
-      <c r="AE109" s="85"/>
+      <c r="AD109" s="85"/>
+      <c r="AE109" s="137"/>
       <c r="AF109" s="85"/>
       <c r="AG109" s="85"/>
-    </row>
-    <row r="110" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH109" s="85"/>
+    </row>
+    <row r="110" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A110" s="19">
         <v>106</v>
       </c>
       <c r="B110" s="28" t="s">
         <v>632</v>
       </c>
       <c r="C110" s="44" t="s">
         <v>1592</v>
       </c>
       <c r="D110" s="28">
         <v>7773</v>
       </c>
-      <c r="E110" s="86" t="s">
+      <c r="E110" s="85" t="s">
         <v>633</v>
       </c>
-      <c r="F110" s="109">
+      <c r="F110" s="85" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G110" s="108">
         <v>164603293387</v>
       </c>
-      <c r="G110" s="99" t="s">
+      <c r="H110" s="98" t="s">
         <v>657</v>
       </c>
-      <c r="H110" s="29" t="s">
+      <c r="I110" s="29" t="s">
         <v>634</v>
       </c>
-      <c r="I110" s="19" t="s">
+      <c r="J110" s="19" t="s">
         <v>638</v>
       </c>
-      <c r="J110" s="19" t="s">
+      <c r="K110" s="19" t="s">
         <v>635</v>
       </c>
-      <c r="K110" s="19" t="s">
+      <c r="L110" s="19" t="s">
         <v>636</v>
       </c>
-      <c r="L110" s="19" t="s">
+      <c r="M110" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M110" s="19" t="s">
+      <c r="N110" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N110" s="44" t="s">
+      <c r="O110" s="44" t="s">
         <v>1425</v>
       </c>
-      <c r="O110" s="44" t="s">
+      <c r="P110" s="44" t="s">
         <v>1137</v>
       </c>
-      <c r="P110" s="19" t="s">
+      <c r="Q110" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q110" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R110" s="22" t="s">
+      <c r="R110" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S110" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S110" s="85" t="s">
+      <c r="T110" s="85" t="s">
         <v>1194</v>
       </c>
-      <c r="T110" s="45">
+      <c r="U110" s="45">
         <v>42257</v>
       </c>
-      <c r="U110" s="130">
+      <c r="V110" s="129">
         <v>0.65486111111111112</v>
       </c>
-      <c r="V110" s="85"/>
       <c r="W110" s="85"/>
-      <c r="X110" s="136"/>
-      <c r="Y110" s="85"/>
+      <c r="X110" s="85"/>
+      <c r="Y110" s="135"/>
       <c r="Z110" s="85"/>
       <c r="AA110" s="85"/>
       <c r="AB110" s="85"/>
       <c r="AC110" s="85"/>
-      <c r="AD110" s="138"/>
-      <c r="AE110" s="85"/>
+      <c r="AD110" s="85"/>
+      <c r="AE110" s="137"/>
       <c r="AF110" s="85"/>
       <c r="AG110" s="85"/>
-    </row>
-    <row r="111" spans="1:33" s="34" customFormat="1" ht="267" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH110" s="85"/>
+    </row>
+    <row r="111" spans="1:34" s="34" customFormat="1" ht="267" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="19">
         <v>107</v>
       </c>
       <c r="B111" s="28" t="s">
         <v>632</v>
       </c>
       <c r="C111" s="28" t="s">
         <v>1469</v>
       </c>
       <c r="D111" s="28">
         <v>15445</v>
       </c>
-      <c r="E111" s="86" t="s">
+      <c r="E111" s="85" t="s">
         <v>639</v>
       </c>
-      <c r="F111" s="109">
+      <c r="F111" s="85" t="s">
+        <v>2933</v>
+      </c>
+      <c r="G111" s="108">
         <v>352517717207</v>
       </c>
-      <c r="G111" s="99" t="s">
+      <c r="H111" s="98" t="s">
         <v>658</v>
       </c>
-      <c r="H111" s="29" t="s">
+      <c r="I111" s="29" t="s">
         <v>642</v>
       </c>
-      <c r="I111" s="19" t="s">
+      <c r="J111" s="19" t="s">
         <v>643</v>
       </c>
-      <c r="J111" s="19" t="s">
+      <c r="K111" s="19" t="s">
         <v>640</v>
       </c>
-      <c r="K111" s="19" t="s">
+      <c r="L111" s="19" t="s">
         <v>641</v>
       </c>
-      <c r="L111" s="19" t="s">
+      <c r="M111" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M111" s="19" t="s">
+      <c r="N111" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N111" s="19" t="s">
+      <c r="O111" s="19" t="s">
         <v>1388</v>
       </c>
-      <c r="O111" s="19" t="s">
+      <c r="P111" s="19" t="s">
         <v>609</v>
       </c>
-      <c r="P111" s="19" t="s">
+      <c r="Q111" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q111" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R111" s="22" t="s">
+      <c r="R111" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S111" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S111" s="85" t="s">
+      <c r="T111" s="85" t="s">
         <v>1195</v>
       </c>
-      <c r="T111" s="45">
+      <c r="U111" s="45">
         <v>42257</v>
       </c>
-      <c r="U111" s="130">
+      <c r="V111" s="129">
         <v>0.65555555555555556</v>
       </c>
-      <c r="V111" s="85"/>
       <c r="W111" s="85"/>
-      <c r="X111" s="136"/>
-      <c r="Y111" s="85"/>
+      <c r="X111" s="85"/>
+      <c r="Y111" s="135"/>
       <c r="Z111" s="85"/>
       <c r="AA111" s="85"/>
       <c r="AB111" s="85"/>
       <c r="AC111" s="85"/>
-      <c r="AD111" s="138"/>
-      <c r="AE111" s="85"/>
+      <c r="AD111" s="85"/>
+      <c r="AE111" s="137"/>
       <c r="AF111" s="85"/>
       <c r="AG111" s="85"/>
-    </row>
-    <row r="112" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH111" s="85"/>
+    </row>
+    <row r="112" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="19">
         <v>108</v>
       </c>
       <c r="B112" s="28" t="s">
         <v>649</v>
       </c>
       <c r="C112" s="28"/>
       <c r="D112" s="28">
         <v>7002</v>
       </c>
-      <c r="E112" s="86" t="s">
+      <c r="E112" s="85" t="s">
         <v>644</v>
       </c>
-      <c r="F112" s="109" t="s">
+      <c r="F112" s="85" t="s">
+        <v>2934</v>
+      </c>
+      <c r="G112" s="108" t="s">
         <v>1884</v>
       </c>
-      <c r="G112" s="104" t="s">
+      <c r="H112" s="103" t="s">
         <v>2181</v>
       </c>
-      <c r="H112" s="29" t="s">
+      <c r="I112" s="29" t="s">
         <v>645</v>
       </c>
-      <c r="I112" s="19" t="s">
+      <c r="J112" s="19" t="s">
         <v>648</v>
       </c>
-      <c r="J112" s="19" t="s">
+      <c r="K112" s="19" t="s">
         <v>646</v>
       </c>
-      <c r="K112" s="19" t="s">
+      <c r="L112" s="19" t="s">
         <v>647</v>
       </c>
-      <c r="L112" s="19" t="s">
+      <c r="M112" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M112" s="19" t="s">
+      <c r="N112" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N112" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O112" s="85" t="s">
+        <v>2689</v>
+      </c>
+      <c r="P112" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P112" s="19" t="s">
+      <c r="Q112" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q112" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R112" s="22" t="s">
+      <c r="R112" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S112" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S112" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T112" s="45">
+      <c r="T112" s="85" t="s">
+        <v>2388</v>
+      </c>
+      <c r="U112" s="45">
         <v>42272</v>
       </c>
-      <c r="U112" s="130">
+      <c r="V112" s="129">
         <v>0.62361111111111112</v>
       </c>
-      <c r="V112" s="85"/>
       <c r="W112" s="85"/>
-      <c r="X112" s="136"/>
-      <c r="Y112" s="85"/>
+      <c r="X112" s="85"/>
+      <c r="Y112" s="135"/>
       <c r="Z112" s="85"/>
       <c r="AA112" s="85"/>
       <c r="AB112" s="85"/>
       <c r="AC112" s="85"/>
-      <c r="AD112" s="138"/>
-      <c r="AE112" s="85"/>
+      <c r="AD112" s="85"/>
+      <c r="AE112" s="137"/>
       <c r="AF112" s="85"/>
       <c r="AG112" s="85"/>
-    </row>
-    <row r="113" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH112" s="85"/>
+    </row>
+    <row r="113" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="19">
         <v>109</v>
       </c>
       <c r="B113" s="28" t="s">
         <v>650</v>
       </c>
       <c r="C113" s="19" t="s">
         <v>667</v>
       </c>
       <c r="D113" s="28">
         <v>15489</v>
       </c>
-      <c r="E113" s="86" t="s">
+      <c r="E113" s="85" t="s">
         <v>651</v>
       </c>
-      <c r="F113" s="109">
+      <c r="F113" s="85" t="s">
+        <v>3092</v>
+      </c>
+      <c r="G113" s="108">
         <v>352502306613</v>
       </c>
-      <c r="G113" s="99" t="s">
+      <c r="H113" s="98" t="s">
         <v>659</v>
       </c>
-      <c r="H113" s="29" t="s">
+      <c r="I113" s="29" t="s">
         <v>652</v>
       </c>
-      <c r="I113" s="19" t="s">
+      <c r="J113" s="19" t="s">
         <v>653</v>
       </c>
-      <c r="J113" s="19" t="s">
+      <c r="K113" s="19" t="s">
         <v>654</v>
       </c>
-      <c r="K113" s="19" t="s">
+      <c r="L113" s="19" t="s">
         <v>655</v>
       </c>
-      <c r="L113" s="19" t="s">
+      <c r="M113" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M113" s="19" t="s">
+      <c r="N113" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N113" s="19" t="s">
+      <c r="O113" s="19" t="s">
         <v>2092</v>
       </c>
-      <c r="O113" s="19" t="s">
+      <c r="P113" s="19" t="s">
         <v>656</v>
       </c>
-      <c r="P113" s="19" t="s">
+      <c r="Q113" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q113" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R113" s="22" t="s">
+      <c r="R113" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S113" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S113" s="85"/>
-      <c r="T113" s="45">
+      <c r="T113" s="85"/>
+      <c r="U113" s="45">
         <v>42277</v>
       </c>
-      <c r="U113" s="130">
+      <c r="V113" s="129">
         <v>0.62708333333333333</v>
       </c>
-      <c r="V113" s="85"/>
       <c r="W113" s="85"/>
-      <c r="X113" s="136"/>
-      <c r="Y113" s="85"/>
+      <c r="X113" s="85"/>
+      <c r="Y113" s="135"/>
       <c r="Z113" s="85"/>
       <c r="AA113" s="85"/>
       <c r="AB113" s="85"/>
       <c r="AC113" s="85"/>
-      <c r="AD113" s="138"/>
-      <c r="AE113" s="85"/>
+      <c r="AD113" s="85"/>
+      <c r="AE113" s="137"/>
       <c r="AF113" s="85"/>
       <c r="AG113" s="85"/>
-    </row>
-    <row r="114" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="AH113" s="85"/>
+    </row>
+    <row r="114" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A114" s="19">
         <v>110</v>
       </c>
       <c r="B114" s="28" t="s">
         <v>665</v>
       </c>
       <c r="C114" s="28" t="s">
         <v>1198</v>
       </c>
       <c r="D114" s="28">
         <v>15535</v>
       </c>
-      <c r="E114" s="86" t="s">
+      <c r="E114" s="85" t="s">
         <v>660</v>
       </c>
-      <c r="F114" s="109">
+      <c r="F114" s="85" t="s">
+        <v>2935</v>
+      </c>
+      <c r="G114" s="108">
         <v>644802949177</v>
       </c>
-      <c r="G114" s="99" t="s">
+      <c r="H114" s="98" t="s">
         <v>695</v>
       </c>
-      <c r="H114" s="29" t="s">
+      <c r="I114" s="29" t="s">
         <v>661</v>
       </c>
-      <c r="I114" s="19" t="s">
+      <c r="J114" s="19" t="s">
         <v>663</v>
       </c>
-      <c r="J114" s="19" t="s">
+      <c r="K114" s="19" t="s">
         <v>664</v>
       </c>
-      <c r="K114" s="19" t="s">
+      <c r="L114" s="19" t="s">
         <v>662</v>
       </c>
-      <c r="L114" s="19" t="s">
+      <c r="M114" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M114" s="19" t="s">
+      <c r="N114" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N114" s="85" t="s">
+      <c r="O114" s="85" t="s">
         <v>1816</v>
       </c>
-      <c r="O114" s="85" t="s">
+      <c r="P114" s="85" t="s">
         <v>1137</v>
       </c>
-      <c r="P114" s="19" t="s">
+      <c r="Q114" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q114" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R114" s="22" t="s">
+      <c r="R114" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S114" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S114" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T114" s="45">
+      <c r="T114" s="85" t="s">
+        <v>2389</v>
+      </c>
+      <c r="U114" s="45">
         <v>42284</v>
       </c>
-      <c r="U114" s="130">
+      <c r="V114" s="129">
         <v>0.68263888888888891</v>
       </c>
-      <c r="V114" s="85"/>
       <c r="W114" s="85"/>
-      <c r="X114" s="136"/>
-      <c r="Y114" s="85"/>
+      <c r="X114" s="85"/>
+      <c r="Y114" s="135"/>
       <c r="Z114" s="85"/>
       <c r="AA114" s="85"/>
       <c r="AB114" s="85"/>
       <c r="AC114" s="85"/>
-      <c r="AD114" s="138"/>
-      <c r="AE114" s="85"/>
+      <c r="AD114" s="85"/>
+      <c r="AE114" s="137"/>
       <c r="AF114" s="85"/>
       <c r="AG114" s="85"/>
-    </row>
-    <row r="115" spans="1:33" s="34" customFormat="1" ht="311.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="AH114" s="85"/>
+    </row>
+    <row r="115" spans="1:34" s="34" customFormat="1" ht="311.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A115" s="19">
         <v>111</v>
       </c>
       <c r="B115" s="28" t="s">
         <v>677</v>
       </c>
       <c r="C115" s="85" t="s">
         <v>1942</v>
       </c>
       <c r="D115" s="28">
         <v>7438</v>
       </c>
-      <c r="E115" s="86" t="s">
+      <c r="E115" s="85" t="s">
         <v>678</v>
       </c>
-      <c r="F115" s="109">
+      <c r="F115" s="85" t="s">
+        <v>2936</v>
+      </c>
+      <c r="G115" s="108">
         <v>164413326242</v>
       </c>
-      <c r="G115" s="100" t="s">
+      <c r="H115" s="99" t="s">
         <v>1275</v>
       </c>
-      <c r="H115" s="29" t="s">
+      <c r="I115" s="29" t="s">
         <v>1404</v>
       </c>
-      <c r="I115" s="19" t="s">
+      <c r="J115" s="19" t="s">
         <v>681</v>
       </c>
-      <c r="J115" s="19" t="s">
+      <c r="K115" s="19" t="s">
         <v>679</v>
       </c>
-      <c r="K115" s="19" t="s">
+      <c r="L115" s="19" t="s">
         <v>680</v>
       </c>
-      <c r="L115" s="19" t="s">
+      <c r="M115" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M115" s="19" t="s">
+      <c r="N115" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N115" s="44" t="s">
+      <c r="O115" s="44" t="s">
         <v>1813</v>
       </c>
-      <c r="O115" s="85" t="s">
+      <c r="P115" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P115" s="19" t="s">
+      <c r="Q115" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q115" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R115" s="22" t="s">
+      <c r="R115" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S115" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S115" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T115" s="45">
+      <c r="T115" s="85" t="s">
+        <v>2390</v>
+      </c>
+      <c r="U115" s="45">
         <v>42334</v>
       </c>
-      <c r="U115" s="130">
+      <c r="V115" s="129">
         <v>0.69305555555555554</v>
       </c>
-      <c r="V115" s="85"/>
       <c r="W115" s="85"/>
-      <c r="X115" s="136"/>
-      <c r="Y115" s="85"/>
+      <c r="X115" s="85"/>
+      <c r="Y115" s="135"/>
       <c r="Z115" s="85"/>
       <c r="AA115" s="85"/>
       <c r="AB115" s="85"/>
       <c r="AC115" s="85"/>
-      <c r="AD115" s="138"/>
-      <c r="AE115" s="85"/>
+      <c r="AD115" s="85"/>
+      <c r="AE115" s="137"/>
       <c r="AF115" s="85"/>
       <c r="AG115" s="85"/>
-    </row>
-    <row r="116" spans="1:33" s="34" customFormat="1" ht="317.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="AH115" s="85"/>
+    </row>
+    <row r="116" spans="1:34" s="34" customFormat="1" ht="317.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A116" s="19">
         <v>112</v>
       </c>
       <c r="B116" s="28" t="s">
         <v>682</v>
       </c>
       <c r="C116" s="44" t="s">
         <v>1574</v>
       </c>
       <c r="D116" s="28">
         <v>15750</v>
       </c>
-      <c r="E116" s="86" t="s">
+      <c r="E116" s="85" t="s">
         <v>683</v>
       </c>
-      <c r="F116" s="109" t="s">
+      <c r="F116" s="85" t="s">
+        <v>2937</v>
+      </c>
+      <c r="G116" s="108" t="s">
         <v>1885</v>
       </c>
-      <c r="G116" s="101" t="s">
+      <c r="H116" s="100" t="s">
         <v>684</v>
       </c>
-      <c r="H116" s="29" t="s">
+      <c r="I116" s="29" t="s">
         <v>685</v>
       </c>
-      <c r="I116" s="44" t="s">
+      <c r="J116" s="44" t="s">
         <v>1405</v>
       </c>
-      <c r="J116" s="19" t="s">
+      <c r="K116" s="19" t="s">
         <v>686</v>
       </c>
-      <c r="K116" s="19" t="s">
+      <c r="L116" s="19" t="s">
         <v>687</v>
       </c>
-      <c r="L116" s="19" t="s">
+      <c r="M116" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M116" s="19" t="s">
+      <c r="N116" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N116" s="44" t="s">
+      <c r="O116" s="44" t="s">
         <v>1465</v>
       </c>
-      <c r="O116" s="44" t="s">
+      <c r="P116" s="44" t="s">
         <v>609</v>
       </c>
-      <c r="P116" s="19" t="s">
+      <c r="Q116" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q116" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R116" s="22" t="s">
+      <c r="R116" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S116" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S116" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T116" s="45">
+      <c r="T116" s="85" t="s">
+        <v>2391</v>
+      </c>
+      <c r="U116" s="45">
         <v>42347</v>
       </c>
-      <c r="U116" s="130">
+      <c r="V116" s="129">
         <v>0.68055555555555547</v>
       </c>
-      <c r="V116" s="85"/>
       <c r="W116" s="85"/>
-      <c r="X116" s="136"/>
-      <c r="Y116" s="85"/>
+      <c r="X116" s="85"/>
+      <c r="Y116" s="135"/>
       <c r="Z116" s="85"/>
       <c r="AA116" s="85"/>
       <c r="AB116" s="85"/>
       <c r="AC116" s="85"/>
-      <c r="AD116" s="138"/>
-      <c r="AE116" s="85"/>
+      <c r="AD116" s="85"/>
+      <c r="AE116" s="137"/>
       <c r="AF116" s="85"/>
       <c r="AG116" s="85"/>
-    </row>
-    <row r="117" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH116" s="85"/>
+    </row>
+    <row r="117" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A117" s="19">
         <v>113</v>
       </c>
       <c r="B117" s="28" t="s">
         <v>694</v>
       </c>
       <c r="C117" s="85" t="s">
-        <v>2203</v>
+        <v>2202</v>
       </c>
       <c r="D117" s="28">
         <v>15795</v>
       </c>
-      <c r="E117" s="86" t="s">
+      <c r="E117" s="85" t="s">
         <v>689</v>
       </c>
-      <c r="F117" s="109" t="s">
+      <c r="F117" s="85" t="s">
+        <v>2938</v>
+      </c>
+      <c r="G117" s="108" t="s">
         <v>1886</v>
       </c>
-      <c r="G117" s="102" t="s">
+      <c r="H117" s="101" t="s">
         <v>1583</v>
       </c>
-      <c r="H117" s="29" t="s">
+      <c r="I117" s="29" t="s">
         <v>690</v>
       </c>
-      <c r="I117" s="19" t="s">
+      <c r="J117" s="19" t="s">
         <v>691</v>
       </c>
-      <c r="J117" s="19" t="s">
+      <c r="K117" s="19" t="s">
         <v>693</v>
       </c>
-      <c r="K117" s="19" t="s">
+      <c r="L117" s="19" t="s">
         <v>692</v>
       </c>
-      <c r="L117" s="19" t="s">
+      <c r="M117" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M117" s="19" t="s">
+      <c r="N117" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N117" s="85" t="s">
+      <c r="O117" s="85" t="s">
         <v>2074</v>
       </c>
-      <c r="O117" s="85" t="s">
+      <c r="P117" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P117" s="19" t="s">
+      <c r="Q117" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q117" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R117" s="22" t="s">
+      <c r="R117" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S117" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S117" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T117" s="45">
+      <c r="T117" s="85" t="s">
+        <v>2392</v>
+      </c>
+      <c r="U117" s="45">
         <v>42360</v>
       </c>
-      <c r="U117" s="130">
+      <c r="V117" s="129">
         <v>0.65833333333333333</v>
       </c>
-      <c r="V117" s="85"/>
       <c r="W117" s="85"/>
-      <c r="X117" s="136"/>
-      <c r="Y117" s="85"/>
+      <c r="X117" s="85"/>
+      <c r="Y117" s="135"/>
       <c r="Z117" s="85"/>
       <c r="AA117" s="85"/>
       <c r="AB117" s="85"/>
       <c r="AC117" s="85"/>
-      <c r="AD117" s="138"/>
-[...10 lines deleted...]
-    <row r="118" spans="1:33" s="34" customFormat="1" ht="227.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD117" s="85"/>
+      <c r="AE117" s="137"/>
+      <c r="AF117" s="85" t="s">
+        <v>2473</v>
+      </c>
+      <c r="AG117" s="140" t="s">
+        <v>2324</v>
+      </c>
+      <c r="AH117" s="85" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="118" spans="1:34" s="34" customFormat="1" ht="227.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A118" s="19">
         <v>114</v>
       </c>
       <c r="B118" s="28" t="s">
         <v>696</v>
       </c>
       <c r="C118" s="28"/>
       <c r="D118" s="28">
         <v>15955</v>
       </c>
-      <c r="E118" s="86" t="s">
+      <c r="E118" s="85" t="s">
         <v>697</v>
       </c>
-      <c r="F118" s="109" t="s">
+      <c r="F118" s="85" t="s">
+        <v>2939</v>
+      </c>
+      <c r="G118" s="108" t="s">
         <v>1887</v>
       </c>
-      <c r="G118" s="103" t="s">
+      <c r="H118" s="102" t="s">
         <v>1598</v>
       </c>
-      <c r="H118" s="29" t="s">
+      <c r="I118" s="29" t="s">
         <v>706</v>
       </c>
-      <c r="I118" s="19" t="s">
+      <c r="J118" s="19" t="s">
         <v>705</v>
       </c>
-      <c r="J118" s="19" t="s">
+      <c r="K118" s="19" t="s">
         <v>704</v>
       </c>
-      <c r="K118" s="85" t="s">
-[...2 lines deleted...]
-      <c r="L118" s="19" t="s">
+      <c r="L118" s="85" t="s">
+        <v>2304</v>
+      </c>
+      <c r="M118" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M118" s="19" t="s">
+      <c r="N118" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N118" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O118" s="85" t="s">
+        <v>2624</v>
+      </c>
+      <c r="P118" s="85" t="s">
         <v>1285</v>
       </c>
-      <c r="P118" s="19" t="s">
+      <c r="Q118" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q118" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R118" s="22" t="s">
+      <c r="R118" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S118" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S118" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T118" s="45">
+      <c r="T118" s="85" t="s">
+        <v>2393</v>
+      </c>
+      <c r="U118" s="45">
         <v>42412</v>
       </c>
-      <c r="U118" s="130">
+      <c r="V118" s="129">
         <v>0.6166666666666667</v>
       </c>
-      <c r="V118" s="85"/>
       <c r="W118" s="85"/>
-      <c r="X118" s="136"/>
-      <c r="Y118" s="85"/>
+      <c r="X118" s="85"/>
+      <c r="Y118" s="135"/>
       <c r="Z118" s="85"/>
       <c r="AA118" s="85"/>
       <c r="AB118" s="85"/>
       <c r="AC118" s="85"/>
-      <c r="AD118" s="138"/>
-      <c r="AE118" s="85"/>
+      <c r="AD118" s="85"/>
+      <c r="AE118" s="137"/>
       <c r="AF118" s="85"/>
       <c r="AG118" s="85"/>
-    </row>
-    <row r="119" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH118" s="85"/>
+    </row>
+    <row r="119" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="19">
         <v>115</v>
       </c>
       <c r="B119" s="28" t="s">
         <v>696</v>
       </c>
       <c r="C119" s="28"/>
       <c r="D119" s="28">
         <v>15956</v>
       </c>
-      <c r="E119" s="86" t="s">
+      <c r="E119" s="85" t="s">
         <v>698</v>
       </c>
-      <c r="F119" s="109" t="s">
+      <c r="F119" s="85" t="s">
+        <v>2940</v>
+      </c>
+      <c r="G119" s="108" t="s">
         <v>1888</v>
       </c>
-      <c r="G119" s="104" t="s">
+      <c r="H119" s="103" t="s">
         <v>1680</v>
       </c>
-      <c r="H119" s="29" t="s">
+      <c r="I119" s="29" t="s">
         <v>710</v>
       </c>
-      <c r="I119" s="19" t="s">
+      <c r="J119" s="19" t="s">
         <v>709</v>
       </c>
-      <c r="J119" s="19" t="s">
+      <c r="K119" s="19" t="s">
         <v>707</v>
       </c>
-      <c r="K119" s="19" t="s">
+      <c r="L119" s="19" t="s">
         <v>708</v>
       </c>
-      <c r="L119" s="19" t="s">
+      <c r="M119" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M119" s="19" t="s">
+      <c r="N119" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N119" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O119" s="85" t="s">
+        <v>2647</v>
+      </c>
+      <c r="P119" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P119" s="19" t="s">
+      <c r="Q119" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q119" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R119" s="22" t="s">
+      <c r="R119" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S119" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S119" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T119" s="45">
+      <c r="T119" s="85" t="s">
+        <v>2394</v>
+      </c>
+      <c r="U119" s="45">
         <v>42412</v>
       </c>
-      <c r="U119" s="130">
+      <c r="V119" s="129">
         <v>0.61736111111111114</v>
       </c>
-      <c r="V119" s="85"/>
       <c r="W119" s="85"/>
-      <c r="X119" s="136"/>
-[...7 lines deleted...]
-      <c r="AB119" s="85"/>
+      <c r="X119" s="85"/>
+      <c r="Y119" s="135"/>
+      <c r="Z119" s="85" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AA119" s="85"/>
+      <c r="AB119" s="85" t="s">
+        <v>2498</v>
+      </c>
       <c r="AC119" s="85"/>
-      <c r="AD119" s="138"/>
-      <c r="AE119" s="85"/>
+      <c r="AD119" s="85"/>
+      <c r="AE119" s="137"/>
       <c r="AF119" s="85"/>
       <c r="AG119" s="85"/>
-    </row>
-    <row r="120" spans="1:33" s="34" customFormat="1" ht="297.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH119" s="85"/>
+    </row>
+    <row r="120" spans="1:34" s="34" customFormat="1" ht="297.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="19">
         <v>116</v>
       </c>
       <c r="B120" s="28" t="s">
         <v>696</v>
       </c>
       <c r="C120" s="28" t="s">
         <v>2141</v>
       </c>
       <c r="D120" s="28">
         <v>15957</v>
       </c>
-      <c r="E120" s="86" t="s">
+      <c r="E120" s="85" t="s">
         <v>699</v>
       </c>
-      <c r="F120" s="109" t="s">
+      <c r="F120" s="85" t="s">
+        <v>2941</v>
+      </c>
+      <c r="G120" s="108" t="s">
         <v>1889</v>
       </c>
-      <c r="G120" s="101" t="s">
+      <c r="H120" s="100" t="s">
         <v>711</v>
       </c>
-      <c r="H120" s="29" t="s">
+      <c r="I120" s="29" t="s">
         <v>702</v>
       </c>
-      <c r="I120" s="19" t="s">
+      <c r="J120" s="19" t="s">
         <v>703</v>
       </c>
-      <c r="J120" s="19" t="s">
+      <c r="K120" s="19" t="s">
         <v>701</v>
       </c>
-      <c r="K120" s="19" t="s">
+      <c r="L120" s="19" t="s">
         <v>700</v>
       </c>
-      <c r="L120" s="19" t="s">
+      <c r="M120" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M120" s="19" t="s">
+      <c r="N120" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N120" s="62" t="s">
+      <c r="O120" s="62" t="s">
         <v>2069</v>
       </c>
-      <c r="O120" s="85" t="s">
+      <c r="P120" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P120" s="19" t="s">
+      <c r="Q120" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q120" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R120" s="22" t="s">
+      <c r="R120" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S120" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S120" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T120" s="45">
+      <c r="T120" s="85" t="s">
+        <v>2395</v>
+      </c>
+      <c r="U120" s="45">
         <v>42412</v>
       </c>
-      <c r="U120" s="130">
+      <c r="V120" s="129">
         <v>0.61805555555555558</v>
       </c>
-      <c r="V120" s="85"/>
       <c r="W120" s="85"/>
-      <c r="X120" s="136"/>
-      <c r="Y120" s="85"/>
+      <c r="X120" s="85"/>
+      <c r="Y120" s="135"/>
       <c r="Z120" s="85"/>
       <c r="AA120" s="85"/>
       <c r="AB120" s="85"/>
       <c r="AC120" s="85"/>
-      <c r="AD120" s="138"/>
-      <c r="AE120" s="85"/>
+      <c r="AD120" s="85"/>
+      <c r="AE120" s="137"/>
       <c r="AF120" s="85"/>
       <c r="AG120" s="85"/>
-    </row>
-    <row r="121" spans="1:33" s="34" customFormat="1" ht="330.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH120" s="85"/>
+    </row>
+    <row r="121" spans="1:34" s="34" customFormat="1" ht="330.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="19">
         <v>117</v>
       </c>
       <c r="B121" s="28" t="s">
         <v>716</v>
       </c>
       <c r="C121" s="28"/>
       <c r="D121" s="28">
         <v>16019</v>
       </c>
-      <c r="E121" s="74" t="s">
+      <c r="E121" s="18" t="s">
         <v>712</v>
       </c>
-      <c r="F121" s="109" t="s">
+      <c r="F121" s="18" t="s">
+        <v>2942</v>
+      </c>
+      <c r="G121" s="108" t="s">
         <v>1890</v>
       </c>
-      <c r="G121" s="127" t="s">
-[...2 lines deleted...]
-      <c r="H121" s="29" t="s">
+      <c r="H121" s="126" t="s">
+        <v>2216</v>
+      </c>
+      <c r="I121" s="29" t="s">
         <v>713</v>
       </c>
-      <c r="I121" s="19" t="s">
+      <c r="J121" s="19" t="s">
         <v>715</v>
       </c>
-      <c r="J121" s="19" t="s">
+      <c r="K121" s="19" t="s">
         <v>1302</v>
       </c>
-      <c r="K121" s="19" t="s">
+      <c r="L121" s="19" t="s">
         <v>714</v>
       </c>
-      <c r="L121" s="19" t="s">
+      <c r="M121" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M121" s="19" t="s">
+      <c r="N121" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N121" s="62" t="s">
-[...2 lines deleted...]
-      <c r="O121" s="85" t="s">
+      <c r="O121" s="62" t="s">
+        <v>2690</v>
+      </c>
+      <c r="P121" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P121" s="19" t="s">
+      <c r="Q121" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q121" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R121" s="22" t="s">
+      <c r="R121" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S121" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S121" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T121" s="45">
+      <c r="T121" s="85" t="s">
+        <v>2396</v>
+      </c>
+      <c r="U121" s="45">
         <v>42444</v>
       </c>
-      <c r="U121" s="130">
+      <c r="V121" s="129">
         <v>0.60486111111111118</v>
       </c>
-      <c r="V121" s="85" t="s">
-[...8 lines deleted...]
-      <c r="Y121" s="85"/>
+      <c r="W121" s="85" t="s">
+        <v>2316</v>
+      </c>
+      <c r="X121" s="16" t="s">
+        <v>2324</v>
+      </c>
+      <c r="Y121" s="135" t="s">
+        <v>2334</v>
+      </c>
       <c r="Z121" s="85"/>
       <c r="AA121" s="85"/>
       <c r="AB121" s="85"/>
       <c r="AC121" s="85"/>
-      <c r="AD121" s="138"/>
-      <c r="AE121" s="85"/>
+      <c r="AD121" s="85"/>
+      <c r="AE121" s="137"/>
       <c r="AF121" s="85"/>
       <c r="AG121" s="85"/>
-    </row>
-    <row r="122" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH121" s="85"/>
+    </row>
+    <row r="122" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="19">
         <v>118</v>
       </c>
       <c r="B122" s="19" t="s">
         <v>717</v>
       </c>
       <c r="C122" s="85" t="s">
         <v>1909</v>
       </c>
       <c r="D122" s="19">
         <v>11035</v>
       </c>
-      <c r="E122" s="86" t="s">
+      <c r="E122" s="85" t="s">
         <v>718</v>
       </c>
-      <c r="F122" s="109">
+      <c r="F122" s="85" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G122" s="108">
         <v>166006202044</v>
       </c>
-      <c r="G122" s="94" t="s">
+      <c r="H122" s="93" t="s">
         <v>920</v>
       </c>
-      <c r="H122" s="19" t="s">
+      <c r="I122" s="19" t="s">
         <v>722</v>
       </c>
-      <c r="I122" s="19" t="s">
+      <c r="J122" s="19" t="s">
         <v>721</v>
       </c>
-      <c r="J122" s="19" t="s">
+      <c r="K122" s="19" t="s">
         <v>719</v>
       </c>
-      <c r="K122" s="19" t="s">
+      <c r="L122" s="19" t="s">
         <v>720</v>
       </c>
-      <c r="L122" s="19" t="s">
+      <c r="M122" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M122" s="19" t="s">
+      <c r="N122" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N122" s="44" t="s">
+      <c r="O122" s="44" t="s">
         <v>1917</v>
       </c>
-      <c r="O122" s="85" t="s">
+      <c r="P122" s="85" t="s">
         <v>1285</v>
       </c>
-      <c r="P122" s="19" t="s">
+      <c r="Q122" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q122" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R122" s="22" t="s">
+      <c r="R122" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S122" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S122" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T122" s="45">
+      <c r="T122" s="85" t="s">
+        <v>2397</v>
+      </c>
+      <c r="U122" s="45">
         <v>42464</v>
       </c>
-      <c r="U122" s="130">
+      <c r="V122" s="129">
         <v>0.68333333333333324</v>
       </c>
-      <c r="V122" s="85"/>
       <c r="W122" s="85"/>
-      <c r="X122" s="136"/>
-      <c r="Y122" s="85"/>
+      <c r="X122" s="85"/>
+      <c r="Y122" s="135"/>
       <c r="Z122" s="85"/>
       <c r="AA122" s="85"/>
       <c r="AB122" s="85"/>
       <c r="AC122" s="85"/>
-      <c r="AD122" s="138"/>
-      <c r="AE122" s="85"/>
+      <c r="AD122" s="85"/>
+      <c r="AE122" s="137"/>
       <c r="AF122" s="85"/>
       <c r="AG122" s="85"/>
-    </row>
-    <row r="123" spans="1:33" s="34" customFormat="1" ht="227.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH122" s="85"/>
+    </row>
+    <row r="123" spans="1:34" s="34" customFormat="1" ht="227.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A123" s="19">
         <v>119</v>
       </c>
       <c r="B123" s="19" t="s">
         <v>727</v>
       </c>
       <c r="C123" s="19"/>
       <c r="D123" s="19">
         <v>12299</v>
       </c>
-      <c r="E123" s="86" t="s">
+      <c r="E123" s="85" t="s">
         <v>1617</v>
       </c>
-      <c r="F123" s="109">
+      <c r="F123" s="87" t="s">
+        <v>2944</v>
+      </c>
+      <c r="G123" s="108">
         <v>165035601588</v>
       </c>
-      <c r="G123" s="94" t="s">
+      <c r="H123" s="93" t="s">
         <v>1679</v>
       </c>
-      <c r="H123" s="19" t="s">
+      <c r="I123" s="19" t="s">
         <v>725</v>
       </c>
-      <c r="I123" s="19" t="s">
+      <c r="J123" s="19" t="s">
         <v>723</v>
       </c>
-      <c r="J123" s="19" t="s">
+      <c r="K123" s="19" t="s">
         <v>724</v>
       </c>
-      <c r="K123" s="19" t="s">
+      <c r="L123" s="19" t="s">
         <v>726</v>
       </c>
-      <c r="L123" s="19" t="s">
+      <c r="M123" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M123" s="19" t="s">
+      <c r="N123" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N123" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O123" s="85" t="s">
+        <v>2828</v>
+      </c>
+      <c r="P123" s="85" t="s">
         <v>1945</v>
       </c>
-      <c r="P123" s="19" t="s">
+      <c r="Q123" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q123" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R123" s="22" t="s">
+      <c r="R123" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S123" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S123" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T123" s="45">
+      <c r="T123" s="85" t="s">
+        <v>2398</v>
+      </c>
+      <c r="U123" s="45">
         <v>42486</v>
       </c>
-      <c r="U123" s="130">
+      <c r="V123" s="129">
         <v>0.61319444444444449</v>
       </c>
-      <c r="V123" s="85"/>
       <c r="W123" s="85"/>
-      <c r="X123" s="136"/>
-      <c r="Y123" s="85"/>
+      <c r="X123" s="85"/>
+      <c r="Y123" s="135"/>
       <c r="Z123" s="85"/>
       <c r="AA123" s="85"/>
       <c r="AB123" s="85"/>
       <c r="AC123" s="85"/>
-      <c r="AD123" s="138"/>
-      <c r="AE123" s="85"/>
+      <c r="AD123" s="85"/>
+      <c r="AE123" s="137"/>
       <c r="AF123" s="85"/>
       <c r="AG123" s="85"/>
-    </row>
-    <row r="124" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH123" s="85"/>
+    </row>
+    <row r="124" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A124" s="19">
         <v>120</v>
       </c>
       <c r="B124" s="19" t="s">
         <v>728</v>
       </c>
       <c r="C124" s="85" t="s">
         <v>1998</v>
       </c>
       <c r="D124" s="19">
         <v>16184</v>
       </c>
-      <c r="E124" s="86" t="s">
+      <c r="E124" s="85" t="s">
         <v>729</v>
       </c>
-      <c r="F124" s="109">
+      <c r="F124" s="85" t="s">
+        <v>2945</v>
+      </c>
+      <c r="G124" s="108">
         <v>165812199647</v>
       </c>
-      <c r="G124" s="97" t="s">
+      <c r="H124" s="96" t="s">
         <v>1641</v>
       </c>
-      <c r="H124" s="19" t="s">
+      <c r="I124" s="19" t="s">
         <v>730</v>
       </c>
-      <c r="I124" s="19" t="s">
+      <c r="J124" s="19" t="s">
         <v>733</v>
       </c>
-      <c r="J124" s="19" t="s">
+      <c r="K124" s="19" t="s">
         <v>731</v>
       </c>
-      <c r="K124" s="19" t="s">
+      <c r="L124" s="19" t="s">
         <v>732</v>
       </c>
-      <c r="L124" s="19" t="s">
+      <c r="M124" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M124" s="19" t="s">
+      <c r="N124" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N124" s="18" t="s">
+      <c r="O124" s="18" t="s">
         <v>1925</v>
       </c>
-      <c r="O124" s="85" t="s">
+      <c r="P124" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P124" s="19" t="s">
+      <c r="Q124" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q124" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R124" s="22" t="s">
+      <c r="R124" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S124" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S124" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T124" s="45">
+      <c r="T124" s="85" t="s">
+        <v>2399</v>
+      </c>
+      <c r="U124" s="45">
         <v>42489</v>
       </c>
-      <c r="U124" s="130">
+      <c r="V124" s="129">
         <v>0.63888888888888895</v>
       </c>
-      <c r="V124" s="85"/>
       <c r="W124" s="85"/>
-      <c r="X124" s="136"/>
-      <c r="Y124" s="85"/>
+      <c r="X124" s="85"/>
+      <c r="Y124" s="135"/>
       <c r="Z124" s="85"/>
       <c r="AA124" s="85"/>
       <c r="AB124" s="85"/>
       <c r="AC124" s="85"/>
-      <c r="AD124" s="138"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD124" s="85"/>
+      <c r="AE124" s="137"/>
       <c r="AF124" s="85" t="s">
-        <v>2610</v>
+        <v>2600</v>
       </c>
       <c r="AG124" s="85" t="s">
-        <v>2618</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:33" s="34" customFormat="1" ht="245.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>2593</v>
+      </c>
+      <c r="AH124" s="85" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="125" spans="1:34" s="34" customFormat="1" ht="245.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A125" s="19">
         <v>121</v>
       </c>
       <c r="B125" s="19" t="s">
         <v>738</v>
       </c>
       <c r="C125" s="19"/>
       <c r="D125" s="19">
         <v>16214</v>
       </c>
-      <c r="E125" s="86" t="s">
+      <c r="E125" s="85" t="s">
         <v>734</v>
       </c>
-      <c r="F125" s="109" t="s">
+      <c r="F125" s="85" t="s">
+        <v>2946</v>
+      </c>
+      <c r="G125" s="108" t="s">
         <v>1891</v>
       </c>
-      <c r="G125" s="94" t="s">
-[...2 lines deleted...]
-      <c r="H125" s="19" t="s">
+      <c r="H125" s="93" t="s">
+        <v>2215</v>
+      </c>
+      <c r="I125" s="19" t="s">
         <v>735</v>
       </c>
-      <c r="I125" s="19" t="s">
+      <c r="J125" s="19" t="s">
         <v>736</v>
       </c>
-      <c r="J125" s="44" t="s">
+      <c r="K125" s="44" t="s">
         <v>1406</v>
       </c>
-      <c r="K125" s="19" t="s">
+      <c r="L125" s="19" t="s">
         <v>737</v>
       </c>
-      <c r="L125" s="19" t="s">
+      <c r="M125" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M125" s="19" t="s">
+      <c r="N125" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N125" s="62" t="s">
-[...5 lines deleted...]
-      <c r="P125" s="19" t="s">
+      <c r="O125" s="18" t="s">
+        <v>3101</v>
+      </c>
+      <c r="P125" s="85" t="s">
+        <v>1741</v>
+      </c>
+      <c r="Q125" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q125" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R125" s="22" t="s">
+      <c r="R125" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S125" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S125" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T125" s="45">
+      <c r="T125" s="85" t="s">
+        <v>2400</v>
+      </c>
+      <c r="U125" s="45">
         <v>42503</v>
       </c>
-      <c r="U125" s="130">
+      <c r="V125" s="129">
         <v>0.65833333333333333</v>
       </c>
-      <c r="V125" s="85" t="s">
-[...6 lines deleted...]
-      <c r="Y125" s="85"/>
+      <c r="W125" s="85" t="s">
+        <v>2320</v>
+      </c>
+      <c r="X125" s="85"/>
+      <c r="Y125" s="135" t="s">
+        <v>2321</v>
+      </c>
       <c r="Z125" s="85"/>
       <c r="AA125" s="85"/>
       <c r="AB125" s="85"/>
       <c r="AC125" s="85"/>
-      <c r="AD125" s="138"/>
-      <c r="AE125" s="85"/>
+      <c r="AD125" s="85"/>
+      <c r="AE125" s="137"/>
       <c r="AF125" s="85"/>
       <c r="AG125" s="85"/>
-    </row>
-    <row r="126" spans="1:33" s="34" customFormat="1" ht="268.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH125" s="85"/>
+    </row>
+    <row r="126" spans="1:34" s="34" customFormat="1" ht="268.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="19">
         <v>122</v>
       </c>
       <c r="B126" s="19" t="s">
         <v>747</v>
       </c>
       <c r="C126" s="44" t="s">
         <v>1612</v>
       </c>
       <c r="D126" s="19">
         <v>16237</v>
       </c>
-      <c r="E126" s="86" t="s">
+      <c r="E126" s="85" t="s">
         <v>741</v>
       </c>
-      <c r="F126" s="109" t="s">
+      <c r="F126" s="85" t="s">
+        <v>2947</v>
+      </c>
+      <c r="G126" s="108" t="s">
         <v>1892</v>
       </c>
-      <c r="G126" s="94" t="s">
+      <c r="H126" s="93" t="s">
         <v>742</v>
       </c>
-      <c r="H126" s="19" t="s">
+      <c r="I126" s="19" t="s">
         <v>745</v>
       </c>
-      <c r="I126" s="19" t="s">
+      <c r="J126" s="19" t="s">
         <v>746</v>
       </c>
-      <c r="J126" s="19" t="s">
+      <c r="K126" s="19" t="s">
         <v>743</v>
       </c>
-      <c r="K126" s="19" t="s">
+      <c r="L126" s="19" t="s">
         <v>744</v>
       </c>
-      <c r="L126" s="19" t="s">
+      <c r="M126" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M126" s="19" t="s">
+      <c r="N126" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N126" s="62" t="s">
+      <c r="O126" s="62" t="s">
         <v>1525</v>
       </c>
-      <c r="O126" s="44" t="s">
+      <c r="P126" s="44" t="s">
         <v>1285</v>
       </c>
-      <c r="P126" s="19" t="s">
+      <c r="Q126" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q126" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R126" s="22" t="s">
+      <c r="R126" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S126" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S126" s="85" t="s">
+      <c r="T126" s="85" t="s">
         <v>1282</v>
       </c>
-      <c r="T126" s="45">
+      <c r="U126" s="45">
         <v>42510</v>
       </c>
-      <c r="U126" s="130">
+      <c r="V126" s="129">
         <v>0.6479166666666667</v>
       </c>
-      <c r="V126" s="85"/>
       <c r="W126" s="85"/>
-      <c r="X126" s="136"/>
-      <c r="Y126" s="85"/>
+      <c r="X126" s="85"/>
+      <c r="Y126" s="135"/>
       <c r="Z126" s="85"/>
       <c r="AA126" s="85"/>
       <c r="AB126" s="85"/>
       <c r="AC126" s="85"/>
-      <c r="AD126" s="138"/>
-      <c r="AE126" s="85"/>
+      <c r="AD126" s="85"/>
+      <c r="AE126" s="137"/>
       <c r="AF126" s="85"/>
       <c r="AG126" s="85"/>
-    </row>
-    <row r="127" spans="1:33" s="34" customFormat="1" ht="206.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH126" s="85"/>
+    </row>
+    <row r="127" spans="1:34" s="34" customFormat="1" ht="206.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A127" s="30">
         <v>123</v>
       </c>
       <c r="B127" s="19" t="s">
         <v>748</v>
       </c>
       <c r="C127" s="85" t="s">
         <v>2113</v>
       </c>
       <c r="D127" s="50">
         <v>16258</v>
       </c>
-      <c r="E127" s="86" t="s">
+      <c r="E127" s="85" t="s">
         <v>749</v>
       </c>
-      <c r="F127" s="111" t="s">
+      <c r="F127" s="85" t="s">
+        <v>2948</v>
+      </c>
+      <c r="G127" s="110" t="s">
         <v>1893</v>
       </c>
-      <c r="G127" s="94" t="s">
+      <c r="H127" s="93" t="s">
         <v>1138</v>
       </c>
-      <c r="H127" s="19" t="s">
+      <c r="I127" s="19" t="s">
         <v>752</v>
       </c>
-      <c r="I127" s="19" t="s">
+      <c r="J127" s="19" t="s">
         <v>753</v>
       </c>
-      <c r="J127" s="19" t="s">
+      <c r="K127" s="19" t="s">
         <v>750</v>
       </c>
-      <c r="K127" s="19" t="s">
+      <c r="L127" s="19" t="s">
         <v>751</v>
       </c>
-      <c r="L127" s="19" t="s">
+      <c r="M127" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M127" s="19" t="s">
+      <c r="N127" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N127" s="62" t="s">
+      <c r="O127" s="62" t="s">
         <v>2078</v>
       </c>
-      <c r="O127" s="85" t="s">
+      <c r="P127" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P127" s="19" t="s">
+      <c r="Q127" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q127" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R127" s="22" t="s">
+      <c r="R127" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S127" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S127" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T127" s="45">
+      <c r="T127" s="85" t="s">
+        <v>2401</v>
+      </c>
+      <c r="U127" s="45">
         <v>42516</v>
       </c>
-      <c r="U127" s="130">
+      <c r="V127" s="129">
         <v>0.63541666666666663</v>
       </c>
-      <c r="V127" s="85"/>
       <c r="W127" s="85"/>
-      <c r="X127" s="136"/>
-      <c r="Y127" s="85"/>
+      <c r="X127" s="85"/>
+      <c r="Y127" s="135"/>
       <c r="Z127" s="85"/>
       <c r="AA127" s="85"/>
       <c r="AB127" s="85"/>
       <c r="AC127" s="85"/>
-      <c r="AD127" s="138"/>
-[...8 lines deleted...]
-    <row r="128" spans="1:33" s="34" customFormat="1" ht="208.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD127" s="85"/>
+      <c r="AE127" s="137"/>
+      <c r="AF127" s="85" t="s">
+        <v>2594</v>
+      </c>
+      <c r="AG127" s="85"/>
+      <c r="AH127" s="85" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="128" spans="1:34" s="34" customFormat="1" ht="208.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A128" s="30">
         <v>124</v>
       </c>
       <c r="B128" s="19" t="s">
         <v>760</v>
       </c>
       <c r="C128" s="44" t="s">
         <v>1592</v>
       </c>
       <c r="D128" s="50">
         <v>11339</v>
       </c>
-      <c r="E128" s="86" t="s">
+      <c r="E128" s="85" t="s">
         <v>754</v>
       </c>
-      <c r="F128" s="111">
+      <c r="F128" s="85" t="s">
+        <v>2949</v>
+      </c>
+      <c r="G128" s="110">
         <v>500110474504</v>
       </c>
-      <c r="G128" s="94" t="s">
+      <c r="H128" s="93" t="s">
         <v>759</v>
       </c>
-      <c r="H128" s="19" t="s">
+      <c r="I128" s="19" t="s">
         <v>758</v>
       </c>
-      <c r="I128" s="19" t="s">
+      <c r="J128" s="19" t="s">
         <v>755</v>
       </c>
-      <c r="J128" s="19" t="s">
+      <c r="K128" s="19" t="s">
         <v>756</v>
       </c>
-      <c r="K128" s="19" t="s">
+      <c r="L128" s="19" t="s">
         <v>757</v>
       </c>
-      <c r="L128" s="19" t="s">
+      <c r="M128" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M128" s="19" t="s">
+      <c r="N128" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N128" s="44" t="s">
+      <c r="O128" s="44" t="s">
         <v>1466</v>
       </c>
-      <c r="O128" s="44" t="s">
+      <c r="P128" s="44" t="s">
         <v>609</v>
       </c>
-      <c r="P128" s="19" t="s">
+      <c r="Q128" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q128" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R128" s="22" t="s">
+      <c r="R128" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S128" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S128" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T128" s="45">
+      <c r="T128" s="85" t="s">
+        <v>2402</v>
+      </c>
+      <c r="U128" s="45">
         <v>42521</v>
       </c>
-      <c r="U128" s="130">
+      <c r="V128" s="129">
         <v>0.6</v>
       </c>
-      <c r="V128" s="85"/>
       <c r="W128" s="85"/>
-      <c r="X128" s="136"/>
-[...9 lines deleted...]
-      <c r="AB128" s="85"/>
+      <c r="X128" s="85"/>
+      <c r="Y128" s="135"/>
+      <c r="Z128" s="85" t="s">
+        <v>2537</v>
+      </c>
+      <c r="AA128" s="141" t="s">
+        <v>2538</v>
+      </c>
+      <c r="AB128" s="85" t="s">
+        <v>2539</v>
+      </c>
       <c r="AC128" s="85"/>
-      <c r="AD128" s="138"/>
-      <c r="AE128" s="85"/>
+      <c r="AD128" s="85"/>
+      <c r="AE128" s="137"/>
       <c r="AF128" s="85"/>
       <c r="AG128" s="85"/>
-    </row>
-    <row r="129" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH128" s="85"/>
+    </row>
+    <row r="129" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A129" s="30">
         <v>125</v>
       </c>
       <c r="B129" s="19" t="s">
         <v>761</v>
       </c>
       <c r="C129" s="46" t="s">
-        <v>2783</v>
+        <v>2766</v>
       </c>
       <c r="D129" s="50">
         <v>16466</v>
       </c>
-      <c r="E129" s="86" t="s">
+      <c r="E129" s="85" t="s">
         <v>800</v>
       </c>
-      <c r="F129" s="109" t="s">
+      <c r="F129" s="85" t="s">
+        <v>2950</v>
+      </c>
+      <c r="G129" s="108" t="s">
         <v>1894</v>
       </c>
-      <c r="G129" s="94" t="s">
+      <c r="H129" s="93" t="s">
         <v>1426</v>
       </c>
-      <c r="H129" s="19" t="s">
+      <c r="I129" s="19" t="s">
         <v>762</v>
       </c>
-      <c r="I129" s="19" t="s">
+      <c r="J129" s="19" t="s">
         <v>764</v>
       </c>
-      <c r="J129" s="19" t="s">
+      <c r="K129" s="19" t="s">
         <v>763</v>
       </c>
-      <c r="K129" s="85" t="s">
-[...2 lines deleted...]
-      <c r="L129" s="19" t="s">
+      <c r="L129" s="85" t="s">
+        <v>2308</v>
+      </c>
+      <c r="M129" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M129" s="19" t="s">
+      <c r="N129" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N129" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O129" s="85" t="s">
+        <v>2629</v>
+      </c>
+      <c r="P129" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P129" s="19" t="s">
+      <c r="Q129" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q129" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R129" s="22" t="s">
+      <c r="R129" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S129" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S129" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T129" s="45">
+      <c r="T129" s="85" t="s">
+        <v>2403</v>
+      </c>
+      <c r="U129" s="45">
         <v>42556</v>
       </c>
-      <c r="U129" s="130">
+      <c r="V129" s="129">
         <v>0.60277777777777775</v>
       </c>
-      <c r="V129" s="85"/>
       <c r="W129" s="85"/>
-      <c r="X129" s="136"/>
-      <c r="Y129" s="85"/>
+      <c r="X129" s="85"/>
+      <c r="Y129" s="135"/>
       <c r="Z129" s="85"/>
       <c r="AA129" s="85"/>
       <c r="AB129" s="85"/>
       <c r="AC129" s="85"/>
-      <c r="AD129" s="138"/>
-      <c r="AE129" s="85"/>
+      <c r="AD129" s="85"/>
+      <c r="AE129" s="137"/>
       <c r="AF129" s="85"/>
       <c r="AG129" s="85"/>
-    </row>
-    <row r="130" spans="1:33" s="34" customFormat="1" ht="214.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH129" s="85"/>
+    </row>
+    <row r="130" spans="1:34" s="34" customFormat="1" ht="214.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A130" s="30">
         <v>126</v>
       </c>
       <c r="B130" s="19" t="s">
         <v>761</v>
       </c>
       <c r="C130" s="31"/>
       <c r="D130" s="50">
         <v>14249</v>
       </c>
-      <c r="E130" s="86" t="s">
+      <c r="E130" s="85" t="s">
         <v>765</v>
       </c>
-      <c r="F130" s="109">
+      <c r="F130" s="85" t="s">
+        <v>2951</v>
+      </c>
+      <c r="G130" s="108">
         <v>165037700672</v>
       </c>
-      <c r="G130" s="94" t="s">
-[...2 lines deleted...]
-      <c r="H130" s="19" t="s">
+      <c r="H130" s="93" t="s">
+        <v>2239</v>
+      </c>
+      <c r="I130" s="19" t="s">
         <v>768</v>
       </c>
-      <c r="I130" s="19" t="s">
+      <c r="J130" s="19" t="s">
         <v>769</v>
       </c>
-      <c r="J130" s="19" t="s">
+      <c r="K130" s="19" t="s">
         <v>766</v>
       </c>
-      <c r="K130" s="19" t="s">
+      <c r="L130" s="19" t="s">
         <v>767</v>
       </c>
-      <c r="L130" s="19" t="s">
+      <c r="M130" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M130" s="19" t="s">
+      <c r="N130" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N130" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O130" s="85" t="s">
+        <v>2724</v>
+      </c>
+      <c r="P130" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P130" s="19" t="s">
+      <c r="Q130" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q130" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R130" s="22" t="s">
+      <c r="R130" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S130" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S130" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T130" s="45">
+      <c r="T130" s="85" t="s">
+        <v>2404</v>
+      </c>
+      <c r="U130" s="45">
         <v>42556</v>
       </c>
-      <c r="U130" s="130">
+      <c r="V130" s="129">
         <v>0.60625000000000007</v>
       </c>
-      <c r="V130" s="85" t="s">
-[...6 lines deleted...]
-      <c r="Y130" s="85" t="s">
+      <c r="W130" s="85" t="s">
+        <v>2317</v>
+      </c>
+      <c r="X130" s="85"/>
+      <c r="Y130" s="135" t="s">
+        <v>2331</v>
+      </c>
+      <c r="Z130" s="85" t="s">
+        <v>2540</v>
+      </c>
+      <c r="AA130" s="85"/>
+      <c r="AB130" s="85" t="s">
+        <v>2541</v>
+      </c>
+      <c r="AC130" s="85" t="s">
+        <v>2556</v>
+      </c>
+      <c r="AD130" s="85" t="s">
         <v>2557</v>
       </c>
-      <c r="Z130" s="85"/>
-      <c r="AA130" s="85" t="s">
+      <c r="AE130" s="137" t="s">
         <v>2558</v>
       </c>
-      <c r="AB130" s="85" t="s">
-[...8 lines deleted...]
-      <c r="AE130" s="85"/>
       <c r="AF130" s="85"/>
       <c r="AG130" s="85"/>
-    </row>
-    <row r="131" spans="1:33" s="34" customFormat="1" ht="220.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH130" s="85"/>
+    </row>
+    <row r="131" spans="1:34" s="34" customFormat="1" ht="220.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A131" s="30">
         <v>127</v>
       </c>
       <c r="B131" s="19" t="s">
         <v>761</v>
       </c>
       <c r="C131" s="31"/>
       <c r="D131" s="50">
         <v>2759</v>
       </c>
-      <c r="E131" s="86" t="s">
+      <c r="E131" s="85" t="s">
         <v>770</v>
       </c>
-      <c r="F131" s="109">
+      <c r="F131" s="85" t="s">
+        <v>2952</v>
+      </c>
+      <c r="G131" s="108">
         <v>165002104446</v>
       </c>
-      <c r="G131" s="94" t="s">
-[...2 lines deleted...]
-      <c r="H131" s="19" t="s">
+      <c r="H131" s="93" t="s">
+        <v>2238</v>
+      </c>
+      <c r="I131" s="19" t="s">
         <v>772</v>
       </c>
-      <c r="I131" s="19" t="s">
+      <c r="J131" s="19" t="s">
         <v>773</v>
       </c>
-      <c r="J131" s="19"/>
-      <c r="K131" s="19" t="s">
+      <c r="K131" s="19"/>
+      <c r="L131" s="19" t="s">
         <v>771</v>
       </c>
-      <c r="L131" s="19" t="s">
+      <c r="M131" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M131" s="19" t="s">
+      <c r="N131" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N131" s="62" t="s">
-[...2 lines deleted...]
-      <c r="O131" s="85" t="s">
+      <c r="O131" s="62" t="s">
+        <v>2816</v>
+      </c>
+      <c r="P131" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P131" s="19" t="s">
+      <c r="Q131" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q131" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R131" s="22" t="s">
+      <c r="R131" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S131" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S131" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T131" s="45">
+      <c r="T131" s="85" t="s">
+        <v>2405</v>
+      </c>
+      <c r="U131" s="45">
         <v>42556</v>
       </c>
-      <c r="U131" s="130">
+      <c r="V131" s="129">
         <v>0.6069444444444444</v>
       </c>
-      <c r="V131" s="85"/>
       <c r="W131" s="85"/>
-      <c r="X131" s="136"/>
-      <c r="Y131" s="85"/>
+      <c r="X131" s="85"/>
+      <c r="Y131" s="135"/>
       <c r="Z131" s="85"/>
       <c r="AA131" s="85"/>
-      <c r="AB131" s="85" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB131" s="85"/>
       <c r="AC131" s="85" t="s">
-        <v>2560</v>
-[...4 lines deleted...]
-      <c r="AE131" s="85"/>
+        <v>2473</v>
+      </c>
+      <c r="AD131" s="85" t="s">
+        <v>2543</v>
+      </c>
+      <c r="AE131" s="137" t="s">
+        <v>2548</v>
+      </c>
       <c r="AF131" s="85"/>
       <c r="AG131" s="85"/>
-    </row>
-    <row r="132" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH131" s="85"/>
+    </row>
+    <row r="132" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A132" s="30">
         <v>128</v>
       </c>
       <c r="B132" s="19" t="s">
         <v>761</v>
       </c>
       <c r="C132" s="44" t="s">
         <v>1564</v>
       </c>
       <c r="D132" s="50">
         <v>11171</v>
       </c>
-      <c r="E132" s="86" t="s">
+      <c r="E132" s="85" t="s">
         <v>774</v>
       </c>
-      <c r="F132" s="109">
+      <c r="F132" s="85" t="s">
+        <v>2953</v>
+      </c>
+      <c r="G132" s="108">
         <v>290106095132</v>
       </c>
-      <c r="G132" s="94" t="s">
+      <c r="H132" s="93" t="s">
         <v>792</v>
       </c>
-      <c r="H132" s="19" t="s">
+      <c r="I132" s="19" t="s">
         <v>777</v>
       </c>
-      <c r="I132" s="19" t="s">
+      <c r="J132" s="19" t="s">
         <v>778</v>
       </c>
-      <c r="J132" s="19" t="s">
+      <c r="K132" s="19" t="s">
         <v>775</v>
       </c>
-      <c r="K132" s="19" t="s">
+      <c r="L132" s="19" t="s">
         <v>776</v>
       </c>
-      <c r="L132" s="19" t="s">
+      <c r="M132" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M132" s="19" t="s">
+      <c r="N132" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N132" s="44" t="s">
+      <c r="O132" s="44" t="s">
         <v>1389</v>
       </c>
-      <c r="O132" s="19" t="s">
+      <c r="P132" s="19" t="s">
         <v>688</v>
       </c>
-      <c r="P132" s="19" t="s">
+      <c r="Q132" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q132" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R132" s="22" t="s">
+      <c r="R132" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S132" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S132" s="85" t="s">
+      <c r="T132" s="85" t="s">
         <v>1283</v>
       </c>
-      <c r="T132" s="45">
+      <c r="U132" s="45">
         <v>42556</v>
       </c>
-      <c r="U132" s="130">
+      <c r="V132" s="129">
         <v>0.60763888888888895</v>
       </c>
-      <c r="V132" s="85"/>
       <c r="W132" s="85"/>
-      <c r="X132" s="136"/>
-      <c r="Y132" s="85"/>
+      <c r="X132" s="85"/>
+      <c r="Y132" s="135"/>
       <c r="Z132" s="85"/>
       <c r="AA132" s="85"/>
       <c r="AB132" s="85"/>
       <c r="AC132" s="85"/>
-      <c r="AD132" s="138"/>
-      <c r="AE132" s="85"/>
+      <c r="AD132" s="85"/>
+      <c r="AE132" s="137"/>
       <c r="AF132" s="85"/>
       <c r="AG132" s="85"/>
-    </row>
-    <row r="133" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH132" s="85"/>
+    </row>
+    <row r="133" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A133" s="30">
         <v>129</v>
       </c>
       <c r="B133" s="19" t="s">
         <v>761</v>
       </c>
       <c r="C133" s="31"/>
       <c r="D133" s="50">
         <v>4884</v>
       </c>
-      <c r="E133" s="86" t="s">
+      <c r="E133" s="85" t="s">
         <v>779</v>
       </c>
-      <c r="F133" s="109">
+      <c r="F133" s="85" t="s">
+        <v>2954</v>
+      </c>
+      <c r="G133" s="108">
         <v>344100447604</v>
       </c>
-      <c r="G133" s="97" t="s">
+      <c r="H133" s="96" t="s">
         <v>1674</v>
       </c>
-      <c r="H133" s="19" t="s">
+      <c r="I133" s="19" t="s">
         <v>781</v>
       </c>
-      <c r="I133" s="19" t="s">
+      <c r="J133" s="19" t="s">
         <v>782</v>
       </c>
-      <c r="J133" s="19"/>
-      <c r="K133" s="19" t="s">
+      <c r="K133" s="19"/>
+      <c r="L133" s="19" t="s">
         <v>780</v>
       </c>
-      <c r="L133" s="19" t="s">
+      <c r="M133" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M133" s="19" t="s">
+      <c r="N133" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N133" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O133" s="85" t="s">
+        <v>2817</v>
+      </c>
+      <c r="P133" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P133" s="19" t="s">
+      <c r="Q133" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q133" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R133" s="22" t="s">
+      <c r="R133" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S133" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S133" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T133" s="45">
+      <c r="T133" s="85" t="s">
+        <v>2406</v>
+      </c>
+      <c r="U133" s="45">
         <v>42556</v>
       </c>
-      <c r="U133" s="130">
+      <c r="V133" s="129">
         <v>0.60833333333333328</v>
       </c>
-      <c r="V133" s="85"/>
       <c r="W133" s="85"/>
-      <c r="X133" s="136"/>
-      <c r="Y133" s="85"/>
+      <c r="X133" s="85"/>
+      <c r="Y133" s="135"/>
       <c r="Z133" s="85"/>
       <c r="AA133" s="85"/>
       <c r="AB133" s="85"/>
       <c r="AC133" s="85"/>
-      <c r="AD133" s="138"/>
-      <c r="AE133" s="85"/>
+      <c r="AD133" s="85"/>
+      <c r="AE133" s="137"/>
       <c r="AF133" s="85"/>
       <c r="AG133" s="85"/>
-    </row>
-    <row r="134" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH133" s="85"/>
+    </row>
+    <row r="134" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A134" s="30">
         <v>130</v>
       </c>
       <c r="B134" s="19" t="s">
         <v>761</v>
       </c>
       <c r="C134" s="44" t="s">
         <v>1440</v>
       </c>
       <c r="D134" s="50">
         <v>3547</v>
       </c>
-      <c r="E134" s="86" t="s">
+      <c r="E134" s="85" t="s">
         <v>783</v>
       </c>
-      <c r="F134" s="109">
+      <c r="F134" s="85" t="s">
+        <v>2955</v>
+      </c>
+      <c r="G134" s="108">
         <v>344600262440</v>
       </c>
-      <c r="G134" s="94" t="s">
+      <c r="H134" s="93" t="s">
         <v>793</v>
       </c>
-      <c r="H134" s="19" t="s">
+      <c r="I134" s="19" t="s">
         <v>785</v>
       </c>
-      <c r="I134" s="19" t="s">
+      <c r="J134" s="19" t="s">
         <v>786</v>
       </c>
-      <c r="J134" s="19"/>
-      <c r="K134" s="19" t="s">
+      <c r="K134" s="19"/>
+      <c r="L134" s="19" t="s">
         <v>784</v>
       </c>
-      <c r="L134" s="19" t="s">
+      <c r="M134" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M134" s="19" t="s">
+      <c r="N134" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N134" s="19" t="s">
+      <c r="O134" s="19" t="s">
         <v>1390</v>
       </c>
-      <c r="O134" s="19" t="s">
+      <c r="P134" s="19" t="s">
         <v>656</v>
       </c>
-      <c r="P134" s="19" t="s">
+      <c r="Q134" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q134" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R134" s="22" t="s">
+      <c r="R134" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S134" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S134" s="85" t="s">
+      <c r="T134" s="85" t="s">
         <v>1196</v>
       </c>
-      <c r="T134" s="45">
+      <c r="U134" s="45">
         <v>42556</v>
       </c>
-      <c r="U134" s="130">
+      <c r="V134" s="129">
         <v>0.60902777777777783</v>
       </c>
-      <c r="V134" s="85"/>
       <c r="W134" s="85"/>
-      <c r="X134" s="136"/>
-      <c r="Y134" s="85"/>
+      <c r="X134" s="85"/>
+      <c r="Y134" s="135"/>
       <c r="Z134" s="85"/>
       <c r="AA134" s="85"/>
       <c r="AB134" s="85"/>
       <c r="AC134" s="85"/>
-      <c r="AD134" s="138"/>
-      <c r="AE134" s="85"/>
+      <c r="AD134" s="85"/>
+      <c r="AE134" s="137"/>
       <c r="AF134" s="85"/>
       <c r="AG134" s="85"/>
-    </row>
-    <row r="135" spans="1:33" s="34" customFormat="1" ht="277.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH134" s="85"/>
+    </row>
+    <row r="135" spans="1:34" s="34" customFormat="1" ht="223.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="30">
         <v>131</v>
       </c>
       <c r="B135" s="19" t="s">
         <v>761</v>
       </c>
       <c r="C135" s="85" t="s">
         <v>1809</v>
       </c>
       <c r="D135" s="50">
         <v>15509</v>
       </c>
-      <c r="E135" s="86" t="s">
+      <c r="E135" s="85" t="s">
         <v>787</v>
       </c>
-      <c r="F135" s="109">
+      <c r="F135" s="85" t="s">
+        <v>2956</v>
+      </c>
+      <c r="G135" s="108">
         <v>344646120494</v>
       </c>
-      <c r="G135" s="94" t="s">
+      <c r="H135" s="93" t="s">
         <v>793</v>
       </c>
-      <c r="H135" s="19" t="s">
+      <c r="I135" s="19" t="s">
         <v>790</v>
       </c>
-      <c r="I135" s="19" t="s">
+      <c r="J135" s="19" t="s">
         <v>791</v>
       </c>
-      <c r="J135" s="19" t="s">
+      <c r="K135" s="19" t="s">
         <v>788</v>
       </c>
-      <c r="K135" s="19" t="s">
+      <c r="L135" s="19" t="s">
         <v>789</v>
       </c>
-      <c r="L135" s="19" t="s">
+      <c r="M135" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M135" s="19" t="s">
+      <c r="N135" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N135" s="44" t="s">
+      <c r="O135" s="44" t="s">
         <v>1751</v>
       </c>
-      <c r="O135" s="44" t="s">
+      <c r="P135" s="44" t="s">
         <v>1285</v>
       </c>
-      <c r="P135" s="19" t="s">
+      <c r="Q135" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q135" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R135" s="22" t="s">
+      <c r="R135" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S135" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S135" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T135" s="45">
+      <c r="T135" s="85" t="s">
+        <v>2407</v>
+      </c>
+      <c r="U135" s="45">
         <v>42556</v>
       </c>
-      <c r="U135" s="130">
+      <c r="V135" s="129">
         <v>0.60972222222222217</v>
       </c>
-      <c r="V135" s="85"/>
       <c r="W135" s="85"/>
-      <c r="X135" s="136"/>
-      <c r="Y135" s="85"/>
+      <c r="X135" s="85"/>
+      <c r="Y135" s="135"/>
       <c r="Z135" s="85"/>
       <c r="AA135" s="85"/>
       <c r="AB135" s="85"/>
       <c r="AC135" s="85"/>
-      <c r="AD135" s="138"/>
-      <c r="AE135" s="85"/>
+      <c r="AD135" s="85"/>
+      <c r="AE135" s="137"/>
       <c r="AF135" s="85"/>
       <c r="AG135" s="85"/>
-    </row>
-    <row r="136" spans="1:33" s="34" customFormat="1" ht="297.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH135" s="85"/>
+    </row>
+    <row r="136" spans="1:34" s="34" customFormat="1" ht="200.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="30">
         <v>132</v>
       </c>
       <c r="B136" s="19" t="s">
         <v>761</v>
       </c>
       <c r="C136" s="44" t="s">
         <v>1120</v>
       </c>
       <c r="D136" s="50">
         <v>15510</v>
       </c>
-      <c r="E136" s="86" t="s">
+      <c r="E136" s="85" t="s">
         <v>794</v>
       </c>
-      <c r="F136" s="109">
+      <c r="F136" s="85" t="s">
+        <v>3095</v>
+      </c>
+      <c r="G136" s="108">
         <v>540429586511</v>
       </c>
-      <c r="G136" s="94" t="s">
+      <c r="H136" s="93" t="s">
         <v>795</v>
       </c>
-      <c r="H136" s="19" t="s">
+      <c r="I136" s="19" t="s">
         <v>798</v>
       </c>
-      <c r="I136" s="19" t="s">
+      <c r="J136" s="19" t="s">
         <v>799</v>
       </c>
-      <c r="J136" s="19" t="s">
+      <c r="K136" s="19" t="s">
         <v>796</v>
       </c>
-      <c r="K136" s="19" t="s">
+      <c r="L136" s="19" t="s">
         <v>797</v>
       </c>
-      <c r="L136" s="19" t="s">
+      <c r="M136" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M136" s="19" t="s">
+      <c r="N136" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N136" s="19" t="s">
+      <c r="O136" s="19" t="s">
         <v>1391</v>
       </c>
-      <c r="O136" s="19" t="s">
+      <c r="P136" s="19" t="s">
         <v>656</v>
       </c>
-      <c r="P136" s="19" t="s">
+      <c r="Q136" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q136" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R136" s="22" t="s">
+      <c r="R136" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S136" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S136" s="85" t="s">
+      <c r="T136" s="85" t="s">
         <v>1197</v>
       </c>
-      <c r="T136" s="45">
+      <c r="U136" s="45">
         <v>42556</v>
       </c>
-      <c r="U136" s="130">
+      <c r="V136" s="129">
         <v>0.61041666666666672</v>
       </c>
-      <c r="V136" s="85"/>
       <c r="W136" s="85"/>
-      <c r="X136" s="136"/>
-      <c r="Y136" s="85"/>
+      <c r="X136" s="85"/>
+      <c r="Y136" s="135"/>
       <c r="Z136" s="85"/>
       <c r="AA136" s="85"/>
       <c r="AB136" s="85"/>
       <c r="AC136" s="85"/>
-      <c r="AD136" s="138"/>
-      <c r="AE136" s="85"/>
+      <c r="AD136" s="85"/>
+      <c r="AE136" s="137"/>
       <c r="AF136" s="85"/>
       <c r="AG136" s="85"/>
-    </row>
-    <row r="137" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH136" s="85"/>
+    </row>
+    <row r="137" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A137" s="30">
         <v>133</v>
       </c>
       <c r="B137" s="19" t="s">
         <v>827</v>
       </c>
       <c r="C137" s="44" t="s">
         <v>1714</v>
       </c>
       <c r="D137" s="33">
         <v>16664</v>
       </c>
-      <c r="E137" s="74" t="s">
+      <c r="E137" s="18" t="s">
         <v>803</v>
       </c>
-      <c r="F137" s="109" t="s">
+      <c r="F137" s="18" t="s">
+        <v>2957</v>
+      </c>
+      <c r="G137" s="108" t="s">
         <v>1895</v>
       </c>
-      <c r="G137" s="94" t="s">
+      <c r="H137" s="93" t="s">
         <v>804</v>
       </c>
-      <c r="H137" s="18" t="s">
+      <c r="I137" s="18" t="s">
         <v>806</v>
       </c>
-      <c r="I137" s="19" t="s">
+      <c r="J137" s="19" t="s">
         <v>807</v>
       </c>
-      <c r="J137" s="19" t="s">
+      <c r="K137" s="19" t="s">
         <v>810</v>
       </c>
-      <c r="K137" s="19" t="s">
+      <c r="L137" s="19" t="s">
         <v>805</v>
       </c>
-      <c r="L137" s="19" t="s">
+      <c r="M137" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M137" s="19" t="s">
+      <c r="N137" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N137" s="44" t="s">
+      <c r="O137" s="44" t="s">
         <v>1555</v>
       </c>
-      <c r="O137" s="44" t="s">
+      <c r="P137" s="44" t="s">
         <v>688</v>
       </c>
-      <c r="P137" s="19" t="s">
+      <c r="Q137" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q137" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R137" s="22" t="s">
+      <c r="R137" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S137" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S137" s="85" t="s">
+      <c r="T137" s="85" t="s">
         <v>1443</v>
       </c>
-      <c r="T137" s="45">
+      <c r="U137" s="45">
         <v>42565</v>
       </c>
-      <c r="U137" s="130">
+      <c r="V137" s="129">
         <v>0.59305555555555556</v>
       </c>
-      <c r="V137" s="85"/>
       <c r="W137" s="85"/>
-      <c r="X137" s="136"/>
-      <c r="Y137" s="85"/>
+      <c r="X137" s="85"/>
+      <c r="Y137" s="135"/>
       <c r="Z137" s="85"/>
       <c r="AA137" s="85"/>
       <c r="AB137" s="85"/>
       <c r="AC137" s="85"/>
-      <c r="AD137" s="138"/>
-      <c r="AE137" s="85"/>
+      <c r="AD137" s="85"/>
+      <c r="AE137" s="137"/>
       <c r="AF137" s="85"/>
       <c r="AG137" s="85"/>
-    </row>
-    <row r="138" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH137" s="85"/>
+    </row>
+    <row r="138" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A138" s="30">
         <v>134</v>
       </c>
       <c r="B138" s="19" t="s">
         <v>827</v>
       </c>
       <c r="C138" s="44" t="s">
         <v>1516</v>
       </c>
       <c r="D138" s="69">
         <v>5949</v>
       </c>
-      <c r="E138" s="74" t="s">
+      <c r="E138" s="18" t="s">
         <v>808</v>
       </c>
-      <c r="F138" s="109" t="s">
+      <c r="F138" s="18"/>
+      <c r="G138" s="108" t="s">
         <v>1896</v>
       </c>
-      <c r="G138" s="98" t="s">
+      <c r="H138" s="97" t="s">
         <v>1114</v>
       </c>
-      <c r="H138" s="18" t="s">
+      <c r="I138" s="18" t="s">
         <v>811</v>
       </c>
-      <c r="I138" s="19" t="s">
+      <c r="J138" s="19" t="s">
         <v>812</v>
       </c>
-      <c r="J138" s="44" t="s">
+      <c r="K138" s="44" t="s">
         <v>1407</v>
       </c>
-      <c r="K138" s="19" t="s">
+      <c r="L138" s="19" t="s">
         <v>809</v>
       </c>
-      <c r="L138" s="19" t="s">
+      <c r="M138" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M138" s="19" t="s">
+      <c r="N138" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N138" s="19" t="s">
+      <c r="O138" s="19" t="s">
         <v>1392</v>
       </c>
-      <c r="O138" s="19" t="s">
+      <c r="P138" s="19" t="s">
         <v>688</v>
       </c>
-      <c r="P138" s="19" t="s">
+      <c r="Q138" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q138" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R138" s="22" t="s">
+      <c r="R138" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S138" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S138" s="85" t="s">
+      <c r="T138" s="85" t="s">
         <v>1444</v>
       </c>
-      <c r="T138" s="45">
+      <c r="U138" s="45">
         <v>42565</v>
       </c>
-      <c r="U138" s="130">
+      <c r="V138" s="129">
         <v>0.59375</v>
       </c>
-      <c r="V138" s="85"/>
       <c r="W138" s="85"/>
-      <c r="X138" s="136"/>
-      <c r="Y138" s="85"/>
+      <c r="X138" s="85"/>
+      <c r="Y138" s="135"/>
       <c r="Z138" s="85"/>
       <c r="AA138" s="85"/>
       <c r="AB138" s="85"/>
       <c r="AC138" s="85"/>
-      <c r="AD138" s="138"/>
-      <c r="AE138" s="85"/>
+      <c r="AD138" s="85"/>
+      <c r="AE138" s="137"/>
       <c r="AF138" s="85"/>
       <c r="AG138" s="85"/>
-    </row>
-    <row r="139" spans="1:33" s="34" customFormat="1" ht="255" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH138" s="85"/>
+    </row>
+    <row r="139" spans="1:34" s="34" customFormat="1" ht="217.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A139" s="30">
         <v>135</v>
       </c>
       <c r="B139" s="19" t="s">
         <v>827</v>
       </c>
       <c r="C139" s="32"/>
       <c r="D139" s="69">
         <v>16694</v>
       </c>
-      <c r="E139" s="74" t="s">
+      <c r="E139" s="18" t="s">
         <v>813</v>
       </c>
-      <c r="F139" s="109" t="s">
+      <c r="F139" s="18" t="s">
+        <v>2958</v>
+      </c>
+      <c r="G139" s="108" t="s">
         <v>1897</v>
       </c>
-      <c r="G139" s="98" t="s">
+      <c r="H139" s="97" t="s">
         <v>815</v>
       </c>
-      <c r="H139" s="18" t="s">
+      <c r="I139" s="18" t="s">
         <v>826</v>
       </c>
-      <c r="I139" s="44" t="s">
+      <c r="J139" s="44" t="s">
         <v>1408</v>
       </c>
-      <c r="J139" s="19" t="s">
+      <c r="K139" s="19" t="s">
         <v>814</v>
       </c>
-      <c r="K139" s="19" t="s">
+      <c r="L139" s="19" t="s">
         <v>816</v>
       </c>
-      <c r="L139" s="19" t="s">
+      <c r="M139" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M139" s="19" t="s">
+      <c r="N139" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N139" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O139" s="85" t="s">
+        <v>2818</v>
+      </c>
+      <c r="P139" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P139" s="19" t="s">
+      <c r="Q139" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q139" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R139" s="22" t="s">
+      <c r="R139" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S139" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S139" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T139" s="45">
+      <c r="T139" s="85" t="s">
+        <v>2408</v>
+      </c>
+      <c r="U139" s="45">
         <v>42565</v>
       </c>
-      <c r="U139" s="130">
+      <c r="V139" s="129">
         <v>0.59444444444444444</v>
       </c>
-      <c r="V139" s="85" t="s">
-[...13 lines deleted...]
-      <c r="AB139" s="85"/>
+      <c r="W139" s="85" t="s">
+        <v>2314</v>
+      </c>
+      <c r="X139" s="85"/>
+      <c r="Y139" s="135" t="s">
+        <v>2315</v>
+      </c>
+      <c r="Z139" s="85" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AA139" s="85"/>
+      <c r="AB139" s="85" t="s">
+        <v>2518</v>
+      </c>
       <c r="AC139" s="85"/>
-      <c r="AD139" s="138"/>
-      <c r="AE139" s="85"/>
+      <c r="AD139" s="85"/>
+      <c r="AE139" s="137"/>
       <c r="AF139" s="85"/>
       <c r="AG139" s="85"/>
-    </row>
-    <row r="140" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH139" s="85"/>
+    </row>
+    <row r="140" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A140" s="30">
         <v>136</v>
       </c>
       <c r="B140" s="19" t="s">
         <v>827</v>
       </c>
       <c r="C140" s="32"/>
       <c r="D140" s="69">
         <v>16667</v>
       </c>
-      <c r="E140" s="74" t="s">
+      <c r="E140" s="18" t="s">
         <v>817</v>
       </c>
-      <c r="F140" s="109">
+      <c r="F140" s="18" t="s">
+        <v>2959</v>
+      </c>
+      <c r="G140" s="108">
         <v>690406209367</v>
       </c>
-      <c r="G140" s="128" t="s">
-[...2 lines deleted...]
-      <c r="H140" s="18" t="s">
+      <c r="H140" s="127" t="s">
+        <v>2219</v>
+      </c>
+      <c r="I140" s="18" t="s">
         <v>820</v>
       </c>
-      <c r="I140" s="19" t="s">
+      <c r="J140" s="19" t="s">
         <v>821</v>
       </c>
-      <c r="J140" s="19" t="s">
+      <c r="K140" s="19" t="s">
         <v>818</v>
       </c>
-      <c r="K140" s="19" t="s">
+      <c r="L140" s="19" t="s">
         <v>819</v>
       </c>
-      <c r="L140" s="19" t="s">
+      <c r="M140" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M140" s="19" t="s">
+      <c r="N140" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N140" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O140" s="85" t="s">
+        <v>2709</v>
+      </c>
+      <c r="P140" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P140" s="19" t="s">
+      <c r="Q140" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q140" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R140" s="22" t="s">
+      <c r="R140" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S140" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S140" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T140" s="45">
+      <c r="T140" s="85" t="s">
+        <v>2409</v>
+      </c>
+      <c r="U140" s="45">
         <v>42565</v>
       </c>
-      <c r="U140" s="130">
+      <c r="V140" s="129">
         <v>0.59513888888888888</v>
       </c>
-      <c r="V140" s="85"/>
       <c r="W140" s="85"/>
-      <c r="X140" s="136"/>
-      <c r="Y140" s="85"/>
+      <c r="X140" s="85"/>
+      <c r="Y140" s="135"/>
       <c r="Z140" s="85"/>
       <c r="AA140" s="85"/>
       <c r="AB140" s="85"/>
       <c r="AC140" s="85"/>
-      <c r="AD140" s="138"/>
-      <c r="AE140" s="85"/>
+      <c r="AD140" s="85"/>
+      <c r="AE140" s="137"/>
       <c r="AF140" s="85"/>
       <c r="AG140" s="85"/>
-    </row>
-    <row r="141" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH140" s="85"/>
+    </row>
+    <row r="141" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A141" s="30">
         <v>137</v>
       </c>
       <c r="B141" s="19" t="s">
         <v>827</v>
       </c>
       <c r="C141" s="44" t="s">
         <v>1464</v>
       </c>
       <c r="D141" s="51">
         <v>16669</v>
       </c>
-      <c r="E141" s="74" t="s">
+      <c r="E141" s="18" t="s">
         <v>822</v>
       </c>
-      <c r="F141" s="109" t="s">
+      <c r="F141" s="18" t="s">
+        <v>2960</v>
+      </c>
+      <c r="G141" s="108" t="s">
         <v>1898</v>
       </c>
-      <c r="G141" s="98" t="s">
+      <c r="H141" s="97" t="s">
         <v>1123</v>
       </c>
-      <c r="H141" s="18" t="s">
+      <c r="I141" s="18" t="s">
         <v>1409</v>
       </c>
-      <c r="I141" s="19" t="s">
+      <c r="J141" s="19" t="s">
         <v>825</v>
       </c>
-      <c r="J141" s="19" t="s">
+      <c r="K141" s="19" t="s">
         <v>823</v>
       </c>
-      <c r="K141" s="19" t="s">
+      <c r="L141" s="19" t="s">
         <v>824</v>
       </c>
-      <c r="L141" s="19" t="s">
+      <c r="M141" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M141" s="19" t="s">
+      <c r="N141" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N141" s="19" t="s">
+      <c r="O141" s="19" t="s">
         <v>1393</v>
       </c>
-      <c r="O141" s="19" t="s">
+      <c r="P141" s="19" t="s">
         <v>688</v>
       </c>
-      <c r="P141" s="19" t="s">
+      <c r="Q141" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="Q141" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R141" s="22" t="s">
+      <c r="R141" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S141" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S141" s="85" t="s">
+      <c r="T141" s="85" t="s">
         <v>1445</v>
       </c>
-      <c r="T141" s="45">
+      <c r="U141" s="45">
         <v>42565</v>
       </c>
-      <c r="U141" s="130">
+      <c r="V141" s="129">
         <v>0.59583333333333333</v>
       </c>
-      <c r="V141" s="85"/>
       <c r="W141" s="85"/>
-      <c r="X141" s="136"/>
-      <c r="Y141" s="85"/>
+      <c r="X141" s="85"/>
+      <c r="Y141" s="135"/>
       <c r="Z141" s="85"/>
       <c r="AA141" s="85"/>
       <c r="AB141" s="85"/>
       <c r="AC141" s="85"/>
-      <c r="AD141" s="138"/>
-      <c r="AE141" s="85"/>
+      <c r="AD141" s="85"/>
+      <c r="AE141" s="137"/>
       <c r="AF141" s="85"/>
       <c r="AG141" s="85"/>
-    </row>
-    <row r="142" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH141" s="85"/>
+    </row>
+    <row r="142" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A142" s="30">
         <v>138</v>
       </c>
       <c r="B142" s="19" t="s">
         <v>828</v>
       </c>
       <c r="C142" s="44" t="s">
         <v>998</v>
       </c>
       <c r="D142" s="51"/>
-      <c r="E142" s="74" t="s">
+      <c r="E142" s="18" t="s">
         <v>829</v>
       </c>
-      <c r="F142" s="109">
+      <c r="F142" s="18"/>
+      <c r="G142" s="108">
         <v>165915446030</v>
       </c>
-      <c r="G142" s="98" t="s">
+      <c r="H142" s="97" t="s">
         <v>830</v>
       </c>
-      <c r="H142" s="18" t="s">
+      <c r="I142" s="18" t="s">
         <v>831</v>
       </c>
-      <c r="I142" s="19" t="s">
+      <c r="J142" s="19" t="s">
         <v>836</v>
       </c>
-      <c r="J142" s="19" t="s">
+      <c r="K142" s="19" t="s">
         <v>833</v>
       </c>
-      <c r="K142" s="19" t="s">
+      <c r="L142" s="19" t="s">
         <v>832</v>
       </c>
-      <c r="L142" s="19" t="s">
+      <c r="M142" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M142" s="19" t="s">
+      <c r="N142" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N142" s="19" t="s">
+      <c r="O142" s="19" t="s">
         <v>1394</v>
       </c>
-      <c r="O142" s="19" t="s">
+      <c r="P142" s="19" t="s">
         <v>656</v>
       </c>
-      <c r="P142" s="19" t="s">
+      <c r="Q142" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q142" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R142" s="22" t="s">
+      <c r="R142" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S142" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S142" s="85"/>
-      <c r="T142" s="45">
+      <c r="T142" s="85"/>
+      <c r="U142" s="45">
         <v>42584</v>
       </c>
-      <c r="U142" s="130">
+      <c r="V142" s="129">
         <v>0.59583333333333333</v>
       </c>
-      <c r="V142" s="85"/>
       <c r="W142" s="85"/>
-      <c r="X142" s="136"/>
-      <c r="Y142" s="85"/>
+      <c r="X142" s="85"/>
+      <c r="Y142" s="135"/>
       <c r="Z142" s="85"/>
       <c r="AA142" s="85"/>
       <c r="AB142" s="85"/>
       <c r="AC142" s="85"/>
-      <c r="AD142" s="138"/>
-      <c r="AE142" s="85"/>
+      <c r="AD142" s="85"/>
+      <c r="AE142" s="137"/>
       <c r="AF142" s="85"/>
       <c r="AG142" s="85"/>
-    </row>
-    <row r="143" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH142" s="85"/>
+    </row>
+    <row r="143" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="30">
         <v>139</v>
       </c>
       <c r="B143" s="19" t="s">
         <v>838</v>
       </c>
       <c r="C143" s="64" t="s">
         <v>1512</v>
       </c>
       <c r="D143" s="51">
         <v>3816</v>
       </c>
-      <c r="E143" s="74" t="s">
+      <c r="E143" s="18" t="s">
         <v>837</v>
       </c>
-      <c r="F143" s="109">
+      <c r="F143" s="18" t="s">
+        <v>2961</v>
+      </c>
+      <c r="G143" s="108">
         <v>165800454010</v>
       </c>
-      <c r="G143" s="98" t="s">
+      <c r="H143" s="97" t="s">
         <v>839</v>
       </c>
-      <c r="H143" s="18" t="s">
+      <c r="I143" s="18" t="s">
         <v>840</v>
       </c>
-      <c r="I143" s="44" t="s">
+      <c r="J143" s="44" t="s">
         <v>1410</v>
       </c>
-      <c r="J143" s="19"/>
-      <c r="K143" s="19" t="s">
+      <c r="K143" s="19"/>
+      <c r="L143" s="19" t="s">
         <v>841</v>
       </c>
-      <c r="L143" s="19" t="s">
+      <c r="M143" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M143" s="19" t="s">
+      <c r="N143" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N143" s="44" t="s">
+      <c r="O143" s="44" t="s">
         <v>1395</v>
       </c>
-      <c r="O143" s="44" t="s">
+      <c r="P143" s="44" t="s">
         <v>656</v>
       </c>
-      <c r="P143" s="19" t="s">
+      <c r="Q143" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q143" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R143" s="22" t="s">
+      <c r="R143" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S143" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S143" s="85" t="s">
+      <c r="T143" s="85" t="s">
         <v>1446</v>
       </c>
-      <c r="T143" s="45">
+      <c r="U143" s="45">
         <v>42600</v>
       </c>
-      <c r="U143" s="130">
+      <c r="V143" s="129">
         <v>0.63611111111111118</v>
       </c>
-      <c r="V143" s="85"/>
       <c r="W143" s="85"/>
-      <c r="X143" s="136"/>
-      <c r="Y143" s="85"/>
+      <c r="X143" s="85"/>
+      <c r="Y143" s="135"/>
       <c r="Z143" s="85"/>
       <c r="AA143" s="85"/>
       <c r="AB143" s="85"/>
       <c r="AC143" s="85"/>
-      <c r="AD143" s="138"/>
-      <c r="AE143" s="85"/>
+      <c r="AD143" s="85"/>
+      <c r="AE143" s="137"/>
       <c r="AF143" s="85"/>
       <c r="AG143" s="85"/>
-    </row>
-    <row r="144" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH143" s="85"/>
+    </row>
+    <row r="144" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A144" s="30">
         <v>140</v>
       </c>
       <c r="B144" s="19" t="s">
         <v>842</v>
       </c>
       <c r="C144" s="19" t="s">
         <v>872</v>
       </c>
       <c r="D144" s="32"/>
-      <c r="E144" s="74" t="s">
+      <c r="E144" s="18" t="s">
         <v>843</v>
       </c>
-      <c r="F144" s="109">
+      <c r="F144" s="18" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G144" s="108">
         <v>165027715655</v>
       </c>
-      <c r="G144" s="98" t="s">
+      <c r="H144" s="97" t="s">
         <v>844</v>
       </c>
-      <c r="H144" s="18" t="s">
+      <c r="I144" s="18" t="s">
         <v>845</v>
       </c>
-      <c r="I144" s="19" t="s">
+      <c r="J144" s="19" t="s">
         <v>846</v>
       </c>
-      <c r="J144" s="19" t="s">
+      <c r="K144" s="19" t="s">
         <v>847</v>
       </c>
-      <c r="K144" s="19" t="s">
+      <c r="L144" s="19" t="s">
         <v>848</v>
       </c>
-      <c r="L144" s="19" t="s">
+      <c r="M144" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M144" s="19" t="s">
+      <c r="N144" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N144" s="19" t="s">
+      <c r="O144" s="19" t="s">
         <v>1396</v>
       </c>
-      <c r="O144" s="19" t="s">
+      <c r="P144" s="19" t="s">
         <v>688</v>
       </c>
-      <c r="P144" s="19" t="s">
+      <c r="Q144" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q144" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R144" s="22" t="s">
+      <c r="R144" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S144" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S144" s="85"/>
-      <c r="T144" s="45">
+      <c r="T144" s="85"/>
+      <c r="U144" s="45">
         <v>42626</v>
       </c>
-      <c r="U144" s="130">
+      <c r="V144" s="129">
         <v>0.67569444444444438</v>
       </c>
-      <c r="V144" s="85"/>
       <c r="W144" s="85"/>
-      <c r="X144" s="136"/>
-      <c r="Y144" s="85"/>
+      <c r="X144" s="85"/>
+      <c r="Y144" s="135"/>
       <c r="Z144" s="85"/>
       <c r="AA144" s="85"/>
       <c r="AB144" s="85"/>
       <c r="AC144" s="85"/>
-      <c r="AD144" s="138"/>
-      <c r="AE144" s="85"/>
+      <c r="AD144" s="85"/>
+      <c r="AE144" s="137"/>
       <c r="AF144" s="85"/>
       <c r="AG144" s="85"/>
-    </row>
-    <row r="145" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH144" s="85"/>
+    </row>
+    <row r="145" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A145" s="30">
         <v>141</v>
       </c>
       <c r="B145" s="19" t="s">
         <v>842</v>
       </c>
       <c r="C145" s="19" t="s">
         <v>872</v>
       </c>
       <c r="D145" s="32"/>
-      <c r="E145" s="74" t="s">
+      <c r="E145" s="18" t="s">
         <v>850</v>
       </c>
-      <c r="F145" s="109">
+      <c r="F145" s="18" t="s">
+        <v>2963</v>
+      </c>
+      <c r="G145" s="108">
         <v>163801629809</v>
       </c>
-      <c r="G145" s="98" t="s">
+      <c r="H145" s="97" t="s">
         <v>1057</v>
       </c>
-      <c r="H145" s="18" t="s">
+      <c r="I145" s="18" t="s">
         <v>852</v>
       </c>
-      <c r="I145" s="19" t="s">
+      <c r="J145" s="19" t="s">
         <v>1307</v>
       </c>
-      <c r="J145" s="19" t="s">
+      <c r="K145" s="19" t="s">
         <v>853</v>
       </c>
-      <c r="K145" s="19" t="s">
+      <c r="L145" s="19" t="s">
         <v>854</v>
       </c>
-      <c r="L145" s="19" t="s">
+      <c r="M145" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M145" s="19" t="s">
+      <c r="N145" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N145" s="44" t="s">
+      <c r="O145" s="44" t="s">
         <v>1494</v>
       </c>
-      <c r="O145" s="44" t="s">
+      <c r="P145" s="44" t="s">
         <v>1285</v>
       </c>
-      <c r="P145" s="19" t="s">
+      <c r="Q145" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q145" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R145" s="22" t="s">
+      <c r="R145" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S145" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S145" s="85"/>
-      <c r="T145" s="45">
+      <c r="T145" s="85"/>
+      <c r="U145" s="45">
         <v>42626</v>
       </c>
-      <c r="U145" s="130">
+      <c r="V145" s="129">
         <v>0.67638888888888893</v>
       </c>
-      <c r="V145" s="85"/>
       <c r="W145" s="85"/>
-      <c r="X145" s="136"/>
-      <c r="Y145" s="85"/>
+      <c r="X145" s="85"/>
+      <c r="Y145" s="135"/>
       <c r="Z145" s="85"/>
       <c r="AA145" s="85"/>
-      <c r="AB145" s="85" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB145" s="85"/>
       <c r="AC145" s="85" t="s">
-        <v>2597</v>
-[...4 lines deleted...]
-      <c r="AE145" s="85"/>
+        <v>2520</v>
+      </c>
+      <c r="AD145" s="85" t="s">
+        <v>2580</v>
+      </c>
+      <c r="AE145" s="137" t="s">
+        <v>2581</v>
+      </c>
       <c r="AF145" s="85"/>
       <c r="AG145" s="85"/>
-    </row>
-    <row r="146" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH145" s="85"/>
+    </row>
+    <row r="146" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A146" s="30">
         <v>142</v>
       </c>
       <c r="B146" s="19" t="s">
         <v>870</v>
       </c>
       <c r="C146" s="64" t="s">
         <v>1742</v>
       </c>
       <c r="D146" s="69">
         <v>13613</v>
       </c>
-      <c r="E146" s="74" t="s">
+      <c r="E146" s="18" t="s">
         <v>1284</v>
       </c>
-      <c r="F146" s="110">
+      <c r="F146" s="18" t="s">
+        <v>2964</v>
+      </c>
+      <c r="G146" s="109">
         <v>165051141730</v>
       </c>
-      <c r="G146" s="94" t="s">
+      <c r="H146" s="93" t="s">
         <v>938</v>
       </c>
-      <c r="H146" s="18" t="s">
+      <c r="I146" s="18" t="s">
         <v>1316</v>
       </c>
-      <c r="I146" s="19" t="s">
+      <c r="J146" s="19" t="s">
         <v>1313</v>
       </c>
-      <c r="J146" s="19" t="s">
+      <c r="K146" s="19" t="s">
         <v>1398</v>
       </c>
-      <c r="K146" s="19" t="s">
+      <c r="L146" s="19" t="s">
         <v>1399</v>
       </c>
-      <c r="L146" s="19" t="s">
+      <c r="M146" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M146" s="19" t="s">
+      <c r="N146" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N146" s="44" t="s">
+      <c r="O146" s="44" t="s">
         <v>1397</v>
       </c>
-      <c r="O146" s="44" t="s">
+      <c r="P146" s="44" t="s">
         <v>1137</v>
       </c>
-      <c r="P146" s="19" t="s">
+      <c r="Q146" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q146" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R146" s="22" t="s">
+      <c r="R146" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S146" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S146" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T146" s="45">
+      <c r="T146" s="85" t="s">
+        <v>2410</v>
+      </c>
+      <c r="U146" s="45">
         <v>42691</v>
       </c>
-      <c r="U146" s="130">
+      <c r="V146" s="129">
         <v>0.625</v>
       </c>
-      <c r="V146" s="85"/>
       <c r="W146" s="85"/>
-      <c r="X146" s="136"/>
-      <c r="Y146" s="85"/>
+      <c r="X146" s="85"/>
+      <c r="Y146" s="135"/>
       <c r="Z146" s="85"/>
       <c r="AA146" s="85"/>
       <c r="AB146" s="85"/>
       <c r="AC146" s="85"/>
-      <c r="AD146" s="138"/>
-      <c r="AE146" s="85"/>
+      <c r="AD146" s="85"/>
+      <c r="AE146" s="137"/>
       <c r="AF146" s="85"/>
       <c r="AG146" s="85"/>
-    </row>
-    <row r="147" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH146" s="85"/>
+    </row>
+    <row r="147" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A147" s="30">
         <v>143</v>
       </c>
       <c r="B147" s="19" t="s">
         <v>873</v>
       </c>
       <c r="C147" s="33"/>
       <c r="D147" s="69">
         <v>15934</v>
       </c>
-      <c r="E147" s="74" t="s">
+      <c r="E147" s="18" t="s">
         <v>874</v>
       </c>
-      <c r="F147" s="109" t="s">
+      <c r="F147" s="18" t="s">
+        <v>2965</v>
+      </c>
+      <c r="G147" s="108" t="s">
         <v>1899</v>
       </c>
-      <c r="G147" s="94" t="s">
-[...2 lines deleted...]
-      <c r="H147" s="18" t="s">
+      <c r="H147" s="93" t="s">
+        <v>2204</v>
+      </c>
+      <c r="I147" s="18" t="s">
         <v>1310</v>
       </c>
-      <c r="I147" s="19" t="s">
+      <c r="J147" s="19" t="s">
         <v>875</v>
       </c>
-      <c r="J147" s="19" t="s">
+      <c r="K147" s="19" t="s">
         <v>876</v>
       </c>
-      <c r="K147" s="19" t="s">
+      <c r="L147" s="19" t="s">
         <v>877</v>
       </c>
-      <c r="L147" s="19" t="s">
+      <c r="M147" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M147" s="19" t="s">
+      <c r="N147" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N147" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O147" s="85" t="s">
+        <v>2764</v>
+      </c>
+      <c r="P147" s="85" t="s">
         <v>1945</v>
       </c>
-      <c r="P147" s="19" t="s">
+      <c r="Q147" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q147" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R147" s="22" t="s">
+      <c r="R147" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S147" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S147" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T147" s="45">
+      <c r="T147" s="85" t="s">
+        <v>2411</v>
+      </c>
+      <c r="U147" s="45">
         <v>42734</v>
       </c>
-      <c r="U147" s="130">
+      <c r="V147" s="129">
         <v>0.64583333333333337</v>
       </c>
-      <c r="V147" s="85"/>
       <c r="W147" s="85"/>
-      <c r="X147" s="136"/>
-      <c r="Y147" s="85"/>
+      <c r="X147" s="85"/>
+      <c r="Y147" s="135"/>
       <c r="Z147" s="85"/>
       <c r="AA147" s="85"/>
       <c r="AB147" s="85"/>
       <c r="AC147" s="85"/>
-      <c r="AD147" s="138"/>
-      <c r="AE147" s="85"/>
+      <c r="AD147" s="85"/>
+      <c r="AE147" s="137"/>
       <c r="AF147" s="85"/>
       <c r="AG147" s="85"/>
-    </row>
-    <row r="148" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH147" s="85"/>
+    </row>
+    <row r="148" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A148" s="30">
         <v>144</v>
       </c>
       <c r="B148" s="19" t="s">
         <v>885</v>
       </c>
       <c r="C148" s="44" t="s">
         <v>1109</v>
       </c>
       <c r="D148" s="28">
         <v>14992</v>
       </c>
-      <c r="E148" s="74" t="s">
+      <c r="E148" s="18" t="s">
         <v>419</v>
       </c>
-      <c r="F148" s="109" t="s">
+      <c r="F148" s="18" t="s">
+        <v>2966</v>
+      </c>
+      <c r="G148" s="108" t="s">
         <v>1900</v>
       </c>
-      <c r="G148" s="98" t="s">
+      <c r="H148" s="97" t="s">
         <v>921</v>
       </c>
-      <c r="H148" s="18" t="s">
+      <c r="I148" s="18" t="s">
         <v>884</v>
       </c>
-      <c r="I148" s="19" t="s">
+      <c r="J148" s="19" t="s">
         <v>881</v>
       </c>
-      <c r="J148" s="19" t="s">
+      <c r="K148" s="19" t="s">
         <v>882</v>
       </c>
-      <c r="K148" s="19" t="s">
+      <c r="L148" s="19" t="s">
         <v>883</v>
       </c>
-      <c r="L148" s="19" t="s">
+      <c r="M148" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M148" s="19" t="s">
+      <c r="N148" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N148" s="19" t="s">
+      <c r="O148" s="19" t="s">
         <v>908</v>
       </c>
-      <c r="O148" s="19" t="s">
+      <c r="P148" s="19" t="s">
         <v>688</v>
       </c>
-      <c r="P148" s="19" t="s">
+      <c r="Q148" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q148" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R148" s="22" t="s">
+      <c r="R148" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S148" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S148" s="85"/>
-      <c r="T148" s="45">
+      <c r="T148" s="85"/>
+      <c r="U148" s="45">
         <v>42794</v>
       </c>
-      <c r="U148" s="130">
+      <c r="V148" s="129">
         <v>0.58680555555555558</v>
       </c>
-      <c r="V148" s="85"/>
       <c r="W148" s="85"/>
-      <c r="X148" s="136"/>
-      <c r="Y148" s="85"/>
+      <c r="X148" s="85"/>
+      <c r="Y148" s="135"/>
       <c r="Z148" s="85"/>
       <c r="AA148" s="85"/>
       <c r="AB148" s="85"/>
       <c r="AC148" s="85"/>
-      <c r="AD148" s="138"/>
-      <c r="AE148" s="85"/>
+      <c r="AD148" s="85"/>
+      <c r="AE148" s="137"/>
       <c r="AF148" s="85"/>
       <c r="AG148" s="85"/>
-    </row>
-    <row r="149" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH148" s="85"/>
+    </row>
+    <row r="149" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A149" s="30">
         <v>145</v>
       </c>
       <c r="B149" s="19" t="s">
         <v>885</v>
       </c>
       <c r="C149" s="85" t="s">
         <v>2003</v>
       </c>
       <c r="D149" s="28">
         <v>14189</v>
       </c>
-      <c r="E149" s="74" t="s">
+      <c r="E149" s="18" t="s">
         <v>886</v>
       </c>
-      <c r="F149" s="109">
+      <c r="F149" s="18" t="s">
+        <v>2967</v>
+      </c>
+      <c r="G149" s="108">
         <v>164604948460</v>
       </c>
-      <c r="G149" s="98" t="s">
+      <c r="H149" s="97" t="s">
         <v>1812</v>
       </c>
-      <c r="H149" s="18" t="s">
+      <c r="I149" s="18" t="s">
         <v>896</v>
       </c>
-      <c r="I149" s="44" t="s">
+      <c r="J149" s="44" t="s">
         <v>897</v>
       </c>
-      <c r="J149" s="19" t="s">
+      <c r="K149" s="19" t="s">
         <v>887</v>
       </c>
-      <c r="K149" s="19" t="s">
+      <c r="L149" s="19" t="s">
         <v>888</v>
       </c>
-      <c r="L149" s="19" t="s">
+      <c r="M149" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M149" s="19" t="s">
+      <c r="N149" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N149" s="18" t="s">
+      <c r="O149" s="18" t="s">
         <v>2004</v>
       </c>
-      <c r="O149" s="85" t="s">
+      <c r="P149" s="85" t="s">
         <v>1640</v>
       </c>
-      <c r="P149" s="19" t="s">
+      <c r="Q149" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q149" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R149" s="22" t="s">
+      <c r="R149" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S149" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S149" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T149" s="45">
+      <c r="T149" s="85" t="s">
+        <v>2412</v>
+      </c>
+      <c r="U149" s="45">
         <v>42794</v>
       </c>
-      <c r="U149" s="130">
+      <c r="V149" s="129">
         <v>0.58750000000000002</v>
       </c>
-      <c r="V149" s="85"/>
       <c r="W149" s="85"/>
-      <c r="X149" s="136"/>
-      <c r="Y149" s="85"/>
+      <c r="X149" s="85"/>
+      <c r="Y149" s="135"/>
       <c r="Z149" s="85"/>
       <c r="AA149" s="85"/>
       <c r="AB149" s="85"/>
       <c r="AC149" s="85"/>
-      <c r="AD149" s="138"/>
-      <c r="AE149" s="85"/>
+      <c r="AD149" s="85"/>
+      <c r="AE149" s="137"/>
       <c r="AF149" s="85"/>
       <c r="AG149" s="85"/>
-    </row>
-    <row r="150" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH149" s="85"/>
+    </row>
+    <row r="150" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A150" s="30">
         <v>146</v>
       </c>
       <c r="B150" s="19" t="s">
         <v>910</v>
       </c>
       <c r="C150" s="85" t="s">
         <v>2163</v>
       </c>
       <c r="D150" s="28">
         <v>17216</v>
       </c>
-      <c r="E150" s="74" t="s">
+      <c r="E150" s="18" t="s">
         <v>895</v>
       </c>
-      <c r="F150" s="109">
+      <c r="F150" s="18" t="s">
+        <v>2968</v>
+      </c>
+      <c r="G150" s="108">
         <v>165505139340</v>
       </c>
-      <c r="G150" s="98" t="s">
+      <c r="H150" s="97" t="s">
         <v>1122</v>
       </c>
-      <c r="H150" s="18" t="s">
+      <c r="I150" s="18" t="s">
         <v>896</v>
       </c>
-      <c r="I150" s="19" t="s">
+      <c r="J150" s="19" t="s">
         <v>897</v>
       </c>
-      <c r="J150" s="19" t="s">
+      <c r="K150" s="19" t="s">
         <v>1314</v>
       </c>
-      <c r="K150" s="19" t="s">
+      <c r="L150" s="19" t="s">
         <v>898</v>
       </c>
-      <c r="L150" s="19" t="s">
+      <c r="M150" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M150" s="19" t="s">
+      <c r="N150" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N150" s="85" t="s">
+      <c r="O150" s="85" t="s">
         <v>2099</v>
       </c>
-      <c r="O150" s="85" t="s">
+      <c r="P150" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P150" s="19" t="s">
+      <c r="Q150" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q150" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R150" s="22" t="s">
+      <c r="R150" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S150" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S150" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T150" s="45">
+      <c r="T150" s="85" t="s">
+        <v>2413</v>
+      </c>
+      <c r="U150" s="45">
         <v>42824</v>
       </c>
-      <c r="U150" s="130">
+      <c r="V150" s="129">
         <v>0.58819444444444446</v>
       </c>
-      <c r="V150" s="85"/>
       <c r="W150" s="85"/>
-      <c r="X150" s="136"/>
-[...6 lines deleted...]
-      </c>
+      <c r="X150" s="85"/>
+      <c r="Y150" s="135"/>
+      <c r="Z150" s="85" t="s">
+        <v>2521</v>
+      </c>
+      <c r="AA150" s="85"/>
       <c r="AB150" s="85" t="s">
-        <v>2489</v>
+        <v>2522</v>
       </c>
       <c r="AC150" s="85" t="s">
-        <v>2576</v>
-[...4 lines deleted...]
-      <c r="AE150" s="85"/>
+        <v>2473</v>
+      </c>
+      <c r="AD150" s="85" t="s">
+        <v>2559</v>
+      </c>
+      <c r="AE150" s="137" t="s">
+        <v>2560</v>
+      </c>
       <c r="AF150" s="85"/>
       <c r="AG150" s="85"/>
-    </row>
-    <row r="151" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH150" s="85"/>
+    </row>
+    <row r="151" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A151" s="30">
         <v>147</v>
       </c>
       <c r="B151" s="19" t="s">
         <v>894</v>
       </c>
       <c r="C151" s="33"/>
       <c r="D151" s="28">
         <v>17253</v>
       </c>
-      <c r="E151" s="74" t="s">
+      <c r="E151" s="18" t="s">
         <v>899</v>
       </c>
-      <c r="F151" s="109" t="s">
+      <c r="F151" s="18" t="s">
+        <v>2969</v>
+      </c>
+      <c r="G151" s="108" t="s">
         <v>1901</v>
       </c>
-      <c r="G151" s="98" t="s">
-[...2 lines deleted...]
-      <c r="H151" s="18" t="s">
+      <c r="H151" s="97" t="s">
+        <v>2207</v>
+      </c>
+      <c r="I151" s="18" t="s">
         <v>900</v>
       </c>
-      <c r="I151" s="44" t="s">
+      <c r="J151" s="44" t="s">
         <v>1411</v>
       </c>
-      <c r="J151" s="19" t="s">
+      <c r="K151" s="19" t="s">
         <v>911</v>
       </c>
-      <c r="K151" s="19" t="s">
+      <c r="L151" s="19" t="s">
         <v>912</v>
       </c>
-      <c r="L151" s="19" t="s">
+      <c r="M151" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M151" s="19" t="s">
+      <c r="N151" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N151" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O151" s="85" t="s">
+        <v>2834</v>
+      </c>
+      <c r="P151" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P151" s="19" t="s">
+      <c r="Q151" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q151" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R151" s="22" t="s">
+      <c r="R151" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S151" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S151" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T151" s="45">
+      <c r="T151" s="85" t="s">
+        <v>2414</v>
+      </c>
+      <c r="U151" s="45">
         <v>42831</v>
       </c>
-      <c r="U151" s="130">
+      <c r="V151" s="129">
         <v>0.625</v>
       </c>
-      <c r="V151" s="137" t="s">
-[...15 lines deleted...]
-        <v>2545</v>
+      <c r="W151" s="136" t="s">
+        <v>2491</v>
+      </c>
+      <c r="X151" s="16" t="s">
+        <v>2347</v>
+      </c>
+      <c r="Y151" s="135" t="s">
+        <v>2490</v>
+      </c>
+      <c r="Z151" s="139" t="s">
+        <v>2527</v>
+      </c>
+      <c r="AA151" s="142" t="s">
+        <v>2324</v>
       </c>
       <c r="AB151" s="85" t="s">
-        <v>2578</v>
+        <v>2528</v>
       </c>
       <c r="AC151" s="85" t="s">
-        <v>2579</v>
-[...4 lines deleted...]
-      <c r="AE151" s="85"/>
+        <v>2561</v>
+      </c>
+      <c r="AD151" s="85" t="s">
+        <v>2562</v>
+      </c>
+      <c r="AE151" s="137" t="s">
+        <v>2563</v>
+      </c>
       <c r="AF151" s="85"/>
       <c r="AG151" s="85"/>
-    </row>
-    <row r="152" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH151" s="85"/>
+    </row>
+    <row r="152" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A152" s="30">
         <v>148</v>
       </c>
       <c r="B152" s="19" t="s">
         <v>894</v>
       </c>
       <c r="C152" s="64" t="s">
         <v>1944</v>
       </c>
       <c r="D152" s="28">
         <v>17252</v>
       </c>
-      <c r="E152" s="74" t="s">
+      <c r="E152" s="18" t="s">
         <v>901</v>
       </c>
-      <c r="F152" s="109" t="s">
+      <c r="F152" s="18" t="s">
+        <v>2970</v>
+      </c>
+      <c r="G152" s="108" t="s">
         <v>1902</v>
       </c>
-      <c r="G152" s="98" t="s">
+      <c r="H152" s="97" t="s">
         <v>1569</v>
       </c>
-      <c r="H152" s="18" t="s">
+      <c r="I152" s="18" t="s">
         <v>902</v>
       </c>
-      <c r="I152" s="19" t="s">
+      <c r="J152" s="19" t="s">
         <v>904</v>
       </c>
-      <c r="J152" s="19" t="s">
+      <c r="K152" s="19" t="s">
         <v>911</v>
       </c>
-      <c r="K152" s="19" t="s">
+      <c r="L152" s="19" t="s">
         <v>903</v>
       </c>
-      <c r="L152" s="19" t="s">
+      <c r="M152" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M152" s="19" t="s">
+      <c r="N152" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N152" s="44" t="s">
+      <c r="O152" s="44" t="s">
         <v>1821</v>
       </c>
-      <c r="O152" s="44" t="s">
+      <c r="P152" s="44" t="s">
         <v>1741</v>
       </c>
-      <c r="P152" s="19" t="s">
+      <c r="Q152" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q152" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R152" s="22" t="s">
+      <c r="R152" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S152" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S152" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T152" s="45">
+      <c r="T152" s="85" t="s">
+        <v>2415</v>
+      </c>
+      <c r="U152" s="45">
         <v>42831</v>
       </c>
-      <c r="U152" s="130">
+      <c r="V152" s="129">
         <v>0.62569444444444444</v>
       </c>
-      <c r="V152" s="85"/>
       <c r="W152" s="85"/>
-      <c r="X152" s="136"/>
-      <c r="Y152" s="85"/>
+      <c r="X152" s="85"/>
+      <c r="Y152" s="135"/>
       <c r="Z152" s="85"/>
       <c r="AA152" s="85"/>
       <c r="AB152" s="85"/>
       <c r="AC152" s="85"/>
-      <c r="AD152" s="138"/>
-      <c r="AE152" s="85"/>
+      <c r="AD152" s="85"/>
+      <c r="AE152" s="137"/>
       <c r="AF152" s="85"/>
       <c r="AG152" s="85"/>
-    </row>
-    <row r="153" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH152" s="85"/>
+    </row>
+    <row r="153" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A153" s="30">
         <v>149</v>
       </c>
       <c r="B153" s="19" t="s">
         <v>894</v>
       </c>
       <c r="C153" s="85" t="s">
         <v>2174</v>
       </c>
       <c r="D153" s="28">
         <v>17462</v>
       </c>
-      <c r="E153" s="74" t="s">
+      <c r="E153" s="18" t="s">
         <v>905</v>
       </c>
-      <c r="F153" s="109">
+      <c r="F153" s="18" t="s">
+        <v>2971</v>
+      </c>
+      <c r="G153" s="108">
         <v>183208745770</v>
       </c>
-      <c r="G153" s="29" t="s">
+      <c r="H153" s="29" t="s">
         <v>1683</v>
       </c>
-      <c r="H153" s="18" t="s">
+      <c r="I153" s="18" t="s">
         <v>907</v>
       </c>
-      <c r="I153" s="19" t="s">
+      <c r="J153" s="19" t="s">
         <v>906</v>
       </c>
-      <c r="J153" s="19" t="s">
+      <c r="K153" s="19" t="s">
         <v>911</v>
       </c>
-      <c r="K153" s="19" t="s">
+      <c r="L153" s="19" t="s">
         <v>913</v>
       </c>
-      <c r="L153" s="19" t="s">
+      <c r="M153" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M153" s="19" t="s">
+      <c r="N153" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N153" s="85" t="s">
+      <c r="O153" s="85" t="s">
         <v>2173</v>
       </c>
-      <c r="O153" s="85" t="s">
+      <c r="P153" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P153" s="19" t="s">
+      <c r="Q153" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q153" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R153" s="22" t="s">
+      <c r="R153" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S153" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S153" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T153" s="45">
+      <c r="T153" s="85" t="s">
+        <v>2416</v>
+      </c>
+      <c r="U153" s="45">
         <v>42831</v>
       </c>
-      <c r="U153" s="130">
+      <c r="V153" s="129">
         <v>0.62638888888888888</v>
       </c>
-      <c r="V153" s="85"/>
       <c r="W153" s="85"/>
-      <c r="X153" s="136"/>
-      <c r="Y153" s="85"/>
+      <c r="X153" s="85"/>
+      <c r="Y153" s="135"/>
       <c r="Z153" s="85"/>
       <c r="AA153" s="85"/>
       <c r="AB153" s="85"/>
       <c r="AC153" s="85"/>
-      <c r="AD153" s="138"/>
-      <c r="AE153" s="85"/>
+      <c r="AD153" s="85"/>
+      <c r="AE153" s="137"/>
       <c r="AF153" s="85"/>
       <c r="AG153" s="85"/>
-    </row>
-    <row r="154" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH153" s="85"/>
+    </row>
+    <row r="154" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A154" s="30">
         <v>150</v>
       </c>
       <c r="B154" s="19" t="s">
         <v>914</v>
       </c>
       <c r="C154" s="85" t="s">
         <v>2079</v>
       </c>
       <c r="D154" s="28">
         <v>17225</v>
       </c>
-      <c r="E154" s="74" t="s">
+      <c r="E154" s="18" t="s">
         <v>915</v>
       </c>
-      <c r="F154" s="109" t="s">
+      <c r="F154" s="18" t="s">
+        <v>2972</v>
+      </c>
+      <c r="G154" s="108" t="s">
         <v>1903</v>
       </c>
-      <c r="G154" s="95" t="s">
+      <c r="H154" s="94" t="s">
         <v>1689</v>
       </c>
-      <c r="H154" s="18" t="s">
+      <c r="I154" s="18" t="s">
         <v>916</v>
       </c>
-      <c r="I154" s="19" t="s">
+      <c r="J154" s="19" t="s">
         <v>917</v>
       </c>
-      <c r="J154" s="19" t="s">
+      <c r="K154" s="19" t="s">
         <v>911</v>
       </c>
-      <c r="K154" s="44" t="s">
+      <c r="L154" s="44" t="s">
         <v>1412</v>
       </c>
-      <c r="L154" s="19" t="s">
+      <c r="M154" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M154" s="19" t="s">
+      <c r="N154" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N154" s="44" t="s">
+      <c r="O154" s="44" t="s">
         <v>2075</v>
       </c>
-      <c r="O154" s="44" t="s">
+      <c r="P154" s="44" t="s">
         <v>1741</v>
       </c>
-      <c r="P154" s="19" t="s">
+      <c r="Q154" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q154" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R154" s="22" t="s">
+      <c r="R154" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S154" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S154" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T154" s="45">
+      <c r="T154" s="85" t="s">
+        <v>2417</v>
+      </c>
+      <c r="U154" s="45">
         <v>42852</v>
       </c>
-      <c r="U154" s="130">
+      <c r="V154" s="129">
         <v>0.64583333333333337</v>
       </c>
-      <c r="V154" s="85"/>
       <c r="W154" s="85"/>
-      <c r="X154" s="136"/>
-      <c r="Y154" s="85"/>
+      <c r="X154" s="85"/>
+      <c r="Y154" s="135"/>
       <c r="Z154" s="85"/>
       <c r="AA154" s="85"/>
       <c r="AB154" s="85"/>
       <c r="AC154" s="85"/>
-      <c r="AD154" s="138"/>
-      <c r="AE154" s="85"/>
+      <c r="AD154" s="85"/>
+      <c r="AE154" s="137"/>
       <c r="AF154" s="85"/>
       <c r="AG154" s="85"/>
-    </row>
-    <row r="155" spans="1:33" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH154" s="85"/>
+    </row>
+    <row r="155" spans="1:34" s="34" customFormat="1" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A155" s="30">
         <v>151</v>
       </c>
       <c r="B155" s="19" t="s">
         <v>924</v>
       </c>
       <c r="C155" s="33"/>
       <c r="D155" s="28">
         <v>17269</v>
       </c>
-      <c r="E155" s="74" t="s">
-[...2 lines deleted...]
-      <c r="F155" s="109">
+      <c r="E155" s="18" t="s">
+        <v>2973</v>
+      </c>
+      <c r="F155" s="18" t="s">
+        <v>2974</v>
+      </c>
+      <c r="G155" s="108">
         <v>461105644860</v>
       </c>
-      <c r="G155" s="99" t="s">
-[...2 lines deleted...]
-      <c r="H155" s="18" t="s">
+      <c r="H155" s="98" t="s">
+        <v>2205</v>
+      </c>
+      <c r="I155" s="18" t="s">
         <v>1312</v>
       </c>
-      <c r="I155" s="19" t="s">
+      <c r="J155" s="19" t="s">
         <v>925</v>
       </c>
-      <c r="J155" s="19" t="s">
+      <c r="K155" s="19" t="s">
         <v>987</v>
       </c>
-      <c r="K155" s="19" t="s">
+      <c r="L155" s="19" t="s">
         <v>926</v>
       </c>
-      <c r="L155" s="19" t="s">
+      <c r="M155" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M155" s="19" t="s">
+      <c r="N155" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N155" s="85" t="s">
+      <c r="O155" s="85" t="s">
         <v>2201</v>
       </c>
-      <c r="O155" s="85" t="s">
+      <c r="P155" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P155" s="19" t="s">
+      <c r="Q155" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q155" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R155" s="22" t="s">
+      <c r="R155" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S155" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S155" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T155" s="45">
+      <c r="T155" s="85" t="s">
+        <v>2418</v>
+      </c>
+      <c r="U155" s="45">
         <v>42894</v>
       </c>
-      <c r="U155" s="130">
+      <c r="V155" s="129">
         <v>0.64652777777777781</v>
       </c>
-      <c r="V155" s="85" t="s">
-[...15 lines deleted...]
-      <c r="AB155" s="85"/>
+      <c r="W155" s="85" t="s">
+        <v>2316</v>
+      </c>
+      <c r="X155" s="16" t="s">
+        <v>2324</v>
+      </c>
+      <c r="Y155" s="135" t="s">
+        <v>2335</v>
+      </c>
+      <c r="Z155" s="85" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AA155" s="85"/>
+      <c r="AB155" s="85" t="s">
+        <v>2515</v>
+      </c>
       <c r="AC155" s="85"/>
-      <c r="AD155" s="138"/>
-      <c r="AE155" s="85"/>
+      <c r="AD155" s="85"/>
+      <c r="AE155" s="137"/>
       <c r="AF155" s="85"/>
       <c r="AG155" s="85"/>
-    </row>
-    <row r="156" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH155" s="85"/>
+    </row>
+    <row r="156" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A156" s="30">
         <v>152</v>
       </c>
       <c r="B156" s="19" t="s">
         <v>930</v>
       </c>
       <c r="C156" s="33"/>
       <c r="D156" s="28">
         <v>5431</v>
       </c>
-      <c r="E156" s="74" t="s">
+      <c r="E156" s="18" t="s">
         <v>929</v>
       </c>
-      <c r="F156" s="109">
+      <c r="F156" s="18" t="s">
+        <v>2975</v>
+      </c>
+      <c r="G156" s="108">
         <v>635003269036</v>
       </c>
-      <c r="G156" s="98" t="s">
+      <c r="H156" s="97" t="s">
         <v>1414</v>
       </c>
-      <c r="H156" s="18" t="s">
+      <c r="I156" s="18" t="s">
         <v>931</v>
       </c>
-      <c r="I156" s="19" t="s">
+      <c r="J156" s="19" t="s">
         <v>932</v>
       </c>
-      <c r="J156" s="44" t="s">
+      <c r="K156" s="44" t="s">
         <v>1413</v>
       </c>
-      <c r="K156" s="19" t="s">
+      <c r="L156" s="19" t="s">
         <v>933</v>
       </c>
-      <c r="L156" s="19" t="s">
+      <c r="M156" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M156" s="19" t="s">
+      <c r="N156" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N156" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O156" s="85" t="s">
+        <v>2644</v>
+      </c>
+      <c r="P156" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P156" s="19" t="s">
+      <c r="Q156" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q156" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R156" s="22" t="s">
+      <c r="R156" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S156" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S156" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T156" s="45">
+      <c r="T156" s="85" t="s">
+        <v>2419</v>
+      </c>
+      <c r="U156" s="45">
         <v>42922</v>
       </c>
-      <c r="U156" s="130">
+      <c r="V156" s="129">
         <v>0.64930555555555558</v>
       </c>
-      <c r="V156" s="83"/>
       <c r="W156" s="83"/>
-      <c r="X156" s="10"/>
-      <c r="Y156" s="83"/>
+      <c r="X156" s="83"/>
+      <c r="Y156" s="10"/>
       <c r="Z156" s="83"/>
       <c r="AA156" s="83"/>
       <c r="AB156" s="83"/>
       <c r="AC156" s="83"/>
-      <c r="AD156" s="10"/>
-      <c r="AE156" s="83"/>
+      <c r="AD156" s="83"/>
+      <c r="AE156" s="10"/>
       <c r="AF156" s="83"/>
       <c r="AG156" s="83"/>
-    </row>
-    <row r="157" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH156" s="83"/>
+    </row>
+    <row r="157" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A157" s="30">
         <v>153</v>
       </c>
       <c r="B157" s="19" t="s">
         <v>940</v>
       </c>
       <c r="C157" s="46" t="s">
         <v>2182</v>
       </c>
       <c r="D157" s="28">
         <v>17356</v>
       </c>
-      <c r="E157" s="74" t="s">
+      <c r="E157" s="18" t="s">
         <v>939</v>
       </c>
-      <c r="F157" s="109" t="s">
+      <c r="F157" s="18" t="s">
+        <v>2976</v>
+      </c>
+      <c r="G157" s="108" t="s">
         <v>1904</v>
       </c>
-      <c r="G157" s="29" t="s">
+      <c r="H157" s="29" t="s">
         <v>1971</v>
       </c>
-      <c r="H157" s="18" t="s">
+      <c r="I157" s="18" t="s">
         <v>941</v>
       </c>
-      <c r="I157" s="19" t="s">
+      <c r="J157" s="19" t="s">
         <v>942</v>
       </c>
-      <c r="J157" s="19" t="s">
+      <c r="K157" s="19" t="s">
         <v>944</v>
       </c>
-      <c r="K157" s="19" t="s">
+      <c r="L157" s="19" t="s">
         <v>943</v>
       </c>
-      <c r="L157" s="19" t="s">
+      <c r="M157" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M157" s="19" t="s">
+      <c r="N157" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N157" s="85" t="s">
+      <c r="O157" s="85" t="s">
         <v>2080</v>
       </c>
-      <c r="O157" s="85" t="s">
+      <c r="P157" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P157" s="19" t="s">
+      <c r="Q157" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q157" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R157" s="22" t="s">
+      <c r="R157" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S157" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S157" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T157" s="45">
+      <c r="T157" s="85" t="s">
+        <v>2420</v>
+      </c>
+      <c r="U157" s="45">
         <v>42962</v>
       </c>
-      <c r="U157" s="130">
+      <c r="V157" s="129">
         <v>0.64097222222222217</v>
       </c>
-      <c r="V157" s="83"/>
       <c r="W157" s="83"/>
-      <c r="X157" s="10"/>
-      <c r="Y157" s="83"/>
+      <c r="X157" s="83"/>
+      <c r="Y157" s="10"/>
       <c r="Z157" s="83"/>
       <c r="AA157" s="83"/>
-      <c r="AB157" s="83" t="s">
-[...6 lines deleted...]
-      <c r="AE157" s="83"/>
+      <c r="AB157" s="83"/>
+      <c r="AC157" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AD157" s="83"/>
+      <c r="AE157" s="10" t="s">
+        <v>2571</v>
+      </c>
       <c r="AF157" s="83"/>
       <c r="AG157" s="83"/>
-    </row>
-    <row r="158" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH157" s="83"/>
+    </row>
+    <row r="158" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A158" s="30">
         <v>154</v>
       </c>
       <c r="B158" s="19" t="s">
         <v>984</v>
       </c>
       <c r="C158" s="33"/>
       <c r="D158" s="28">
         <v>17398</v>
       </c>
-      <c r="E158" s="74" t="s">
+      <c r="E158" s="18" t="s">
         <v>985</v>
       </c>
-      <c r="F158" s="109" t="s">
+      <c r="F158" s="18" t="s">
+        <v>2977</v>
+      </c>
+      <c r="G158" s="108" t="s">
         <v>1905</v>
       </c>
-      <c r="G158" s="29" t="s">
+      <c r="H158" s="29" t="s">
         <v>1673</v>
       </c>
-      <c r="H158" s="18" t="s">
+      <c r="I158" s="18" t="s">
         <v>986</v>
       </c>
-      <c r="I158" s="19" t="s">
+      <c r="J158" s="19" t="s">
         <v>992</v>
       </c>
-      <c r="J158" s="19" t="s">
+      <c r="K158" s="19" t="s">
         <v>987</v>
       </c>
-      <c r="K158" s="85" t="s">
-[...2 lines deleted...]
-      <c r="L158" s="19" t="s">
+      <c r="L158" s="85" t="s">
+        <v>2306</v>
+      </c>
+      <c r="M158" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M158" s="19" t="s">
+      <c r="N158" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N158" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O158" s="85" t="s">
+        <v>2620</v>
+      </c>
+      <c r="P158" s="85" t="s">
         <v>688</v>
       </c>
-      <c r="P158" s="19" t="s">
+      <c r="Q158" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q158" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R158" s="22" t="s">
+      <c r="R158" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S158" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S158" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T158" s="45">
+      <c r="T158" s="85" t="s">
+        <v>2421</v>
+      </c>
+      <c r="U158" s="45">
         <v>42992</v>
       </c>
-      <c r="U158" s="130">
+      <c r="V158" s="129">
         <v>0.6430555555555556</v>
       </c>
-      <c r="V158" s="83"/>
       <c r="W158" s="83"/>
-      <c r="X158" s="10"/>
-      <c r="Y158" s="83"/>
+      <c r="X158" s="83"/>
+      <c r="Y158" s="10"/>
       <c r="Z158" s="83"/>
       <c r="AA158" s="83"/>
       <c r="AB158" s="83"/>
       <c r="AC158" s="83"/>
-      <c r="AD158" s="10"/>
-[...10 lines deleted...]
-    <row r="159" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AD158" s="83"/>
+      <c r="AE158" s="10"/>
+      <c r="AF158" s="83" t="s">
+        <v>2597</v>
+      </c>
+      <c r="AG158" s="146" t="s">
+        <v>2598</v>
+      </c>
+      <c r="AH158" s="83" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="159" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A159" s="30">
         <v>155</v>
       </c>
       <c r="B159" s="19" t="s">
         <v>984</v>
       </c>
       <c r="C159" s="37" t="s">
         <v>1632</v>
       </c>
       <c r="D159" s="28">
         <v>17399</v>
       </c>
-      <c r="E159" s="74" t="s">
+      <c r="E159" s="18" t="s">
         <v>988</v>
       </c>
-      <c r="F159" s="109" t="s">
+      <c r="F159" s="18" t="s">
+        <v>2978</v>
+      </c>
+      <c r="G159" s="108" t="s">
         <v>1906</v>
       </c>
-      <c r="G159" s="98" t="s">
+      <c r="H159" s="97" t="s">
         <v>995</v>
       </c>
-      <c r="H159" s="18" t="s">
+      <c r="I159" s="18" t="s">
         <v>989</v>
       </c>
-      <c r="I159" s="19" t="s">
+      <c r="J159" s="19" t="s">
         <v>991</v>
       </c>
-      <c r="J159" s="19" t="s">
+      <c r="K159" s="19" t="s">
         <v>987</v>
       </c>
-      <c r="K159" s="19" t="s">
+      <c r="L159" s="19" t="s">
         <v>990</v>
       </c>
-      <c r="L159" s="19" t="s">
+      <c r="M159" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M159" s="19" t="s">
+      <c r="N159" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N159" s="44" t="s">
+      <c r="O159" s="44" t="s">
         <v>1563</v>
       </c>
-      <c r="O159" s="44" t="s">
+      <c r="P159" s="44" t="s">
         <v>1285</v>
       </c>
-      <c r="P159" s="19" t="s">
+      <c r="Q159" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q159" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R159" s="22" t="s">
+      <c r="R159" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S159" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S159" s="85"/>
-      <c r="T159" s="45">
+      <c r="T159" s="85"/>
+      <c r="U159" s="45">
         <v>42992</v>
       </c>
-      <c r="U159" s="130">
+      <c r="V159" s="129">
         <v>0.64374999999999993</v>
       </c>
-      <c r="V159" s="83"/>
       <c r="W159" s="83"/>
-      <c r="X159" s="10"/>
-      <c r="Y159" s="83"/>
+      <c r="X159" s="83"/>
+      <c r="Y159" s="10"/>
       <c r="Z159" s="83"/>
       <c r="AA159" s="83"/>
       <c r="AB159" s="83"/>
       <c r="AC159" s="83"/>
-      <c r="AD159" s="10"/>
-      <c r="AE159" s="83"/>
+      <c r="AD159" s="83"/>
+      <c r="AE159" s="10"/>
       <c r="AF159" s="83"/>
       <c r="AG159" s="83"/>
-    </row>
-    <row r="160" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH159" s="83"/>
+    </row>
+    <row r="160" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A160" s="30">
         <v>156</v>
       </c>
       <c r="B160" s="19" t="s">
         <v>999</v>
       </c>
       <c r="C160" s="37" t="s">
         <v>1614</v>
       </c>
       <c r="D160" s="28">
         <v>17414</v>
       </c>
-      <c r="E160" s="74" t="s">
+      <c r="E160" s="18" t="s">
         <v>1000</v>
       </c>
-      <c r="F160" s="109">
+      <c r="F160" s="18" t="s">
+        <v>2979</v>
+      </c>
+      <c r="G160" s="108">
         <v>165506937976</v>
       </c>
-      <c r="G160" s="29" t="s">
+      <c r="H160" s="29" t="s">
         <v>1125</v>
       </c>
-      <c r="H160" s="18" t="s">
+      <c r="I160" s="18" t="s">
         <v>1001</v>
       </c>
-      <c r="I160" s="19" t="s">
+      <c r="J160" s="19" t="s">
         <v>1002</v>
       </c>
-      <c r="J160" s="19" t="s">
+      <c r="K160" s="19" t="s">
         <v>987</v>
       </c>
-      <c r="K160" s="19" t="s">
+      <c r="L160" s="19" t="s">
         <v>1003</v>
       </c>
-      <c r="L160" s="19" t="s">
+      <c r="M160" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M160" s="19" t="s">
+      <c r="N160" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N160" s="44" t="s">
+      <c r="O160" s="44" t="s">
         <v>1510</v>
       </c>
-      <c r="O160" s="44" t="s">
+      <c r="P160" s="44" t="s">
         <v>1137</v>
       </c>
-      <c r="P160" s="19" t="s">
+      <c r="Q160" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q160" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R160" s="22" t="s">
+      <c r="R160" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S160" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S160" s="85"/>
-      <c r="T160" s="45">
+      <c r="T160" s="85"/>
+      <c r="U160" s="45">
         <v>42997</v>
       </c>
-      <c r="U160" s="130">
+      <c r="V160" s="129">
         <v>0.66666666666666663</v>
       </c>
-      <c r="V160" s="83"/>
       <c r="W160" s="83"/>
-      <c r="X160" s="10"/>
-      <c r="Y160" s="83"/>
+      <c r="X160" s="83"/>
+      <c r="Y160" s="10"/>
       <c r="Z160" s="83"/>
       <c r="AA160" s="83"/>
       <c r="AB160" s="83"/>
       <c r="AC160" s="83"/>
-      <c r="AD160" s="10"/>
-      <c r="AE160" s="83"/>
+      <c r="AD160" s="83"/>
+      <c r="AE160" s="10"/>
       <c r="AF160" s="83"/>
       <c r="AG160" s="83"/>
-    </row>
-    <row r="161" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH160" s="83"/>
+    </row>
+    <row r="161" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A161" s="18">
         <v>157</v>
       </c>
       <c r="B161" s="19" t="s">
         <v>1004</v>
       </c>
       <c r="C161" s="88" t="s">
         <v>1941</v>
       </c>
       <c r="D161" s="28">
         <v>17497</v>
       </c>
-      <c r="E161" s="74" t="s">
+      <c r="E161" s="18" t="s">
         <v>1005</v>
       </c>
-      <c r="F161" s="109">
+      <c r="F161" s="18" t="s">
+        <v>2980</v>
+      </c>
+      <c r="G161" s="108">
         <v>772478574690</v>
       </c>
-      <c r="G161" s="29" t="s">
+      <c r="H161" s="29" t="s">
         <v>1006</v>
       </c>
-      <c r="H161" s="18" t="s">
+      <c r="I161" s="18" t="s">
         <v>1415</v>
       </c>
-      <c r="I161" s="19" t="s">
+      <c r="J161" s="19" t="s">
         <v>1007</v>
       </c>
-      <c r="J161" s="19" t="s">
+      <c r="K161" s="19" t="s">
         <v>1008</v>
       </c>
-      <c r="K161" s="19" t="s">
+      <c r="L161" s="19" t="s">
         <v>1009</v>
       </c>
-      <c r="L161" s="19" t="s">
+      <c r="M161" s="19" t="s">
         <v>1015</v>
       </c>
-      <c r="M161" s="19" t="s">
+      <c r="N161" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N161" s="85" t="s">
+      <c r="O161" s="85" t="s">
         <v>1940</v>
       </c>
-      <c r="O161" s="85" t="s">
+      <c r="P161" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P161" s="19" t="s">
+      <c r="Q161" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q161" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R161" s="22" t="s">
+      <c r="R161" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S161" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S161" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T161" s="45">
+      <c r="T161" s="85" t="s">
+        <v>2422</v>
+      </c>
+      <c r="U161" s="45">
         <v>43055</v>
       </c>
-      <c r="U161" s="130">
+      <c r="V161" s="129">
         <v>0.69652777777777775</v>
       </c>
-      <c r="V161" s="83"/>
       <c r="W161" s="83"/>
-      <c r="X161" s="10"/>
-      <c r="Y161" s="83"/>
+      <c r="X161" s="83"/>
+      <c r="Y161" s="10"/>
       <c r="Z161" s="83"/>
       <c r="AA161" s="83"/>
       <c r="AB161" s="83"/>
       <c r="AC161" s="83"/>
-      <c r="AD161" s="10"/>
-      <c r="AE161" s="83"/>
+      <c r="AD161" s="83"/>
+      <c r="AE161" s="10"/>
       <c r="AF161" s="83"/>
       <c r="AG161" s="83"/>
-    </row>
-    <row r="162" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH161" s="83"/>
+    </row>
+    <row r="162" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A162" s="18">
         <v>158</v>
       </c>
       <c r="B162" s="19" t="s">
         <v>1004</v>
       </c>
       <c r="C162" s="88" t="s">
         <v>1930</v>
       </c>
       <c r="D162" s="28">
         <v>17498</v>
       </c>
-      <c r="E162" s="74" t="s">
+      <c r="E162" s="18" t="s">
         <v>1010</v>
       </c>
-      <c r="F162" s="109">
+      <c r="F162" s="18" t="s">
+        <v>2981</v>
+      </c>
+      <c r="G162" s="108">
         <v>291900268397</v>
       </c>
-      <c r="G162" s="29" t="s">
+      <c r="H162" s="29" t="s">
         <v>1011</v>
       </c>
-      <c r="H162" s="18" t="s">
+      <c r="I162" s="18" t="s">
         <v>1026</v>
       </c>
-      <c r="I162" s="19" t="s">
+      <c r="J162" s="19" t="s">
         <v>1014</v>
       </c>
-      <c r="J162" s="19" t="s">
+      <c r="K162" s="19" t="s">
         <v>1012</v>
       </c>
-      <c r="K162" s="19" t="s">
+      <c r="L162" s="19" t="s">
         <v>1013</v>
       </c>
-      <c r="L162" s="19" t="s">
+      <c r="M162" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M162" s="19" t="s">
+      <c r="N162" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N162" s="18" t="s">
+      <c r="O162" s="18" t="s">
         <v>1817</v>
       </c>
-      <c r="O162" s="85" t="s">
+      <c r="P162" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P162" s="19" t="s">
+      <c r="Q162" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q162" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R162" s="22" t="s">
+      <c r="R162" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S162" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S162" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T162" s="45">
+      <c r="T162" s="85" t="s">
+        <v>2423</v>
+      </c>
+      <c r="U162" s="45">
         <v>43055</v>
       </c>
-      <c r="U162" s="130">
+      <c r="V162" s="129">
         <v>0.6972222222222223</v>
       </c>
-      <c r="V162" s="83"/>
       <c r="W162" s="83"/>
-      <c r="X162" s="10"/>
-      <c r="Y162" s="83"/>
+      <c r="X162" s="83"/>
+      <c r="Y162" s="10"/>
       <c r="Z162" s="83"/>
       <c r="AA162" s="83"/>
       <c r="AB162" s="83"/>
       <c r="AC162" s="83"/>
-      <c r="AD162" s="10"/>
-      <c r="AE162" s="83"/>
+      <c r="AD162" s="83"/>
+      <c r="AE162" s="10"/>
       <c r="AF162" s="83"/>
       <c r="AG162" s="83"/>
-    </row>
-    <row r="163" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH162" s="83"/>
+    </row>
+    <row r="163" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A163" s="18">
         <v>159</v>
       </c>
       <c r="B163" s="19" t="s">
         <v>1016</v>
       </c>
       <c r="C163" s="33"/>
       <c r="D163" s="33">
         <v>15087</v>
       </c>
-      <c r="E163" s="74" t="s">
+      <c r="E163" s="18" t="s">
         <v>1017</v>
       </c>
-      <c r="F163" s="109">
+      <c r="F163" s="18" t="s">
+        <v>2982</v>
+      </c>
+      <c r="G163" s="108">
         <v>165807367832</v>
       </c>
-      <c r="G163" s="29" t="s">
+      <c r="H163" s="29" t="s">
         <v>1018</v>
       </c>
-      <c r="H163" s="18" t="s">
+      <c r="I163" s="18" t="s">
         <v>1027</v>
       </c>
-      <c r="I163" s="19" t="s">
+      <c r="J163" s="19" t="s">
         <v>1019</v>
       </c>
-      <c r="J163" s="19" t="s">
+      <c r="K163" s="19" t="s">
         <v>1020</v>
       </c>
-      <c r="K163" s="85" t="s">
-[...2 lines deleted...]
-      <c r="L163" s="19" t="s">
+      <c r="L163" s="85" t="s">
+        <v>2305</v>
+      </c>
+      <c r="M163" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M163" s="19" t="s">
+      <c r="N163" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N163" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O163" s="85" t="s">
+        <v>2623</v>
+      </c>
+      <c r="P163" s="85" t="s">
         <v>688</v>
       </c>
-      <c r="P163" s="19" t="s">
+      <c r="Q163" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q163" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R163" s="22" t="s">
+      <c r="R163" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S163" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S163" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T163" s="45">
+      <c r="T163" s="85" t="s">
+        <v>2424</v>
+      </c>
+      <c r="U163" s="45">
         <v>43074</v>
       </c>
-      <c r="U163" s="130">
+      <c r="V163" s="129">
         <v>0.70000000000000007</v>
       </c>
-      <c r="V163" s="83"/>
       <c r="W163" s="83"/>
-      <c r="X163" s="10"/>
-      <c r="Y163" s="83"/>
+      <c r="X163" s="83"/>
+      <c r="Y163" s="10"/>
       <c r="Z163" s="83"/>
       <c r="AA163" s="83"/>
       <c r="AB163" s="83"/>
       <c r="AC163" s="83"/>
-      <c r="AD163" s="10"/>
-      <c r="AE163" s="83"/>
+      <c r="AD163" s="83"/>
+      <c r="AE163" s="10"/>
       <c r="AF163" s="83"/>
       <c r="AG163" s="83"/>
-    </row>
-    <row r="164" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH163" s="83"/>
+    </row>
+    <row r="164" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A164" s="18">
         <v>160</v>
       </c>
       <c r="B164" s="19" t="s">
         <v>1016</v>
       </c>
       <c r="C164" s="88" t="s">
         <v>1967</v>
       </c>
       <c r="D164" s="33">
         <v>17534</v>
       </c>
-      <c r="E164" s="74" t="s">
+      <c r="E164" s="18" t="s">
         <v>1021</v>
       </c>
-      <c r="F164" s="109">
+      <c r="F164" s="18" t="s">
+        <v>2983</v>
+      </c>
+      <c r="G164" s="108">
         <v>350704172447</v>
       </c>
-      <c r="G164" s="29" t="s">
+      <c r="H164" s="29" t="s">
         <v>1022</v>
       </c>
-      <c r="H164" s="18" t="s">
+      <c r="I164" s="18" t="s">
         <v>1416</v>
       </c>
-      <c r="I164" s="19" t="s">
+      <c r="J164" s="19" t="s">
         <v>1023</v>
       </c>
-      <c r="J164" s="19" t="s">
+      <c r="K164" s="19" t="s">
         <v>1024</v>
       </c>
-      <c r="K164" s="19" t="s">
+      <c r="L164" s="19" t="s">
         <v>1025</v>
       </c>
-      <c r="L164" s="19" t="s">
+      <c r="M164" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M164" s="19" t="s">
+      <c r="N164" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N164" s="18" t="s">
+      <c r="O164" s="18" t="s">
         <v>1822</v>
       </c>
-      <c r="O164" s="44" t="s">
+      <c r="P164" s="44" t="s">
         <v>688</v>
       </c>
-      <c r="P164" s="19" t="s">
+      <c r="Q164" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q164" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R164" s="22" t="s">
+      <c r="R164" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S164" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S164" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T164" s="45">
+      <c r="T164" s="85" t="s">
+        <v>2425</v>
+      </c>
+      <c r="U164" s="45">
         <v>43074</v>
       </c>
-      <c r="U164" s="130">
+      <c r="V164" s="129">
         <v>0.7006944444444444</v>
       </c>
-      <c r="V164" s="83"/>
       <c r="W164" s="83"/>
-      <c r="X164" s="10"/>
-      <c r="Y164" s="83"/>
+      <c r="X164" s="83"/>
+      <c r="Y164" s="10"/>
       <c r="Z164" s="83"/>
       <c r="AA164" s="83"/>
       <c r="AB164" s="83"/>
       <c r="AC164" s="83"/>
-      <c r="AD164" s="10"/>
-      <c r="AE164" s="83"/>
+      <c r="AD164" s="83"/>
+      <c r="AE164" s="10"/>
       <c r="AF164" s="83"/>
       <c r="AG164" s="83"/>
-    </row>
-    <row r="165" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH164" s="83"/>
+    </row>
+    <row r="165" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A165" s="18">
         <v>161</v>
       </c>
       <c r="B165" s="19" t="s">
         <v>1030</v>
       </c>
       <c r="C165" s="33"/>
       <c r="D165" s="33">
         <v>17533</v>
       </c>
-      <c r="E165" s="74" t="s">
+      <c r="E165" s="18" t="s">
         <v>1031</v>
       </c>
-      <c r="F165" s="109">
+      <c r="F165" s="18" t="s">
+        <v>2984</v>
+      </c>
+      <c r="G165" s="108">
         <v>773665004903</v>
       </c>
-      <c r="G165" s="29" t="s">
+      <c r="H165" s="29" t="s">
         <v>1124</v>
       </c>
-      <c r="H165" s="18" t="s">
+      <c r="I165" s="18" t="s">
         <v>1032</v>
       </c>
-      <c r="I165" s="19" t="s">
+      <c r="J165" s="19" t="s">
         <v>1033</v>
       </c>
-      <c r="J165" s="19" t="s">
+      <c r="K165" s="19" t="s">
         <v>1034</v>
       </c>
-      <c r="K165" s="19" t="s">
+      <c r="L165" s="19" t="s">
         <v>1035</v>
       </c>
-      <c r="L165" s="19" t="s">
+      <c r="M165" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M165" s="19" t="s">
+      <c r="N165" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N165" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O165" s="85" t="s">
+        <v>2640</v>
+      </c>
+      <c r="P165" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P165" s="19" t="s">
+      <c r="Q165" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q165" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R165" s="22" t="s">
+      <c r="R165" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S165" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S165" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T165" s="45">
+      <c r="T165" s="85" t="s">
+        <v>2426</v>
+      </c>
+      <c r="U165" s="45">
         <v>43083</v>
       </c>
-      <c r="U165" s="130">
+      <c r="V165" s="129">
         <v>0.66319444444444442</v>
       </c>
-      <c r="V165" s="83"/>
       <c r="W165" s="83"/>
-      <c r="X165" s="10"/>
-      <c r="Y165" s="83"/>
+      <c r="X165" s="83"/>
+      <c r="Y165" s="10"/>
       <c r="Z165" s="83"/>
       <c r="AA165" s="83"/>
       <c r="AB165" s="83"/>
       <c r="AC165" s="83"/>
-      <c r="AD165" s="10"/>
-      <c r="AE165" s="83"/>
+      <c r="AD165" s="83"/>
+      <c r="AE165" s="10"/>
       <c r="AF165" s="83"/>
       <c r="AG165" s="83"/>
-    </row>
-    <row r="166" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH165" s="83"/>
+    </row>
+    <row r="166" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A166" s="18">
         <v>162</v>
       </c>
       <c r="B166" s="19" t="s">
         <v>1036</v>
       </c>
       <c r="C166" s="33"/>
       <c r="D166" s="33">
         <v>17565</v>
       </c>
-      <c r="E166" s="74" t="s">
+      <c r="E166" s="18" t="s">
         <v>1037</v>
       </c>
-      <c r="F166" s="109">
+      <c r="F166" s="18" t="s">
+        <v>2985</v>
+      </c>
+      <c r="G166" s="108">
         <v>164410130403</v>
       </c>
-      <c r="G166" s="29" t="s">
+      <c r="H166" s="29" t="s">
         <v>1671</v>
       </c>
-      <c r="H166" s="18" t="s">
+      <c r="I166" s="18" t="s">
         <v>1038</v>
       </c>
-      <c r="I166" s="19" t="s">
+      <c r="J166" s="19" t="s">
         <v>1039</v>
       </c>
-      <c r="J166" s="19" t="s">
+      <c r="K166" s="19" t="s">
         <v>1040</v>
       </c>
-      <c r="K166" s="19" t="s">
+      <c r="L166" s="19" t="s">
         <v>1041</v>
       </c>
-      <c r="L166" s="19" t="s">
+      <c r="M166" s="19" t="s">
         <v>1015</v>
       </c>
-      <c r="M166" s="19" t="s">
+      <c r="N166" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N166" s="18" t="s">
-[...2 lines deleted...]
-      <c r="O166" s="85" t="s">
+      <c r="O166" s="18" t="s">
+        <v>2687</v>
+      </c>
+      <c r="P166" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P166" s="19" t="s">
+      <c r="Q166" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q166" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R166" s="22" t="s">
+      <c r="R166" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S166" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S166" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T166" s="45">
+      <c r="T166" s="85" t="s">
+        <v>2427</v>
+      </c>
+      <c r="U166" s="45">
         <v>43095</v>
       </c>
-      <c r="U166" s="130">
+      <c r="V166" s="129">
         <v>0.6645833333333333</v>
       </c>
-      <c r="V166" s="83"/>
       <c r="W166" s="83"/>
-      <c r="X166" s="10"/>
-[...7 lines deleted...]
-        <v>2510</v>
+      <c r="X166" s="83"/>
+      <c r="Y166" s="10"/>
+      <c r="Z166" s="83" t="s">
+        <v>2493</v>
+      </c>
+      <c r="AA166" s="140" t="s">
+        <v>2492</v>
       </c>
       <c r="AB166" s="83" t="s">
-        <v>2333</v>
-[...5 lines deleted...]
-      <c r="AE166" s="83"/>
+        <v>2494</v>
+      </c>
+      <c r="AC166" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AD166" s="83"/>
+      <c r="AE166" s="10" t="s">
+        <v>2542</v>
+      </c>
       <c r="AF166" s="83"/>
       <c r="AG166" s="83"/>
-    </row>
-    <row r="167" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH166" s="83"/>
+    </row>
+    <row r="167" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A167" s="18">
         <v>163</v>
       </c>
       <c r="B167" s="19" t="s">
         <v>1036</v>
       </c>
       <c r="C167" s="33"/>
       <c r="D167" s="33">
         <v>17566</v>
       </c>
-      <c r="E167" s="74" t="s">
+      <c r="E167" s="18" t="s">
         <v>1042</v>
       </c>
-      <c r="F167" s="109" t="s">
+      <c r="F167" s="18" t="s">
+        <v>2986</v>
+      </c>
+      <c r="G167" s="108" t="s">
         <v>1907</v>
       </c>
-      <c r="G167" s="29" t="s">
+      <c r="H167" s="29" t="s">
         <v>1989</v>
       </c>
-      <c r="H167" s="18" t="s">
+      <c r="I167" s="18" t="s">
         <v>1043</v>
       </c>
-      <c r="I167" s="19" t="s">
+      <c r="J167" s="19" t="s">
         <v>1044</v>
       </c>
-      <c r="J167" s="19" t="s">
+      <c r="K167" s="19" t="s">
         <v>1045</v>
       </c>
-      <c r="K167" s="19" t="s">
+      <c r="L167" s="19" t="s">
         <v>1046</v>
       </c>
-      <c r="L167" s="19" t="s">
+      <c r="M167" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M167" s="19" t="s">
+      <c r="N167" s="19" t="s">
         <v>1070</v>
       </c>
-      <c r="N167" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O167" s="85" t="s">
+        <v>2686</v>
+      </c>
+      <c r="P167" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P167" s="19" t="s">
+      <c r="Q167" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q167" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R167" s="22" t="s">
+      <c r="R167" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S167" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S167" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T167" s="45">
+      <c r="T167" s="85" t="s">
+        <v>2428</v>
+      </c>
+      <c r="U167" s="45">
         <v>43095</v>
       </c>
-      <c r="U167" s="130">
+      <c r="V167" s="129">
         <v>0.66527777777777775</v>
       </c>
-      <c r="V167" s="83" t="s">
-[...15 lines deleted...]
-      <c r="AB167" s="83"/>
+      <c r="W167" s="83" t="s">
+        <v>2341</v>
+      </c>
+      <c r="X167" s="83"/>
+      <c r="Y167" s="10" t="s">
+        <v>2342</v>
+      </c>
+      <c r="Z167" s="83" t="s">
+        <v>2473</v>
+      </c>
+      <c r="AA167" s="140" t="s">
+        <v>2492</v>
+      </c>
+      <c r="AB167" s="83" t="s">
+        <v>2495</v>
+      </c>
       <c r="AC167" s="83"/>
-      <c r="AD167" s="10"/>
-      <c r="AE167" s="83"/>
+      <c r="AD167" s="83"/>
+      <c r="AE167" s="10"/>
       <c r="AF167" s="83"/>
       <c r="AG167" s="83"/>
-    </row>
-    <row r="168" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH167" s="83"/>
+    </row>
+    <row r="168" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A168" s="18">
         <v>164</v>
       </c>
       <c r="B168" s="19" t="s">
         <v>1052</v>
       </c>
       <c r="C168" s="33"/>
       <c r="D168" s="33">
         <v>17785</v>
       </c>
-      <c r="E168" s="74" t="s">
+      <c r="E168" s="18" t="s">
         <v>1053</v>
       </c>
-      <c r="F168" s="112">
+      <c r="F168" s="18" t="s">
+        <v>2987</v>
+      </c>
+      <c r="G168" s="111">
         <v>421714151635</v>
       </c>
-      <c r="G168" s="29" t="s">
+      <c r="H168" s="29" t="s">
         <v>1688</v>
       </c>
-      <c r="H168" s="18" t="s">
+      <c r="I168" s="18" t="s">
         <v>1054</v>
       </c>
-      <c r="I168" s="44" t="s">
+      <c r="J168" s="44" t="s">
         <v>1417</v>
       </c>
-      <c r="J168" s="19" t="s">
+      <c r="K168" s="19" t="s">
         <v>1055</v>
       </c>
-      <c r="K168" s="19" t="s">
+      <c r="L168" s="19" t="s">
         <v>1056</v>
       </c>
-      <c r="L168" s="19" t="s">
+      <c r="M168" s="19" t="s">
         <v>1015</v>
       </c>
-      <c r="M168" s="19" t="s">
+      <c r="N168" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N168" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O168" s="85" t="s">
+        <v>2631</v>
+      </c>
+      <c r="P168" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P168" s="19" t="s">
+      <c r="Q168" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q168" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R168" s="22" t="s">
+      <c r="R168" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S168" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S168" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T168" s="43">
+      <c r="T168" s="83" t="s">
+        <v>2429</v>
+      </c>
+      <c r="U168" s="43">
         <v>43181</v>
       </c>
-      <c r="U168" s="49">
+      <c r="V168" s="49">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V168" s="83"/>
       <c r="W168" s="83"/>
-      <c r="X168" s="10"/>
-      <c r="Y168" s="83"/>
+      <c r="X168" s="83"/>
+      <c r="Y168" s="10"/>
       <c r="Z168" s="83"/>
       <c r="AA168" s="83"/>
-      <c r="AB168" s="83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB168" s="83"/>
       <c r="AC168" s="83" t="s">
-        <v>2599</v>
-[...4 lines deleted...]
-      <c r="AE168" s="83"/>
+        <v>2473</v>
+      </c>
+      <c r="AD168" s="83" t="s">
+        <v>2582</v>
+      </c>
+      <c r="AE168" s="10" t="s">
+        <v>2583</v>
+      </c>
       <c r="AF168" s="83"/>
       <c r="AG168" s="83"/>
-    </row>
-    <row r="169" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH168" s="83"/>
+    </row>
+    <row r="169" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A169" s="18">
         <v>165</v>
       </c>
       <c r="B169" s="19" t="s">
         <v>1052</v>
       </c>
       <c r="C169" s="28" t="s">
         <v>2071</v>
       </c>
       <c r="D169" s="33">
         <v>17736</v>
       </c>
-      <c r="E169" s="74" t="s">
+      <c r="E169" s="18" t="s">
         <v>850</v>
       </c>
-      <c r="F169" s="109">
+      <c r="F169" s="18" t="s">
+        <v>2963</v>
+      </c>
+      <c r="G169" s="108">
         <v>163801629809</v>
       </c>
-      <c r="G169" s="29" t="s">
+      <c r="H169" s="29" t="s">
         <v>1057</v>
       </c>
-      <c r="H169" s="18" t="s">
+      <c r="I169" s="18" t="s">
         <v>852</v>
       </c>
-      <c r="I169" s="19" t="s">
+      <c r="J169" s="19" t="s">
         <v>1308</v>
       </c>
-      <c r="J169" s="19" t="s">
+      <c r="K169" s="19" t="s">
         <v>1309</v>
       </c>
-      <c r="K169" s="19" t="s">
+      <c r="L169" s="19" t="s">
         <v>854</v>
       </c>
-      <c r="L169" s="19" t="s">
+      <c r="M169" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M169" s="19" t="s">
+      <c r="N169" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N169" s="68" t="s">
+      <c r="O169" s="68" t="s">
         <v>1999</v>
       </c>
-      <c r="O169" s="85" t="s">
+      <c r="P169" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P169" s="19" t="s">
+      <c r="Q169" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q169" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R169" s="22" t="s">
+      <c r="R169" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S169" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S169" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T169" s="43">
+      <c r="T169" s="83" t="s">
+        <v>2568</v>
+      </c>
+      <c r="U169" s="43">
         <v>43181</v>
       </c>
-      <c r="U169" s="49">
+      <c r="V169" s="49">
         <v>0.58402777777777781</v>
       </c>
-      <c r="V169" s="83"/>
       <c r="W169" s="83"/>
-      <c r="X169" s="10"/>
-      <c r="Y169" s="83"/>
+      <c r="X169" s="83"/>
+      <c r="Y169" s="10"/>
       <c r="Z169" s="83"/>
       <c r="AA169" s="83"/>
       <c r="AB169" s="83"/>
       <c r="AC169" s="83"/>
-      <c r="AD169" s="10"/>
-      <c r="AE169" s="83"/>
+      <c r="AD169" s="83"/>
+      <c r="AE169" s="10"/>
       <c r="AF169" s="83"/>
       <c r="AG169" s="83"/>
-    </row>
-    <row r="170" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH169" s="83"/>
+    </row>
+    <row r="170" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A170" s="18">
         <v>166</v>
       </c>
       <c r="B170" s="19" t="s">
         <v>1052</v>
       </c>
       <c r="C170" s="85" t="s">
         <v>2068</v>
       </c>
       <c r="D170" s="33">
         <v>14667</v>
       </c>
-      <c r="E170" s="74" t="s">
+      <c r="E170" s="18" t="s">
         <v>1058</v>
       </c>
-      <c r="F170" s="112">
+      <c r="F170" s="18" t="s">
+        <v>2988</v>
+      </c>
+      <c r="G170" s="111">
         <v>225601116624</v>
       </c>
-      <c r="G170" s="29" t="s">
+      <c r="H170" s="29" t="s">
         <v>1624</v>
       </c>
-      <c r="H170" s="18" t="s">
+      <c r="I170" s="18" t="s">
         <v>1059</v>
       </c>
-      <c r="I170" s="19" t="s">
+      <c r="J170" s="19" t="s">
         <v>1060</v>
       </c>
-      <c r="J170" s="19" t="s">
+      <c r="K170" s="19" t="s">
         <v>1061</v>
       </c>
-      <c r="K170" s="19" t="s">
+      <c r="L170" s="19" t="s">
         <v>1062</v>
       </c>
-      <c r="L170" s="19" t="s">
+      <c r="M170" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="M170" s="19" t="s">
+      <c r="N170" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N170" s="85" t="s">
+      <c r="O170" s="85" t="s">
         <v>1978</v>
       </c>
-      <c r="O170" s="85" t="s">
+      <c r="P170" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P170" s="19" t="s">
+      <c r="Q170" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q170" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R170" s="22" t="s">
+      <c r="R170" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S170" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S170" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T170" s="43">
+      <c r="T170" s="83" t="s">
+        <v>2430</v>
+      </c>
+      <c r="U170" s="43">
         <v>43181</v>
       </c>
-      <c r="U170" s="49">
+      <c r="V170" s="49">
         <v>0.58472222222222225</v>
       </c>
-      <c r="V170" s="83"/>
       <c r="W170" s="83"/>
-      <c r="X170" s="10"/>
-      <c r="Y170" s="83"/>
+      <c r="X170" s="83"/>
+      <c r="Y170" s="10"/>
       <c r="Z170" s="83"/>
       <c r="AA170" s="83"/>
       <c r="AB170" s="83"/>
       <c r="AC170" s="83"/>
-      <c r="AD170" s="10"/>
-      <c r="AE170" s="83"/>
+      <c r="AD170" s="83"/>
+      <c r="AE170" s="10"/>
       <c r="AF170" s="83"/>
       <c r="AG170" s="83"/>
-    </row>
-    <row r="171" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH170" s="83"/>
+    </row>
+    <row r="171" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A171" s="9">
         <v>167</v>
       </c>
       <c r="B171" s="19" t="s">
         <v>1064</v>
       </c>
       <c r="C171" s="72" t="s">
         <v>1720</v>
       </c>
       <c r="D171" s="9">
         <v>17741</v>
       </c>
-      <c r="E171" s="10" t="s">
+      <c r="E171" s="83" t="s">
         <v>1065</v>
       </c>
-      <c r="F171" s="109">
+      <c r="F171" s="83" t="s">
+        <v>2989</v>
+      </c>
+      <c r="G171" s="108">
         <v>165708882014</v>
       </c>
-      <c r="G171" s="105" t="s">
+      <c r="H171" s="104" t="s">
         <v>1066</v>
       </c>
-      <c r="H171" s="9" t="s">
+      <c r="I171" s="9" t="s">
         <v>1418</v>
       </c>
-      <c r="I171" s="9" t="s">
+      <c r="J171" s="9" t="s">
         <v>1067</v>
       </c>
-      <c r="J171" s="9" t="s">
+      <c r="K171" s="9" t="s">
         <v>1068</v>
       </c>
-      <c r="K171" s="19" t="s">
+      <c r="L171" s="19" t="s">
         <v>1069</v>
       </c>
-      <c r="L171" s="19" t="s">
+      <c r="M171" s="19" t="s">
         <v>1015</v>
       </c>
-      <c r="M171" s="19" t="s">
+      <c r="N171" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N171" s="44" t="s">
+      <c r="O171" s="44" t="s">
         <v>1509</v>
       </c>
-      <c r="O171" s="44" t="s">
+      <c r="P171" s="44" t="s">
         <v>1137</v>
       </c>
-      <c r="P171" s="19" t="s">
+      <c r="Q171" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q171" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R171" s="22" t="s">
+      <c r="R171" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S171" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S171" s="83"/>
-      <c r="T171" s="43">
+      <c r="T171" s="83"/>
+      <c r="U171" s="43">
         <v>43188</v>
       </c>
-      <c r="U171" s="49">
+      <c r="V171" s="49">
         <v>0.625</v>
       </c>
-      <c r="V171" s="83"/>
       <c r="W171" s="83"/>
-      <c r="X171" s="10"/>
-      <c r="Y171" s="83"/>
+      <c r="X171" s="83"/>
+      <c r="Y171" s="10"/>
       <c r="Z171" s="83"/>
       <c r="AA171" s="83"/>
       <c r="AB171" s="83"/>
       <c r="AC171" s="83"/>
-      <c r="AD171" s="10"/>
-      <c r="AE171" s="83"/>
+      <c r="AD171" s="83"/>
+      <c r="AE171" s="10"/>
       <c r="AF171" s="83"/>
       <c r="AG171" s="83"/>
-    </row>
-    <row r="172" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH171" s="83"/>
+    </row>
+    <row r="172" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A172" s="9">
         <v>168</v>
       </c>
       <c r="B172" s="19" t="s">
         <v>1073</v>
       </c>
       <c r="C172" s="9"/>
       <c r="D172" s="9">
         <v>11542</v>
       </c>
-      <c r="E172" s="10" t="s">
+      <c r="E172" s="83" t="s">
         <v>1074</v>
       </c>
-      <c r="F172" s="112" t="s">
+      <c r="F172" s="83" t="s">
+        <v>2990</v>
+      </c>
+      <c r="G172" s="111" t="s">
         <v>1908</v>
       </c>
-      <c r="G172" s="105" t="s">
+      <c r="H172" s="104" t="s">
         <v>1676</v>
       </c>
-      <c r="H172" s="9" t="s">
+      <c r="I172" s="9" t="s">
         <v>1419</v>
       </c>
-      <c r="I172" s="9" t="s">
+      <c r="J172" s="9" t="s">
         <v>1075</v>
       </c>
-      <c r="J172" s="9" t="s">
+      <c r="K172" s="9" t="s">
         <v>1077</v>
       </c>
-      <c r="K172" s="19" t="s">
+      <c r="L172" s="19" t="s">
         <v>1076</v>
       </c>
-      <c r="L172" s="19" t="s">
+      <c r="M172" s="19" t="s">
         <v>1015</v>
       </c>
-      <c r="M172" s="19" t="s">
+      <c r="N172" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="N172" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O172" s="85" t="s">
+        <v>3100</v>
+      </c>
+      <c r="P172" s="85" t="s">
         <v>1819</v>
       </c>
-      <c r="P172" s="19" t="s">
+      <c r="Q172" s="19" t="s">
         <v>835</v>
       </c>
-      <c r="Q172" s="19" t="s">
-[...2 lines deleted...]
-      <c r="R172" s="22" t="s">
+      <c r="R172" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="S172" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S172" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T172" s="43">
+      <c r="T172" s="83" t="s">
+        <v>2431</v>
+      </c>
+      <c r="U172" s="43">
         <v>43223</v>
       </c>
-      <c r="U172" s="49">
+      <c r="V172" s="49">
         <v>0.63194444444444442</v>
       </c>
-      <c r="V172" s="83"/>
       <c r="W172" s="83"/>
-      <c r="X172" s="10"/>
-      <c r="Y172" s="83"/>
+      <c r="X172" s="83"/>
+      <c r="Y172" s="10"/>
       <c r="Z172" s="83"/>
       <c r="AA172" s="83"/>
       <c r="AB172" s="83"/>
       <c r="AC172" s="83"/>
-      <c r="AD172" s="10"/>
-      <c r="AE172" s="83"/>
+      <c r="AD172" s="83"/>
+      <c r="AE172" s="10"/>
       <c r="AF172" s="83"/>
       <c r="AG172" s="83"/>
-    </row>
-    <row r="173" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH172" s="83"/>
+    </row>
+    <row r="173" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A173" s="9">
         <v>169</v>
       </c>
       <c r="B173" s="44" t="s">
         <v>1110</v>
       </c>
       <c r="C173" s="9"/>
       <c r="D173" s="9">
         <v>17815</v>
       </c>
-      <c r="E173" s="10" t="s">
+      <c r="E173" s="83" t="s">
         <v>1111</v>
       </c>
-      <c r="F173" s="112">
+      <c r="F173" s="83" t="s">
+        <v>2991</v>
+      </c>
+      <c r="G173" s="111">
         <v>165111532515</v>
       </c>
-      <c r="G173" s="105" t="s">
+      <c r="H173" s="104" t="s">
         <v>1669</v>
       </c>
-      <c r="H173" s="9" t="s">
+      <c r="I173" s="9" t="s">
         <v>1420</v>
       </c>
-      <c r="I173" s="9" t="s">
+      <c r="J173" s="9" t="s">
         <v>1112</v>
       </c>
-      <c r="J173" s="9" t="s">
+      <c r="K173" s="9" t="s">
         <v>1068</v>
       </c>
-      <c r="K173" s="44" t="s">
+      <c r="L173" s="44" t="s">
         <v>1113</v>
       </c>
-      <c r="L173" s="44" t="s">
+      <c r="M173" s="44" t="s">
         <v>1015</v>
       </c>
-      <c r="M173" s="44" t="s">
+      <c r="N173" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="N173" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O173" s="85" t="s">
+        <v>2626</v>
+      </c>
+      <c r="P173" s="85" t="s">
         <v>1945</v>
       </c>
-      <c r="P173" s="44" t="s">
+      <c r="Q173" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q173" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R173" s="22" t="s">
+      <c r="R173" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S173" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S173" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T173" s="43">
+      <c r="T173" s="83" t="s">
+        <v>2432</v>
+      </c>
+      <c r="U173" s="43">
         <v>43228</v>
       </c>
-      <c r="U173" s="49">
+      <c r="V173" s="49">
         <v>0.61111111111111105</v>
       </c>
-      <c r="V173" s="83"/>
       <c r="W173" s="83"/>
-      <c r="X173" s="10"/>
-      <c r="Y173" s="83"/>
+      <c r="X173" s="83"/>
+      <c r="Y173" s="10"/>
       <c r="Z173" s="83"/>
       <c r="AA173" s="83"/>
       <c r="AB173" s="83"/>
       <c r="AC173" s="83"/>
-      <c r="AD173" s="10"/>
-      <c r="AE173" s="83"/>
+      <c r="AD173" s="83"/>
+      <c r="AE173" s="10"/>
       <c r="AF173" s="83"/>
       <c r="AG173" s="83"/>
-    </row>
-    <row r="174" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH173" s="83"/>
+    </row>
+    <row r="174" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A174" s="9">
         <v>170</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>1119</v>
       </c>
       <c r="C174" s="72" t="s">
-        <v>2263</v>
+        <v>2253</v>
       </c>
       <c r="D174" s="9">
         <v>17866</v>
       </c>
-      <c r="E174" s="10" t="s">
+      <c r="E174" s="83" t="s">
         <v>1118</v>
       </c>
-      <c r="F174" s="112">
+      <c r="F174" s="83" t="s">
+        <v>2992</v>
+      </c>
+      <c r="G174" s="111">
         <v>166015127876</v>
       </c>
-      <c r="G174" s="105" t="s">
+      <c r="H174" s="104" t="s">
         <v>1115</v>
       </c>
-      <c r="H174" s="9" t="s">
+      <c r="I174" s="9" t="s">
         <v>1421</v>
       </c>
-      <c r="I174" s="9" t="s">
+      <c r="J174" s="9" t="s">
         <v>1422</v>
       </c>
-      <c r="J174" s="9" t="s">
+      <c r="K174" s="9" t="s">
         <v>1116</v>
       </c>
-      <c r="K174" s="9" t="s">
+      <c r="L174" s="9" t="s">
         <v>1117</v>
       </c>
-      <c r="L174" s="9" t="s">
+      <c r="M174" s="9" t="s">
         <v>1131</v>
       </c>
-      <c r="M174" s="9" t="s">
+      <c r="N174" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="N174" s="16" t="s">
-[...2 lines deleted...]
-      <c r="O174" s="85" t="s">
+      <c r="O174" s="16" t="s">
+        <v>2256</v>
+      </c>
+      <c r="P174" s="85" t="s">
         <v>1285</v>
       </c>
-      <c r="P174" s="9" t="s">
+      <c r="Q174" s="9" t="s">
         <v>835</v>
       </c>
-      <c r="Q174" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R174" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S174" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="S174" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T174" s="43">
+      <c r="T174" s="83" t="s">
+        <v>2433</v>
+      </c>
+      <c r="U174" s="43">
         <v>43251</v>
       </c>
-      <c r="U174" s="49">
+      <c r="V174" s="49">
         <v>0.61458333333333337</v>
       </c>
-      <c r="V174" s="83"/>
       <c r="W174" s="83"/>
-      <c r="X174" s="10"/>
-      <c r="Y174" s="83"/>
+      <c r="X174" s="83"/>
+      <c r="Y174" s="10"/>
       <c r="Z174" s="83"/>
       <c r="AA174" s="83"/>
       <c r="AB174" s="83"/>
       <c r="AC174" s="83"/>
-      <c r="AD174" s="10"/>
-      <c r="AE174" s="83"/>
+      <c r="AD174" s="83"/>
+      <c r="AE174" s="10"/>
       <c r="AF174" s="83"/>
       <c r="AG174" s="83"/>
-    </row>
-    <row r="175" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH174" s="83"/>
+    </row>
+    <row r="175" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A175" s="46">
         <v>171</v>
       </c>
       <c r="B175" s="46" t="s">
         <v>1132</v>
       </c>
       <c r="C175" s="46"/>
       <c r="D175" s="46">
         <v>17967</v>
       </c>
-      <c r="E175" s="92" t="s">
+      <c r="E175" s="83" t="s">
         <v>1126</v>
       </c>
-      <c r="F175" s="112">
+      <c r="F175" s="83" t="s">
+        <v>2993</v>
+      </c>
+      <c r="G175" s="111">
         <v>140901643407</v>
       </c>
-      <c r="G175" s="105" t="s">
+      <c r="H175" s="104" t="s">
         <v>1684</v>
       </c>
-      <c r="H175" s="46" t="s">
+      <c r="I175" s="46" t="s">
         <v>1127</v>
       </c>
-      <c r="I175" s="46" t="s">
+      <c r="J175" s="46" t="s">
         <v>1128</v>
       </c>
-      <c r="J175" s="46" t="s">
+      <c r="K175" s="46" t="s">
         <v>1129</v>
       </c>
-      <c r="K175" s="46" t="s">
+      <c r="L175" s="46" t="s">
         <v>1130</v>
       </c>
-      <c r="L175" s="46" t="s">
+      <c r="M175" s="46" t="s">
         <v>1131</v>
       </c>
-      <c r="M175" s="46" t="s">
+      <c r="N175" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N175" s="68" t="s">
-[...2 lines deleted...]
-      <c r="O175" s="85" t="s">
+      <c r="O175" s="68" t="s">
+        <v>3119</v>
+      </c>
+      <c r="P175" s="85" t="s">
         <v>1945</v>
       </c>
-      <c r="P175" s="46" t="s">
+      <c r="Q175" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q175" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R175" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S175" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S175" s="46" t="s">
-[...2 lines deleted...]
-      <c r="T175" s="47">
+      <c r="T175" s="46" t="s">
+        <v>2434</v>
+      </c>
+      <c r="U175" s="47">
         <v>43291</v>
       </c>
-      <c r="U175" s="48">
+      <c r="V175" s="48">
         <v>0.56944444444444442</v>
       </c>
-      <c r="V175" s="83"/>
       <c r="W175" s="83"/>
-      <c r="X175" s="10"/>
-      <c r="Y175" s="83"/>
+      <c r="X175" s="83"/>
+      <c r="Y175" s="10"/>
       <c r="Z175" s="83"/>
       <c r="AA175" s="83"/>
       <c r="AB175" s="83"/>
       <c r="AC175" s="83"/>
-      <c r="AD175" s="10"/>
-      <c r="AE175" s="83"/>
+      <c r="AD175" s="83"/>
+      <c r="AE175" s="10"/>
       <c r="AF175" s="83"/>
       <c r="AG175" s="83"/>
-    </row>
-    <row r="176" spans="1:33" ht="199.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH175" s="83"/>
+    </row>
+    <row r="176" spans="1:34" ht="199.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A176" s="9">
         <v>172</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>1132</v>
       </c>
       <c r="C176" s="9"/>
       <c r="D176" s="9">
         <v>13614</v>
       </c>
-      <c r="E176" s="10" t="s">
+      <c r="E176" s="83" t="s">
         <v>1135</v>
       </c>
-      <c r="F176" s="112">
+      <c r="F176" s="83" t="s">
+        <v>2994</v>
+      </c>
+      <c r="G176" s="111">
         <v>164600725705</v>
       </c>
-      <c r="G176" s="12" t="s">
+      <c r="H176" s="12" t="s">
         <v>1515</v>
       </c>
-      <c r="H176" s="37" t="s">
+      <c r="I176" s="37" t="s">
         <v>1136</v>
       </c>
-      <c r="I176" s="9" t="s">
+      <c r="J176" s="9" t="s">
         <v>1133</v>
       </c>
-      <c r="J176" s="9" t="s">
+      <c r="K176" s="9" t="s">
         <v>1423</v>
       </c>
-      <c r="K176" s="9" t="s">
+      <c r="L176" s="9" t="s">
         <v>1134</v>
       </c>
-      <c r="L176" s="9" t="s">
+      <c r="M176" s="9" t="s">
         <v>1131</v>
       </c>
-      <c r="M176" s="9" t="s">
+      <c r="N176" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="N176" s="18" t="s">
+      <c r="O176" s="18" t="s">
         <v>2190</v>
       </c>
-      <c r="O176" s="85" t="s">
+      <c r="P176" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P176" s="9" t="s">
+      <c r="Q176" s="9" t="s">
         <v>835</v>
       </c>
-      <c r="Q176" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R176" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S176" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="S176" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T176" s="43">
+      <c r="T176" s="83" t="s">
+        <v>2435</v>
+      </c>
+      <c r="U176" s="43">
         <v>43291</v>
       </c>
-      <c r="U176" s="49">
+      <c r="V176" s="49">
         <v>0.57291666666666663</v>
       </c>
-      <c r="V176" s="83" t="s">
-[...12 lines deleted...]
-      <c r="AA176" s="83" t="s">
+      <c r="W176" s="83" t="s">
+        <v>2316</v>
+      </c>
+      <c r="X176" s="16" t="s">
+        <v>2324</v>
+      </c>
+      <c r="Y176" s="10" t="s">
+        <v>2346</v>
+      </c>
+      <c r="Z176" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AA176" s="83"/>
+      <c r="AB176" s="83" t="s">
+        <v>2504</v>
+      </c>
+      <c r="AC176" s="83" t="s">
         <v>2520</v>
       </c>
-      <c r="AB176" s="83" t="s">
-[...8 lines deleted...]
-      <c r="AE176" s="83"/>
+      <c r="AD176" s="83" t="s">
+        <v>2586</v>
+      </c>
+      <c r="AE176" s="10" t="s">
+        <v>2587</v>
+      </c>
       <c r="AF176" s="83"/>
       <c r="AG176" s="83"/>
-    </row>
-    <row r="177" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH176" s="83"/>
+    </row>
+    <row r="177" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A177" s="44">
         <v>173</v>
       </c>
       <c r="B177" s="44" t="s">
         <v>1198</v>
       </c>
       <c r="C177" s="9"/>
       <c r="D177" s="9">
         <v>18023</v>
       </c>
-      <c r="E177" s="93" t="s">
+      <c r="E177" s="88" t="s">
         <v>1274</v>
       </c>
-      <c r="F177" s="112">
+      <c r="F177" s="88" t="s">
+        <v>2995</v>
+      </c>
+      <c r="G177" s="111">
         <v>526013847803</v>
       </c>
-      <c r="G177" s="105" t="s">
+      <c r="H177" s="104" t="s">
         <v>1685</v>
       </c>
-      <c r="H177" s="9" t="s">
+      <c r="I177" s="9" t="s">
         <v>1199</v>
       </c>
-      <c r="I177" s="9" t="s">
+      <c r="J177" s="9" t="s">
         <v>1200</v>
       </c>
-      <c r="J177" s="9" t="s">
+      <c r="K177" s="9" t="s">
         <v>1201</v>
       </c>
-      <c r="K177" s="44" t="s">
+      <c r="L177" s="44" t="s">
         <v>1202</v>
       </c>
-      <c r="L177" s="44" t="s">
+      <c r="M177" s="44" t="s">
         <v>1015</v>
       </c>
-      <c r="M177" s="44" t="s">
+      <c r="N177" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="N177" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O177" s="85" t="s">
+        <v>2279</v>
+      </c>
+      <c r="P177" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P177" s="44" t="s">
+      <c r="Q177" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q177" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R177" s="22" t="s">
+      <c r="R177" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S177" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S177" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T177" s="43">
+      <c r="T177" s="83" t="s">
+        <v>2436</v>
+      </c>
+      <c r="U177" s="43">
         <v>43319</v>
       </c>
-      <c r="U177" s="49">
+      <c r="V177" s="49">
         <v>0.55555555555555558</v>
       </c>
-      <c r="V177" s="83"/>
       <c r="W177" s="83"/>
-      <c r="X177" s="10"/>
-      <c r="Y177" s="83"/>
+      <c r="X177" s="83"/>
+      <c r="Y177" s="10"/>
       <c r="Z177" s="83"/>
       <c r="AA177" s="83"/>
       <c r="AB177" s="83"/>
       <c r="AC177" s="83"/>
-      <c r="AD177" s="10"/>
-      <c r="AE177" s="83"/>
+      <c r="AD177" s="83"/>
+      <c r="AE177" s="10"/>
       <c r="AF177" s="83"/>
       <c r="AG177" s="83"/>
-    </row>
-    <row r="178" spans="1:33" ht="276" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH177" s="83"/>
+    </row>
+    <row r="178" spans="1:34" ht="276" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A178" s="9">
         <v>174</v>
       </c>
       <c r="B178" s="44" t="s">
         <v>1276</v>
       </c>
       <c r="C178" s="9"/>
       <c r="D178" s="44">
         <v>15001</v>
       </c>
-      <c r="E178" s="86" t="s">
+      <c r="E178" s="85" t="s">
         <v>229</v>
       </c>
-      <c r="F178" s="109">
+      <c r="F178" s="85" t="s">
+        <v>2880</v>
+      </c>
+      <c r="G178" s="108">
         <v>165714292327</v>
       </c>
-      <c r="G178" s="106" t="s">
+      <c r="H178" s="105" t="s">
         <v>1277</v>
       </c>
-      <c r="H178" s="29" t="s">
+      <c r="I178" s="29" t="s">
         <v>262</v>
       </c>
-      <c r="I178" s="44" t="s">
+      <c r="J178" s="44" t="s">
         <v>263</v>
       </c>
-      <c r="J178" s="44" t="s">
+      <c r="K178" s="44" t="s">
         <v>261</v>
       </c>
-      <c r="K178" s="44" t="s">
+      <c r="L178" s="44" t="s">
         <v>260</v>
       </c>
-      <c r="L178" s="44" t="s">
+      <c r="M178" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M178" s="44" t="s">
+      <c r="N178" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="N178" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O178" s="85" t="s">
-        <v>2645</v>
-[...1 lines deleted...]
-      <c r="P178" s="44" t="s">
+        <v>2627</v>
+      </c>
+      <c r="P178" s="85" t="s">
+        <v>2628</v>
+      </c>
+      <c r="Q178" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q178" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R178" s="22" t="s">
+      <c r="R178" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S178" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S178" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T178" s="43">
+      <c r="T178" s="85" t="s">
+        <v>2366</v>
+      </c>
+      <c r="U178" s="43">
         <v>43328</v>
       </c>
-      <c r="U178" s="49">
+      <c r="V178" s="49">
         <v>0.5625</v>
       </c>
-      <c r="V178" s="83"/>
       <c r="W178" s="83"/>
-      <c r="X178" s="10"/>
-      <c r="Y178" s="83"/>
+      <c r="X178" s="83"/>
+      <c r="Y178" s="10"/>
       <c r="Z178" s="83"/>
       <c r="AA178" s="83"/>
       <c r="AB178" s="83"/>
       <c r="AC178" s="83"/>
-      <c r="AD178" s="10"/>
-      <c r="AE178" s="83"/>
+      <c r="AD178" s="83"/>
+      <c r="AE178" s="10"/>
       <c r="AF178" s="83"/>
       <c r="AG178" s="83"/>
-    </row>
-    <row r="179" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH178" s="83"/>
+    </row>
+    <row r="179" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A179" s="9">
         <v>175</v>
       </c>
       <c r="B179" s="44" t="s">
         <v>1298</v>
       </c>
       <c r="C179" s="44" t="s">
         <v>1785</v>
       </c>
       <c r="D179" s="9">
         <v>18105</v>
       </c>
-      <c r="E179" s="10" t="s">
+      <c r="E179" s="83" t="s">
         <v>1292</v>
       </c>
-      <c r="F179" s="109">
+      <c r="F179" s="83" t="s">
+        <v>2996</v>
+      </c>
+      <c r="G179" s="108">
         <v>344312293522</v>
       </c>
-      <c r="G179" s="105" t="s">
+      <c r="H179" s="104" t="s">
         <v>1723</v>
       </c>
-      <c r="H179" s="61" t="s">
+      <c r="I179" s="61" t="s">
         <v>1293</v>
       </c>
-      <c r="I179" s="9" t="s">
+      <c r="J179" s="9" t="s">
         <v>1294</v>
       </c>
-      <c r="J179" s="9" t="s">
+      <c r="K179" s="9" t="s">
         <v>1296</v>
       </c>
-      <c r="K179" s="9" t="s">
+      <c r="L179" s="9" t="s">
         <v>1297</v>
       </c>
-      <c r="L179" s="9" t="s">
+      <c r="M179" s="9" t="s">
         <v>1295</v>
       </c>
-      <c r="M179" s="9" t="s">
+      <c r="N179" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="N179" s="9" t="s">
+      <c r="O179" s="9" t="s">
         <v>1784</v>
       </c>
-      <c r="O179" s="44" t="s">
+      <c r="P179" s="44" t="s">
         <v>688</v>
       </c>
-      <c r="P179" s="44" t="s">
+      <c r="Q179" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q179" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R179" s="22" t="s">
+      <c r="R179" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S179" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S179" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T179" s="43">
+      <c r="T179" s="85" t="s">
+        <v>2437</v>
+      </c>
+      <c r="U179" s="43">
         <v>43360</v>
       </c>
-      <c r="U179" s="10" t="s">
+      <c r="V179" s="10" t="s">
         <v>1299</v>
       </c>
-      <c r="V179" s="83"/>
       <c r="W179" s="83"/>
-      <c r="X179" s="10"/>
-      <c r="Y179" s="83"/>
+      <c r="X179" s="83"/>
+      <c r="Y179" s="10"/>
       <c r="Z179" s="83"/>
       <c r="AA179" s="83"/>
       <c r="AB179" s="83"/>
       <c r="AC179" s="83"/>
-      <c r="AD179" s="10"/>
-      <c r="AE179" s="83"/>
+      <c r="AD179" s="83"/>
+      <c r="AE179" s="10"/>
       <c r="AF179" s="83"/>
       <c r="AG179" s="83"/>
-    </row>
-    <row r="180" spans="1:33" ht="214.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH179" s="83"/>
+    </row>
+    <row r="180" spans="1:34" ht="214.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A180" s="9">
         <v>176</v>
       </c>
       <c r="B180" s="44" t="s">
         <v>1317</v>
       </c>
       <c r="C180" s="44" t="s">
         <v>1642</v>
       </c>
       <c r="D180" s="9">
         <v>6622</v>
       </c>
-      <c r="E180" s="10" t="s">
+      <c r="E180" s="83" t="s">
         <v>1286</v>
       </c>
-      <c r="F180" s="109">
+      <c r="F180" s="83" t="s">
+        <v>2997</v>
+      </c>
+      <c r="G180" s="108">
         <v>482401728071</v>
       </c>
-      <c r="G180" s="105" t="s">
+      <c r="H180" s="104" t="s">
         <v>1287</v>
       </c>
-      <c r="H180" s="9" t="s">
+      <c r="I180" s="9" t="s">
         <v>1288</v>
       </c>
-      <c r="I180" s="9" t="s">
+      <c r="J180" s="9" t="s">
         <v>1291</v>
       </c>
-      <c r="J180" s="9" t="s">
+      <c r="K180" s="9" t="s">
         <v>1289</v>
       </c>
-      <c r="K180" s="9" t="s">
+      <c r="L180" s="9" t="s">
         <v>1290</v>
       </c>
-      <c r="L180" s="9" t="s">
+      <c r="M180" s="9" t="s">
         <v>1295</v>
       </c>
-      <c r="M180" s="9" t="s">
+      <c r="N180" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="N180" s="9" t="s">
+      <c r="O180" s="9" t="s">
         <v>1616</v>
       </c>
-      <c r="O180" s="44" t="s">
+      <c r="P180" s="44" t="s">
         <v>1540</v>
       </c>
-      <c r="P180" s="9" t="s">
+      <c r="Q180" s="9" t="s">
         <v>835</v>
       </c>
-      <c r="Q180" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R180" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S180" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="S180" s="83"/>
-      <c r="T180" s="43">
+      <c r="T180" s="83"/>
+      <c r="U180" s="43">
         <v>43368</v>
       </c>
-      <c r="U180" s="49">
+      <c r="V180" s="49">
         <v>0.64583333333333337</v>
       </c>
-      <c r="V180" s="83"/>
       <c r="W180" s="83"/>
-      <c r="X180" s="10"/>
-      <c r="Y180" s="83"/>
+      <c r="X180" s="83"/>
+      <c r="Y180" s="10"/>
       <c r="Z180" s="83"/>
       <c r="AA180" s="83"/>
       <c r="AB180" s="83"/>
       <c r="AC180" s="83"/>
-      <c r="AD180" s="10"/>
-      <c r="AE180" s="83"/>
+      <c r="AD180" s="83"/>
+      <c r="AE180" s="10"/>
       <c r="AF180" s="83"/>
       <c r="AG180" s="83"/>
-    </row>
-    <row r="181" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH180" s="83"/>
+    </row>
+    <row r="181" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A181" s="44">
         <v>177</v>
       </c>
       <c r="B181" s="44" t="s">
         <v>1427</v>
       </c>
       <c r="C181" s="46" t="s">
-        <v>2783</v>
+        <v>2766</v>
       </c>
       <c r="D181" s="44">
         <v>18349</v>
       </c>
-      <c r="E181" s="86" t="s">
+      <c r="E181" s="85" t="s">
         <v>1432</v>
       </c>
-      <c r="F181" s="112">
+      <c r="F181" s="85" t="s">
+        <v>2998</v>
+      </c>
+      <c r="G181" s="111">
         <v>166017154106</v>
       </c>
-      <c r="G181" s="29" t="s">
+      <c r="H181" s="29" t="s">
         <v>1428</v>
       </c>
-      <c r="H181" s="44" t="s">
+      <c r="I181" s="44" t="s">
         <v>1429</v>
       </c>
-      <c r="I181" s="44" t="s">
+      <c r="J181" s="44" t="s">
         <v>1430</v>
       </c>
-      <c r="J181" s="44" t="s">
+      <c r="K181" s="44" t="s">
         <v>1431</v>
       </c>
-      <c r="K181" s="44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L181" s="44" t="s">
+        <v>2286</v>
+      </c>
+      <c r="M181" s="44" t="s">
         <v>1015</v>
       </c>
-      <c r="M181" s="44" t="s">
+      <c r="N181" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="N181" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O181" s="85" t="s">
+        <v>2617</v>
+      </c>
+      <c r="P181" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P181" s="44" t="s">
+      <c r="Q181" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q181" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R181" s="22" t="s">
+      <c r="R181" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S181" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S181" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T181" s="45">
+      <c r="T181" s="83" t="s">
+        <v>2438</v>
+      </c>
+      <c r="U181" s="45">
         <v>43396</v>
       </c>
-      <c r="U181" s="130">
+      <c r="V181" s="129">
         <v>0.62708333333333333</v>
       </c>
-      <c r="V181" s="83"/>
       <c r="W181" s="83"/>
-      <c r="X181" s="10"/>
-      <c r="Y181" s="83"/>
+      <c r="X181" s="83"/>
+      <c r="Y181" s="10"/>
       <c r="Z181" s="83"/>
       <c r="AA181" s="83"/>
       <c r="AB181" s="83"/>
       <c r="AC181" s="83"/>
-      <c r="AD181" s="10"/>
-      <c r="AE181" s="83"/>
+      <c r="AD181" s="83"/>
+      <c r="AE181" s="10"/>
       <c r="AF181" s="83"/>
       <c r="AG181" s="83"/>
-    </row>
-    <row r="182" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH181" s="83"/>
+    </row>
+    <row r="182" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A182" s="9">
         <v>178</v>
       </c>
       <c r="B182" s="44" t="s">
         <v>1433</v>
       </c>
       <c r="C182" s="9"/>
       <c r="D182" s="9">
         <v>18218</v>
       </c>
-      <c r="E182" s="10" t="s">
+      <c r="E182" s="83" t="s">
         <v>1439</v>
       </c>
-      <c r="F182" s="112">
+      <c r="F182" s="83" t="s">
+        <v>2999</v>
+      </c>
+      <c r="G182" s="111">
         <v>165715584530</v>
       </c>
-      <c r="G182" s="105" t="s">
+      <c r="H182" s="104" t="s">
         <v>1434</v>
       </c>
-      <c r="H182" s="9" t="s">
+      <c r="I182" s="9" t="s">
         <v>1435</v>
       </c>
-      <c r="I182" s="9" t="s">
+      <c r="J182" s="9" t="s">
         <v>1436</v>
       </c>
-      <c r="J182" s="9" t="s">
+      <c r="K182" s="9" t="s">
         <v>1437</v>
       </c>
-      <c r="K182" s="44" t="s">
+      <c r="L182" s="44" t="s">
         <v>1438</v>
       </c>
-      <c r="L182" s="44" t="s">
+      <c r="M182" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M182" s="44" t="s">
+      <c r="N182" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="N182" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O182" s="85" t="s">
+      <c r="O182" s="83" t="s">
+        <v>2830</v>
+      </c>
+      <c r="P182" s="85" t="s">
         <v>1819</v>
       </c>
-      <c r="P182" s="44" t="s">
+      <c r="Q182" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q182" s="44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R182" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S182" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="S182" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T182" s="43">
+      <c r="T182" s="85" t="s">
+        <v>2439</v>
+      </c>
+      <c r="U182" s="43">
         <v>43398</v>
       </c>
-      <c r="U182" s="49">
+      <c r="V182" s="49">
         <v>0.54861111111111105</v>
       </c>
-      <c r="V182" s="83"/>
       <c r="W182" s="83"/>
-      <c r="X182" s="10"/>
-      <c r="Y182" s="83"/>
+      <c r="X182" s="83"/>
+      <c r="Y182" s="10"/>
       <c r="Z182" s="83"/>
       <c r="AA182" s="83"/>
       <c r="AB182" s="83"/>
       <c r="AC182" s="83"/>
-      <c r="AD182" s="10"/>
-      <c r="AE182" s="83"/>
+      <c r="AD182" s="83"/>
+      <c r="AE182" s="10"/>
       <c r="AF182" s="83"/>
       <c r="AG182" s="83"/>
-    </row>
-    <row r="183" spans="1:33" ht="210.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH182" s="83"/>
+    </row>
+    <row r="183" spans="1:34" ht="210.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A183" s="9">
         <v>179</v>
       </c>
       <c r="B183" s="44" t="s">
         <v>1449</v>
       </c>
       <c r="C183" s="9"/>
       <c r="D183" s="9">
         <v>18481</v>
       </c>
-      <c r="E183" s="10" t="s">
+      <c r="E183" s="83" t="s">
         <v>1450</v>
       </c>
-      <c r="F183" s="112">
+      <c r="F183" s="83" t="s">
+        <v>3000</v>
+      </c>
+      <c r="G183" s="111">
         <v>165039776250</v>
       </c>
-      <c r="G183" s="105" t="s">
+      <c r="H183" s="104" t="s">
         <v>1715</v>
       </c>
-      <c r="H183" s="9" t="s">
+      <c r="I183" s="9" t="s">
         <v>1451</v>
       </c>
-      <c r="I183" s="9" t="s">
+      <c r="J183" s="9" t="s">
         <v>1452</v>
       </c>
-      <c r="J183" s="9" t="s">
+      <c r="K183" s="9" t="s">
         <v>1453</v>
       </c>
-      <c r="K183" s="44" t="s">
+      <c r="L183" s="44" t="s">
         <v>1454</v>
       </c>
-      <c r="L183" s="44" t="s">
+      <c r="M183" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M183" s="44" t="s">
+      <c r="N183" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="N183" s="18" t="s">
-[...2 lines deleted...]
-      <c r="O183" s="85" t="s">
+      <c r="O183" s="18" t="s">
+        <v>2637</v>
+      </c>
+      <c r="P183" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P183" s="44" t="s">
+      <c r="Q183" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q183" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R183" s="22" t="s">
+      <c r="R183" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S183" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S183" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T183" s="43">
+      <c r="T183" s="83" t="s">
+        <v>2440</v>
+      </c>
+      <c r="U183" s="43">
         <v>43459</v>
       </c>
-      <c r="U183" s="49">
+      <c r="V183" s="49">
         <v>0.55555555555555558</v>
       </c>
-      <c r="V183" s="83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W183" s="83" t="s">
-        <v>2497</v>
-[...11 lines deleted...]
-        <v>2502</v>
+        <v>2480</v>
+      </c>
+      <c r="X183" s="83" t="s">
+        <v>2481</v>
+      </c>
+      <c r="Y183" s="10" t="s">
+        <v>2351</v>
+      </c>
+      <c r="Z183" s="139" t="s">
+        <v>2316</v>
+      </c>
+      <c r="AA183" s="140" t="s">
+        <v>2485</v>
       </c>
       <c r="AB183" s="83" t="s">
-        <v>2333</v>
-[...5 lines deleted...]
-      <c r="AE183" s="83"/>
+        <v>2486</v>
+      </c>
+      <c r="AC183" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AD183" s="83"/>
+      <c r="AE183" s="10" t="s">
+        <v>2572</v>
+      </c>
       <c r="AF183" s="83"/>
       <c r="AG183" s="83"/>
-    </row>
-    <row r="184" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH183" s="83"/>
+    </row>
+    <row r="184" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A184" s="9">
         <v>180</v>
       </c>
       <c r="B184" s="44" t="s">
         <v>1449</v>
       </c>
       <c r="C184" s="44" t="s">
         <v>1564</v>
       </c>
       <c r="D184" s="9">
         <v>18482</v>
       </c>
-      <c r="E184" s="10" t="s">
+      <c r="E184" s="83" t="s">
         <v>1455</v>
       </c>
-      <c r="F184" s="109">
+      <c r="F184" s="83" t="s">
+        <v>3001</v>
+      </c>
+      <c r="G184" s="108">
         <v>165506139078</v>
       </c>
-      <c r="G184" s="105" t="s">
+      <c r="H184" s="104" t="s">
         <v>1456</v>
       </c>
-      <c r="H184" s="9" t="s">
+      <c r="I184" s="9" t="s">
         <v>1457</v>
       </c>
-      <c r="I184" s="9" t="s">
+      <c r="J184" s="9" t="s">
         <v>1458</v>
       </c>
-      <c r="J184" s="9" t="s">
+      <c r="K184" s="9" t="s">
         <v>1459</v>
       </c>
-      <c r="K184" s="44" t="s">
+      <c r="L184" s="44" t="s">
         <v>1460</v>
       </c>
-      <c r="L184" s="44" t="s">
+      <c r="M184" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M184" s="44" t="s">
+      <c r="N184" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="N184" s="44" t="s">
+      <c r="O184" s="44" t="s">
         <v>1461</v>
       </c>
-      <c r="O184" s="44" t="s">
+      <c r="P184" s="44" t="s">
         <v>1137</v>
       </c>
-      <c r="P184" s="44" t="s">
+      <c r="Q184" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q184" s="44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R184" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S184" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="S184" s="83"/>
-      <c r="T184" s="43">
+      <c r="T184" s="83"/>
+      <c r="U184" s="43">
         <v>43459</v>
       </c>
-      <c r="U184" s="49">
+      <c r="V184" s="49">
         <v>0.55902777777777779</v>
       </c>
-      <c r="V184" s="83"/>
       <c r="W184" s="83"/>
-      <c r="X184" s="10"/>
-      <c r="Y184" s="83"/>
+      <c r="X184" s="83"/>
+      <c r="Y184" s="10"/>
       <c r="Z184" s="83"/>
       <c r="AA184" s="83"/>
       <c r="AB184" s="83"/>
       <c r="AC184" s="83"/>
-      <c r="AD184" s="10"/>
-      <c r="AE184" s="83"/>
+      <c r="AD184" s="83"/>
+      <c r="AE184" s="10"/>
       <c r="AF184" s="83"/>
       <c r="AG184" s="83"/>
-    </row>
-    <row r="185" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH184" s="83"/>
+    </row>
+    <row r="185" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A185" s="9">
         <v>181</v>
       </c>
       <c r="B185" s="44" t="s">
         <v>1470</v>
       </c>
       <c r="C185" s="46" t="s">
-        <v>2783</v>
+        <v>2766</v>
       </c>
       <c r="D185" s="9">
         <v>18543</v>
       </c>
-      <c r="E185" s="10" t="s">
+      <c r="E185" s="83" t="s">
         <v>1471</v>
       </c>
-      <c r="F185" s="112">
+      <c r="F185" s="83" t="s">
+        <v>3002</v>
+      </c>
+      <c r="G185" s="111">
         <v>166014963275</v>
       </c>
-      <c r="G185" s="105" t="s">
+      <c r="H185" s="104" t="s">
         <v>1472</v>
       </c>
-      <c r="H185" s="9" t="s">
+      <c r="I185" s="9" t="s">
         <v>1473</v>
       </c>
-      <c r="I185" s="9" t="s">
+      <c r="J185" s="9" t="s">
         <v>1474</v>
       </c>
-      <c r="J185" s="9" t="s">
+      <c r="K185" s="9" t="s">
         <v>1475</v>
       </c>
-      <c r="K185" s="85" t="s">
-[...2 lines deleted...]
-      <c r="L185" s="44" t="s">
+      <c r="L185" s="85" t="s">
+        <v>2307</v>
+      </c>
+      <c r="M185" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M185" s="44" t="s">
+      <c r="N185" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="N185" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O185" s="85" t="s">
+        <v>2625</v>
+      </c>
+      <c r="P185" s="85" t="s">
         <v>688</v>
       </c>
-      <c r="P185" s="44" t="s">
+      <c r="Q185" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q185" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R185" s="22" t="s">
+      <c r="R185" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S185" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S185" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T185" s="43">
+      <c r="T185" s="83" t="s">
+        <v>2441</v>
+      </c>
+      <c r="U185" s="43">
         <v>43494</v>
       </c>
-      <c r="U185" s="49">
+      <c r="V185" s="49">
         <v>0.56944444444444442</v>
       </c>
-      <c r="V185" s="83"/>
       <c r="W185" s="83"/>
-      <c r="X185" s="10"/>
-      <c r="Y185" s="83"/>
+      <c r="X185" s="83"/>
+      <c r="Y185" s="10"/>
       <c r="Z185" s="83"/>
       <c r="AA185" s="83"/>
       <c r="AB185" s="83"/>
       <c r="AC185" s="83"/>
-      <c r="AD185" s="10"/>
-      <c r="AE185" s="83"/>
+      <c r="AD185" s="83"/>
+      <c r="AE185" s="10"/>
       <c r="AF185" s="83"/>
       <c r="AG185" s="83"/>
-    </row>
-    <row r="186" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH185" s="83"/>
+    </row>
+    <row r="186" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A186" s="9">
         <v>182</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>1478</v>
       </c>
       <c r="C186" s="72" t="s">
-        <v>2280</v>
+        <v>2266</v>
       </c>
       <c r="D186" s="9">
         <v>109</v>
       </c>
-      <c r="E186" s="10" t="s">
+      <c r="E186" s="83" t="s">
         <v>1479</v>
       </c>
-      <c r="F186" s="112">
+      <c r="F186" s="83" t="s">
+        <v>3003</v>
+      </c>
+      <c r="G186" s="111">
         <v>781013337420</v>
       </c>
-      <c r="G186" s="105" t="s">
+      <c r="H186" s="104" t="s">
         <v>1480</v>
       </c>
-      <c r="H186" s="9" t="s">
+      <c r="I186" s="9" t="s">
         <v>1481</v>
       </c>
-      <c r="I186" s="9" t="s">
+      <c r="J186" s="9" t="s">
         <v>1482</v>
       </c>
-      <c r="J186" s="9" t="s">
+      <c r="K186" s="9" t="s">
         <v>1483</v>
       </c>
-      <c r="K186" s="9" t="s">
+      <c r="L186" s="9" t="s">
         <v>1484</v>
       </c>
-      <c r="L186" s="9" t="s">
+      <c r="M186" s="9" t="s">
         <v>1015</v>
       </c>
-      <c r="M186" s="9" t="s">
+      <c r="N186" s="9" t="s">
         <v>1070</v>
       </c>
-      <c r="N186" s="85" t="s">
+      <c r="O186" s="85" t="s">
         <v>2192</v>
       </c>
-      <c r="O186" s="83" t="s">
+      <c r="P186" s="83" t="s">
         <v>1818</v>
       </c>
-      <c r="P186" s="9" t="s">
+      <c r="Q186" s="9" t="s">
         <v>835</v>
       </c>
-      <c r="Q186" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R186" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S186" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="S186" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T186" s="43">
+      <c r="T186" s="83" t="s">
+        <v>2442</v>
+      </c>
+      <c r="U186" s="43">
         <v>43515</v>
       </c>
-      <c r="U186" s="49">
+      <c r="V186" s="49">
         <v>0.57638888888888895</v>
       </c>
-      <c r="V186" s="83" t="s">
-[...15 lines deleted...]
-        <v>2515</v>
+      <c r="W186" s="83" t="s">
+        <v>2316</v>
+      </c>
+      <c r="X186" s="71" t="s">
+        <v>2322</v>
+      </c>
+      <c r="Y186" s="10" t="s">
+        <v>2323</v>
+      </c>
+      <c r="Z186" s="83" t="s">
+        <v>2473</v>
+      </c>
+      <c r="AA186" s="140" t="s">
+        <v>2509</v>
       </c>
       <c r="AB186" s="83" t="s">
-        <v>2489</v>
+        <v>2499</v>
       </c>
       <c r="AC186" s="83" t="s">
-        <v>2581</v>
-[...4 lines deleted...]
-      <c r="AE186" s="83"/>
+        <v>2473</v>
+      </c>
+      <c r="AD186" s="83" t="s">
+        <v>2564</v>
+      </c>
+      <c r="AE186" s="10" t="s">
+        <v>2565</v>
+      </c>
       <c r="AF186" s="83"/>
       <c r="AG186" s="83"/>
-    </row>
-    <row r="187" spans="1:33" ht="189.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH186" s="83"/>
+    </row>
+    <row r="187" spans="1:34" ht="189.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A187" s="9">
         <v>183</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>1486</v>
       </c>
       <c r="C187" s="72" t="s">
         <v>1720</v>
       </c>
       <c r="D187" s="9">
         <v>18656</v>
       </c>
-      <c r="E187" s="10" t="s">
+      <c r="E187" s="83" t="s">
         <v>1487</v>
       </c>
-      <c r="F187" s="109">
+      <c r="F187" s="83" t="s">
+        <v>3004</v>
+      </c>
+      <c r="G187" s="108">
         <v>165043464078</v>
       </c>
-      <c r="G187" s="105" t="s">
+      <c r="H187" s="104" t="s">
         <v>1488</v>
       </c>
-      <c r="H187" s="9" t="s">
+      <c r="I187" s="9" t="s">
         <v>1489</v>
       </c>
-      <c r="I187" s="9" t="s">
+      <c r="J187" s="9" t="s">
         <v>1490</v>
       </c>
-      <c r="J187" s="9" t="s">
+      <c r="K187" s="9" t="s">
         <v>1491</v>
       </c>
-      <c r="K187" s="9" t="s">
+      <c r="L187" s="9" t="s">
         <v>1492</v>
       </c>
-      <c r="L187" s="9" t="s">
+      <c r="M187" s="9" t="s">
         <v>1015</v>
       </c>
-      <c r="M187" s="9" t="s">
+      <c r="N187" s="9" t="s">
         <v>1070</v>
       </c>
-      <c r="N187" s="9" t="s">
+      <c r="O187" s="9" t="s">
         <v>1493</v>
       </c>
-      <c r="O187" s="9" t="s">
+      <c r="P187" s="9" t="s">
         <v>656</v>
       </c>
-      <c r="P187" s="9" t="s">
+      <c r="Q187" s="9" t="s">
         <v>835</v>
       </c>
-      <c r="Q187" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R187" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S187" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="S187" s="83"/>
-      <c r="T187" s="43">
+      <c r="T187" s="83"/>
+      <c r="U187" s="43">
         <v>43529</v>
       </c>
-      <c r="U187" s="49">
+      <c r="V187" s="49">
         <v>0.56944444444444442</v>
       </c>
-      <c r="V187" s="83"/>
       <c r="W187" s="83"/>
-      <c r="X187" s="10"/>
-      <c r="Y187" s="83"/>
+      <c r="X187" s="83"/>
+      <c r="Y187" s="10"/>
       <c r="Z187" s="83"/>
       <c r="AA187" s="83"/>
       <c r="AB187" s="83"/>
       <c r="AC187" s="83"/>
-      <c r="AD187" s="10"/>
-      <c r="AE187" s="83"/>
+      <c r="AD187" s="83"/>
+      <c r="AE187" s="10"/>
       <c r="AF187" s="83"/>
       <c r="AG187" s="83"/>
-    </row>
-    <row r="188" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH187" s="83"/>
+    </row>
+    <row r="188" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A188" s="9">
         <v>184</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>1495</v>
       </c>
       <c r="C188" s="72" t="s">
         <v>1810</v>
       </c>
       <c r="D188" s="9">
         <v>18728</v>
       </c>
-      <c r="E188" s="10" t="s">
+      <c r="E188" s="83" t="s">
         <v>1496</v>
       </c>
-      <c r="F188" s="109">
+      <c r="F188" s="83" t="s">
+        <v>3005</v>
+      </c>
+      <c r="G188" s="108">
         <v>732712835146</v>
       </c>
-      <c r="G188" s="105" t="s">
+      <c r="H188" s="104" t="s">
         <v>1497</v>
       </c>
-      <c r="H188" s="9" t="s">
+      <c r="I188" s="9" t="s">
         <v>1498</v>
       </c>
-      <c r="I188" s="9" t="s">
+      <c r="J188" s="9" t="s">
         <v>1499</v>
       </c>
-      <c r="J188" s="9" t="s">
+      <c r="K188" s="9" t="s">
         <v>1500</v>
       </c>
-      <c r="K188" s="9" t="s">
+      <c r="L188" s="9" t="s">
         <v>1501</v>
       </c>
-      <c r="L188" s="9" t="s">
+      <c r="M188" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="M188" s="9" t="s">
+      <c r="N188" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="N188" s="44" t="s">
+      <c r="O188" s="44" t="s">
         <v>1931</v>
       </c>
-      <c r="O188" s="44" t="s">
+      <c r="P188" s="44" t="s">
         <v>688</v>
       </c>
-      <c r="P188" s="9" t="s">
+      <c r="Q188" s="9" t="s">
         <v>835</v>
       </c>
-      <c r="Q188" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R188" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S188" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="S188" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T188" s="43">
+      <c r="T188" s="83" t="s">
+        <v>2443</v>
+      </c>
+      <c r="U188" s="43">
         <v>43550</v>
       </c>
-      <c r="U188" s="49">
+      <c r="V188" s="49">
         <v>0.57291666666666663</v>
       </c>
-      <c r="V188" s="83"/>
       <c r="W188" s="83"/>
-      <c r="X188" s="10"/>
-      <c r="Y188" s="83"/>
+      <c r="X188" s="83"/>
+      <c r="Y188" s="10"/>
       <c r="Z188" s="83"/>
       <c r="AA188" s="83"/>
       <c r="AB188" s="83"/>
       <c r="AC188" s="83"/>
-      <c r="AD188" s="10"/>
-      <c r="AE188" s="83"/>
+      <c r="AD188" s="83"/>
+      <c r="AE188" s="10"/>
       <c r="AF188" s="83"/>
       <c r="AG188" s="83"/>
-    </row>
-    <row r="189" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH188" s="83"/>
+    </row>
+    <row r="189" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A189" s="9">
         <v>185</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>1507</v>
       </c>
       <c r="C189" s="9"/>
       <c r="D189" s="9">
         <v>18749</v>
       </c>
-      <c r="E189" s="10" t="s">
+      <c r="E189" s="83" t="s">
         <v>1502</v>
       </c>
-      <c r="F189" s="112">
+      <c r="F189" s="83" t="s">
+        <v>3006</v>
+      </c>
+      <c r="G189" s="111">
         <v>164704969093</v>
       </c>
-      <c r="G189" s="105" t="s">
+      <c r="H189" s="104" t="s">
         <v>1508</v>
       </c>
-      <c r="H189" s="9" t="s">
+      <c r="I189" s="9" t="s">
         <v>1503</v>
       </c>
-      <c r="I189" s="9" t="s">
+      <c r="J189" s="9" t="s">
         <v>1504</v>
       </c>
-      <c r="J189" s="9" t="s">
+      <c r="K189" s="9" t="s">
         <v>1505</v>
       </c>
-      <c r="K189" s="9" t="s">
+      <c r="L189" s="9" t="s">
         <v>1506</v>
       </c>
-      <c r="L189" s="9" t="s">
+      <c r="M189" s="9" t="s">
         <v>1015</v>
       </c>
-      <c r="M189" s="9" t="s">
+      <c r="N189" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="N189" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O189" s="85" t="s">
+        <v>2693</v>
+      </c>
+      <c r="P189" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P189" s="9" t="s">
+      <c r="Q189" s="9" t="s">
         <v>835</v>
       </c>
-      <c r="Q189" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R189" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S189" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="S189" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T189" s="43">
+      <c r="T189" s="83" t="s">
+        <v>2444</v>
+      </c>
+      <c r="U189" s="43">
         <v>43558</v>
       </c>
-      <c r="U189" s="49">
+      <c r="V189" s="49">
         <v>0.60416666666666663</v>
       </c>
-      <c r="V189" s="83"/>
       <c r="W189" s="83"/>
-      <c r="X189" s="10"/>
-      <c r="Y189" s="83"/>
+      <c r="X189" s="83"/>
+      <c r="Y189" s="10"/>
       <c r="Z189" s="83"/>
       <c r="AA189" s="83"/>
       <c r="AB189" s="83"/>
       <c r="AC189" s="83"/>
-      <c r="AD189" s="10"/>
-      <c r="AE189" s="83"/>
+      <c r="AD189" s="83"/>
+      <c r="AE189" s="10"/>
       <c r="AF189" s="83"/>
       <c r="AG189" s="83"/>
-    </row>
-    <row r="190" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH189" s="83"/>
+    </row>
+    <row r="190" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A190" s="9">
         <v>186</v>
       </c>
       <c r="B190" s="44" t="s">
         <v>1518</v>
       </c>
       <c r="C190" s="9"/>
       <c r="D190" s="9">
         <v>18815</v>
       </c>
-      <c r="E190" s="10" t="s">
+      <c r="E190" s="83" t="s">
         <v>1523</v>
       </c>
-      <c r="F190" s="112">
+      <c r="F190" s="83" t="s">
+        <v>3007</v>
+      </c>
+      <c r="G190" s="111">
         <v>341303407986</v>
       </c>
-      <c r="G190" s="105" t="s">
-[...2 lines deleted...]
-      <c r="H190" s="9" t="s">
+      <c r="H190" s="104" t="s">
+        <v>2213</v>
+      </c>
+      <c r="I190" s="9" t="s">
         <v>1519</v>
       </c>
-      <c r="I190" s="9" t="s">
+      <c r="J190" s="9" t="s">
         <v>1520</v>
       </c>
-      <c r="J190" s="9" t="s">
+      <c r="K190" s="9" t="s">
         <v>1521</v>
       </c>
-      <c r="K190" s="9" t="s">
+      <c r="L190" s="9" t="s">
         <v>1522</v>
       </c>
-      <c r="L190" s="44" t="s">
+      <c r="M190" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M190" s="45" t="s">
+      <c r="N190" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="N190" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O190" s="85" t="s">
+        <v>2712</v>
+      </c>
+      <c r="P190" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P190" s="44" t="s">
+      <c r="Q190" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q190" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R190" s="22" t="s">
+      <c r="R190" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S190" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S190" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T190" s="43">
+      <c r="T190" s="83" t="s">
+        <v>2445</v>
+      </c>
+      <c r="U190" s="43">
         <v>43585</v>
       </c>
-      <c r="U190" s="49">
+      <c r="V190" s="49">
         <v>0.625</v>
       </c>
-      <c r="V190" s="83"/>
       <c r="W190" s="83"/>
-      <c r="X190" s="10"/>
-[...6 lines deleted...]
-      </c>
+      <c r="X190" s="83"/>
+      <c r="Y190" s="10"/>
+      <c r="Z190" s="83" t="s">
+        <v>2524</v>
+      </c>
+      <c r="AA190" s="83"/>
       <c r="AB190" s="83" t="s">
-        <v>2333</v>
-[...5 lines deleted...]
-      <c r="AE190" s="83"/>
+        <v>2525</v>
+      </c>
+      <c r="AC190" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AD190" s="83"/>
+      <c r="AE190" s="10" t="s">
+        <v>2552</v>
+      </c>
       <c r="AF190" s="83"/>
       <c r="AG190" s="83"/>
-    </row>
-    <row r="191" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH190" s="83"/>
+    </row>
+    <row r="191" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A191" s="9">
         <v>187</v>
       </c>
       <c r="B191" s="44" t="s">
         <v>1527</v>
       </c>
       <c r="C191" s="9"/>
       <c r="D191" s="9">
         <v>15056</v>
       </c>
-      <c r="E191" s="10" t="s">
+      <c r="E191" s="83" t="s">
         <v>1539</v>
       </c>
-      <c r="F191" s="112">
+      <c r="F191" s="83" t="s">
+        <v>3008</v>
+      </c>
+      <c r="G191" s="111">
         <v>860202593956</v>
       </c>
-      <c r="G191" s="105" t="s">
-[...2 lines deleted...]
-      <c r="H191" s="9" t="s">
+      <c r="H191" s="104" t="s">
+        <v>2212</v>
+      </c>
+      <c r="I191" s="9" t="s">
         <v>1528</v>
       </c>
-      <c r="I191" s="9" t="s">
+      <c r="J191" s="9" t="s">
         <v>1529</v>
       </c>
-      <c r="J191" s="9" t="s">
+      <c r="K191" s="9" t="s">
         <v>1530</v>
       </c>
-      <c r="K191" s="9" t="s">
+      <c r="L191" s="9" t="s">
         <v>1531</v>
       </c>
-      <c r="L191" s="44" t="s">
+      <c r="M191" s="44" t="s">
         <v>1015</v>
       </c>
-      <c r="M191" s="45" t="s">
+      <c r="N191" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="N191" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O191" s="85" t="s">
+      <c r="O191" s="83" t="s">
+        <v>2820</v>
+      </c>
+      <c r="P191" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P191" s="44" t="s">
+      <c r="Q191" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q191" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R191" s="22" t="s">
+      <c r="R191" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S191" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S191" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T191" s="43">
+      <c r="T191" s="83" t="s">
+        <v>2446</v>
+      </c>
+      <c r="U191" s="43">
         <v>43613</v>
       </c>
-      <c r="U191" s="49">
+      <c r="V191" s="49">
         <v>0.61111111111111105</v>
       </c>
-      <c r="V191" s="83"/>
       <c r="W191" s="83"/>
-      <c r="X191" s="10"/>
-      <c r="Y191" s="83"/>
+      <c r="X191" s="83"/>
+      <c r="Y191" s="10"/>
       <c r="Z191" s="83"/>
       <c r="AA191" s="83"/>
-      <c r="AB191" s="83" t="s">
-[...6 lines deleted...]
-      <c r="AE191" s="83"/>
+      <c r="AB191" s="83"/>
+      <c r="AC191" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AD191" s="83"/>
+      <c r="AE191" s="10" t="s">
+        <v>2573</v>
+      </c>
       <c r="AF191" s="83"/>
       <c r="AG191" s="83"/>
-    </row>
-    <row r="192" spans="1:33" ht="250.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH191" s="83"/>
+    </row>
+    <row r="192" spans="1:34" ht="210.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A192" s="9">
         <v>188</v>
       </c>
       <c r="B192" s="44" t="s">
         <v>1532</v>
       </c>
       <c r="C192" s="9"/>
       <c r="D192" s="9">
         <v>18882</v>
       </c>
-      <c r="E192" s="10" t="s">
+      <c r="E192" s="83" t="s">
         <v>1538</v>
       </c>
-      <c r="F192" s="112">
+      <c r="F192" s="83" t="s">
+        <v>3009</v>
+      </c>
+      <c r="G192" s="111">
         <v>860217327058</v>
       </c>
-      <c r="G192" s="105" t="s">
+      <c r="H192" s="104" t="s">
         <v>1533</v>
       </c>
-      <c r="H192" s="9" t="s">
+      <c r="I192" s="9" t="s">
         <v>1534</v>
       </c>
-      <c r="I192" s="9" t="s">
+      <c r="J192" s="9" t="s">
         <v>1535</v>
       </c>
-      <c r="J192" s="9" t="s">
+      <c r="K192" s="9" t="s">
         <v>1536</v>
       </c>
-      <c r="K192" s="9" t="s">
+      <c r="L192" s="9" t="s">
         <v>1537</v>
       </c>
-      <c r="L192" s="44" t="s">
+      <c r="M192" s="44" t="s">
         <v>1015</v>
       </c>
-      <c r="M192" s="45" t="s">
+      <c r="N192" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="N192" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O192" s="85" t="s">
+      <c r="O192" s="83" t="s">
+        <v>2621</v>
+      </c>
+      <c r="P192" s="85" t="s">
         <v>688</v>
       </c>
-      <c r="P192" s="44" t="s">
+      <c r="Q192" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q192" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R192" s="22" t="s">
+      <c r="R192" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S192" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S192" s="63" t="s">
-[...2 lines deleted...]
-      <c r="T192" s="43">
+      <c r="T192" s="63" t="s">
+        <v>2447</v>
+      </c>
+      <c r="U192" s="43">
         <v>43622</v>
       </c>
-      <c r="U192" s="49">
+      <c r="V192" s="49">
         <v>0.61805555555555558</v>
       </c>
-      <c r="V192" s="83"/>
       <c r="W192" s="83"/>
-      <c r="X192" s="10"/>
-      <c r="Y192" s="83"/>
+      <c r="X192" s="83"/>
+      <c r="Y192" s="10"/>
       <c r="Z192" s="83"/>
       <c r="AA192" s="83"/>
       <c r="AB192" s="83"/>
       <c r="AC192" s="83"/>
-      <c r="AD192" s="10"/>
-      <c r="AE192" s="83"/>
+      <c r="AD192" s="83"/>
+      <c r="AE192" s="10"/>
       <c r="AF192" s="83"/>
       <c r="AG192" s="83"/>
-    </row>
-    <row r="193" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH192" s="83"/>
+    </row>
+    <row r="193" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A193" s="9">
         <v>189</v>
       </c>
       <c r="B193" s="44" t="s">
         <v>1543</v>
       </c>
       <c r="C193" s="72" t="s">
         <v>2066</v>
       </c>
       <c r="D193" s="9">
         <v>18948</v>
       </c>
-      <c r="E193" s="10" t="s">
+      <c r="E193" s="83" t="s">
         <v>1548</v>
       </c>
-      <c r="F193" s="112">
+      <c r="F193" s="83" t="s">
+        <v>3010</v>
+      </c>
+      <c r="G193" s="111">
         <v>282601231147</v>
       </c>
-      <c r="G193" s="105" t="s">
+      <c r="H193" s="104" t="s">
         <v>1544</v>
       </c>
-      <c r="H193" s="9" t="s">
+      <c r="I193" s="9" t="s">
         <v>1545</v>
       </c>
-      <c r="I193" s="9" t="s">
+      <c r="J193" s="9" t="s">
         <v>1823</v>
       </c>
-      <c r="J193" s="9" t="s">
+      <c r="K193" s="9" t="s">
         <v>1546</v>
       </c>
-      <c r="K193" s="9" t="s">
+      <c r="L193" s="9" t="s">
         <v>1547</v>
       </c>
-      <c r="L193" s="44" t="s">
+      <c r="M193" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M193" s="45" t="s">
+      <c r="N193" s="45" t="s">
         <v>1070</v>
       </c>
-      <c r="N193" s="85" t="s">
+      <c r="O193" s="85" t="s">
         <v>1979</v>
       </c>
-      <c r="O193" s="85" t="s">
+      <c r="P193" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P193" s="44" t="s">
+      <c r="Q193" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q193" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R193" s="22" t="s">
+      <c r="R193" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S193" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S193" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T193" s="43">
+      <c r="T193" s="83" t="s">
+        <v>2448</v>
+      </c>
+      <c r="U193" s="43">
         <v>43657</v>
       </c>
-      <c r="U193" s="49">
+      <c r="V193" s="49">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V193" s="83"/>
       <c r="W193" s="83"/>
-      <c r="X193" s="10"/>
-      <c r="Y193" s="83"/>
+      <c r="X193" s="83"/>
+      <c r="Y193" s="10"/>
       <c r="Z193" s="83"/>
       <c r="AA193" s="83"/>
-      <c r="AB193" s="83" t="s">
-[...14 lines deleted...]
-    <row r="194" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AB193" s="83"/>
+      <c r="AC193" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AD193" s="83"/>
+      <c r="AE193" s="10" t="s">
+        <v>2546</v>
+      </c>
+      <c r="AF193" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AG193" s="83"/>
+      <c r="AH193" s="83" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="194" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A194" s="9">
         <v>190</v>
       </c>
       <c r="B194" s="44" t="s">
         <v>1549</v>
       </c>
       <c r="C194" s="72" t="s">
         <v>2164</v>
       </c>
       <c r="D194" s="9">
         <v>19078</v>
       </c>
-      <c r="E194" s="10" t="s">
+      <c r="E194" s="83" t="s">
         <v>1554</v>
       </c>
-      <c r="F194" s="112">
+      <c r="F194" s="83" t="s">
+        <v>3011</v>
+      </c>
+      <c r="G194" s="111">
         <v>183509215777</v>
       </c>
-      <c r="G194" s="105" t="s">
+      <c r="H194" s="104" t="s">
         <v>1613</v>
       </c>
-      <c r="H194" s="9" t="s">
+      <c r="I194" s="9" t="s">
         <v>1550</v>
       </c>
-      <c r="I194" s="9" t="s">
+      <c r="J194" s="9" t="s">
         <v>1551</v>
       </c>
-      <c r="J194" s="9" t="s">
+      <c r="K194" s="9" t="s">
         <v>1552</v>
       </c>
-      <c r="K194" s="9" t="s">
+      <c r="L194" s="9" t="s">
         <v>1553</v>
       </c>
-      <c r="L194" s="44" t="s">
+      <c r="M194" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M194" s="45" t="s">
+      <c r="N194" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="N194" s="85" t="s">
+      <c r="O194" s="85" t="s">
         <v>2072</v>
       </c>
-      <c r="O194" s="85" t="s">
+      <c r="P194" s="85" t="s">
         <v>1819</v>
       </c>
-      <c r="P194" s="44" t="s">
+      <c r="Q194" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q194" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R194" s="22" t="s">
+      <c r="R194" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S194" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S194" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T194" s="43">
+      <c r="T194" s="83" t="s">
+        <v>2449</v>
+      </c>
+      <c r="U194" s="43">
         <v>43662</v>
       </c>
-      <c r="U194" s="49">
+      <c r="V194" s="49">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V194" s="83"/>
       <c r="W194" s="83"/>
-      <c r="X194" s="10"/>
-      <c r="Y194" s="83"/>
+      <c r="X194" s="83"/>
+      <c r="Y194" s="10"/>
       <c r="Z194" s="83"/>
       <c r="AA194" s="83"/>
       <c r="AB194" s="83"/>
       <c r="AC194" s="83"/>
-      <c r="AD194" s="10"/>
-      <c r="AE194" s="83"/>
+      <c r="AD194" s="83"/>
+      <c r="AE194" s="10"/>
       <c r="AF194" s="83"/>
       <c r="AG194" s="83"/>
-    </row>
-    <row r="195" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH194" s="83"/>
+    </row>
+    <row r="195" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A195" s="9">
         <v>191</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>1556</v>
       </c>
       <c r="C195" s="9"/>
       <c r="D195" s="9">
         <v>16572</v>
       </c>
-      <c r="E195" s="10" t="s">
+      <c r="E195" s="83" t="s">
         <v>1562</v>
       </c>
-      <c r="F195" s="112">
+      <c r="F195" s="83" t="s">
+        <v>3012</v>
+      </c>
+      <c r="G195" s="111">
         <v>165033648051</v>
       </c>
-      <c r="G195" s="105" t="s">
+      <c r="H195" s="104" t="s">
         <v>1557</v>
       </c>
-      <c r="H195" s="9" t="s">
+      <c r="I195" s="9" t="s">
         <v>1558</v>
       </c>
-      <c r="I195" s="9" t="s">
+      <c r="J195" s="9" t="s">
         <v>1559</v>
       </c>
-      <c r="J195" s="9" t="s">
+      <c r="K195" s="9" t="s">
         <v>1560</v>
       </c>
-      <c r="K195" s="9" t="s">
+      <c r="L195" s="9" t="s">
         <v>1561</v>
       </c>
-      <c r="L195" s="44" t="s">
+      <c r="M195" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M195" s="45" t="s">
+      <c r="N195" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="N195" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O195" s="85" t="s">
+        <v>2646</v>
+      </c>
+      <c r="P195" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P195" s="44" t="s">
+      <c r="Q195" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q195" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R195" s="22" t="s">
+      <c r="R195" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S195" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S195" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T195" s="43">
+      <c r="T195" s="83" t="s">
+        <v>2450</v>
+      </c>
+      <c r="U195" s="43">
         <v>43683</v>
       </c>
-      <c r="U195" s="49">
+      <c r="V195" s="49">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V195" s="83" t="s">
-[...13 lines deleted...]
-      <c r="AB195" s="83"/>
+      <c r="W195" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="X195" s="83"/>
+      <c r="Y195" s="10" t="s">
+        <v>2476</v>
+      </c>
+      <c r="Z195" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AA195" s="83"/>
+      <c r="AB195" s="83" t="s">
+        <v>2523</v>
+      </c>
       <c r="AC195" s="83"/>
-      <c r="AD195" s="10"/>
-      <c r="AE195" s="83"/>
+      <c r="AD195" s="83"/>
+      <c r="AE195" s="10"/>
       <c r="AF195" s="83"/>
       <c r="AG195" s="83"/>
-    </row>
-    <row r="196" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH195" s="83"/>
+    </row>
+    <row r="196" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A196" s="9">
         <v>192</v>
       </c>
       <c r="B196" s="44" t="s">
         <v>1575</v>
       </c>
       <c r="C196" s="9"/>
       <c r="D196" s="9">
         <v>8816</v>
       </c>
-      <c r="E196" s="10" t="s">
+      <c r="E196" s="83" t="s">
         <v>1581</v>
       </c>
-      <c r="F196" s="112">
+      <c r="F196" s="83" t="s">
+        <v>3013</v>
+      </c>
+      <c r="G196" s="111">
         <v>166005101526</v>
       </c>
-      <c r="G196" s="105" t="s">
+      <c r="H196" s="104" t="s">
         <v>1576</v>
       </c>
-      <c r="H196" s="9" t="s">
+      <c r="I196" s="9" t="s">
         <v>1577</v>
       </c>
-      <c r="I196" s="9" t="s">
+      <c r="J196" s="9" t="s">
         <v>1578</v>
       </c>
-      <c r="J196" s="9" t="s">
+      <c r="K196" s="9" t="s">
         <v>1579</v>
       </c>
-      <c r="K196" s="9" t="s">
+      <c r="L196" s="9" t="s">
         <v>1580</v>
       </c>
-      <c r="L196" s="44" t="s">
+      <c r="M196" s="44" t="s">
         <v>1015</v>
       </c>
-      <c r="M196" s="45" t="s">
+      <c r="N196" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="N196" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O196" s="85" t="s">
+      <c r="O196" s="83" t="s">
+        <v>2643</v>
+      </c>
+      <c r="P196" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P196" s="44" t="s">
+      <c r="Q196" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q196" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R196" s="22" t="s">
+      <c r="R196" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S196" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S196" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T196" s="43">
+      <c r="T196" s="83" t="s">
+        <v>2451</v>
+      </c>
+      <c r="U196" s="43">
         <v>43769</v>
       </c>
-      <c r="U196" s="49">
+      <c r="V196" s="49">
         <v>0.60416666666666663</v>
       </c>
-      <c r="V196" s="83" t="s">
-[...13 lines deleted...]
-      <c r="AB196" s="83"/>
+      <c r="W196" s="83" t="s">
+        <v>2478</v>
+      </c>
+      <c r="X196" s="83"/>
+      <c r="Y196" s="10" t="s">
+        <v>2479</v>
+      </c>
+      <c r="Z196" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AA196" s="83"/>
+      <c r="AB196" s="83" t="s">
+        <v>2503</v>
+      </c>
       <c r="AC196" s="83"/>
-      <c r="AD196" s="10"/>
-      <c r="AE196" s="83"/>
+      <c r="AD196" s="83"/>
+      <c r="AE196" s="10"/>
       <c r="AF196" s="83"/>
       <c r="AG196" s="83"/>
-    </row>
-    <row r="197" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH196" s="83"/>
+    </row>
+    <row r="197" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A197" s="9">
         <v>193</v>
       </c>
       <c r="B197" s="44" t="s">
         <v>1584</v>
       </c>
       <c r="C197" s="9"/>
       <c r="D197" s="9">
         <v>19330</v>
       </c>
-      <c r="E197" s="10" t="s">
+      <c r="E197" s="83" t="s">
         <v>1589</v>
       </c>
-      <c r="F197" s="112">
+      <c r="F197" s="83" t="s">
+        <v>3014</v>
+      </c>
+      <c r="G197" s="111">
         <v>165049646821</v>
       </c>
-      <c r="G197" s="105" t="s">
+      <c r="H197" s="104" t="s">
         <v>1687</v>
       </c>
-      <c r="H197" s="9" t="s">
+      <c r="I197" s="9" t="s">
         <v>1585</v>
       </c>
-      <c r="I197" s="9" t="s">
+      <c r="J197" s="9" t="s">
         <v>1586</v>
       </c>
-      <c r="J197" s="9" t="s">
+      <c r="K197" s="9" t="s">
         <v>1587</v>
       </c>
-      <c r="K197" s="9" t="s">
+      <c r="L197" s="9" t="s">
         <v>1588</v>
       </c>
-      <c r="L197" s="44" t="s">
+      <c r="M197" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M197" s="45" t="s">
+      <c r="N197" s="45" t="s">
         <v>1070</v>
       </c>
-      <c r="N197" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O197" s="85" t="s">
+      <c r="O197" s="83" t="s">
+        <v>2614</v>
+      </c>
+      <c r="P197" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P197" s="44" t="s">
+      <c r="Q197" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q197" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R197" s="22" t="s">
+      <c r="R197" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S197" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S197" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T197" s="43">
+      <c r="T197" s="83" t="s">
+        <v>2452</v>
+      </c>
+      <c r="U197" s="43">
         <v>43811</v>
       </c>
-      <c r="U197" s="49">
+      <c r="V197" s="49">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V197" s="83"/>
       <c r="W197" s="83"/>
-      <c r="X197" s="10"/>
-      <c r="Y197" s="83"/>
+      <c r="X197" s="83"/>
+      <c r="Y197" s="10"/>
       <c r="Z197" s="83"/>
       <c r="AA197" s="83"/>
-      <c r="AB197" s="83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB197" s="83"/>
       <c r="AC197" s="83" t="s">
-        <v>2561</v>
-[...4 lines deleted...]
-      <c r="AE197" s="83"/>
+        <v>2473</v>
+      </c>
+      <c r="AD197" s="83" t="s">
+        <v>2544</v>
+      </c>
+      <c r="AE197" s="10" t="s">
+        <v>2545</v>
+      </c>
       <c r="AF197" s="83"/>
       <c r="AG197" s="83"/>
-    </row>
-    <row r="198" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH197" s="83"/>
+    </row>
+    <row r="198" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A198" s="9">
         <v>194</v>
       </c>
       <c r="B198" s="44" t="s">
         <v>1584</v>
       </c>
       <c r="C198" s="46" t="s">
-        <v>2783</v>
+        <v>2766</v>
       </c>
       <c r="D198" s="9">
         <v>19331</v>
       </c>
-      <c r="E198" s="10" t="s">
+      <c r="E198" s="83" t="s">
         <v>1597</v>
       </c>
-      <c r="F198" s="112">
+      <c r="F198" s="83" t="s">
+        <v>3015</v>
+      </c>
+      <c r="G198" s="111">
         <v>165003573987</v>
       </c>
-      <c r="G198" s="105" t="s">
+      <c r="H198" s="104" t="s">
         <v>1593</v>
       </c>
-      <c r="H198" s="9" t="s">
+      <c r="I198" s="9" t="s">
         <v>1594</v>
       </c>
-      <c r="I198" s="9" t="s">
+      <c r="J198" s="9" t="s">
         <v>1595</v>
       </c>
-      <c r="J198" s="9" t="s">
+      <c r="K198" s="9" t="s">
         <v>1596</v>
       </c>
-      <c r="K198" s="83" t="s">
-[...2 lines deleted...]
-      <c r="L198" s="44" t="s">
+      <c r="L198" s="83" t="s">
+        <v>2310</v>
+      </c>
+      <c r="M198" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M198" s="45" t="s">
+      <c r="N198" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="N198" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O198" s="85" t="s">
+      <c r="O198" s="83" t="s">
+        <v>2633</v>
+      </c>
+      <c r="P198" s="85" t="s">
         <v>688</v>
       </c>
-      <c r="P198" s="44" t="s">
+      <c r="Q198" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q198" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R198" s="22" t="s">
+      <c r="R198" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S198" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S198" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T198" s="43">
+      <c r="T198" s="83" t="s">
+        <v>2453</v>
+      </c>
+      <c r="U198" s="43">
         <v>43811</v>
       </c>
-      <c r="U198" s="49">
+      <c r="V198" s="49">
         <v>0.46180555555555558</v>
       </c>
-      <c r="V198" s="83"/>
       <c r="W198" s="83"/>
-      <c r="X198" s="10"/>
-      <c r="Y198" s="83"/>
+      <c r="X198" s="83"/>
+      <c r="Y198" s="10"/>
       <c r="Z198" s="83"/>
       <c r="AA198" s="83"/>
       <c r="AB198" s="83"/>
       <c r="AC198" s="83"/>
-      <c r="AD198" s="10"/>
-      <c r="AE198" s="83"/>
+      <c r="AD198" s="83"/>
+      <c r="AE198" s="10"/>
       <c r="AF198" s="83"/>
       <c r="AG198" s="83"/>
-    </row>
-    <row r="199" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH198" s="83"/>
+    </row>
+    <row r="199" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A199" s="9">
         <v>195</v>
       </c>
       <c r="B199" s="44" t="s">
         <v>1599</v>
       </c>
       <c r="C199" s="9"/>
       <c r="D199" s="9">
         <v>19382</v>
       </c>
-      <c r="E199" s="10" t="s">
+      <c r="E199" s="83" t="s">
         <v>1606</v>
       </c>
-      <c r="F199" s="112">
+      <c r="F199" s="83" t="s">
+        <v>3016</v>
+      </c>
+      <c r="G199" s="111">
         <v>272311085297</v>
       </c>
-      <c r="G199" s="105" t="s">
+      <c r="H199" s="104" t="s">
         <v>1600</v>
       </c>
-      <c r="H199" s="9" t="s">
+      <c r="I199" s="9" t="s">
         <v>1601</v>
       </c>
-      <c r="I199" s="9" t="s">
+      <c r="J199" s="9" t="s">
         <v>1602</v>
       </c>
-      <c r="J199" s="9" t="s">
+      <c r="K199" s="9" t="s">
         <v>1603</v>
       </c>
-      <c r="K199" s="9" t="s">
+      <c r="L199" s="9" t="s">
         <v>1604</v>
       </c>
-      <c r="L199" s="44" t="s">
+      <c r="M199" s="44" t="s">
         <v>1131</v>
       </c>
-      <c r="M199" s="45" t="s">
+      <c r="N199" s="45" t="s">
         <v>1247</v>
       </c>
-      <c r="N199" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O199" s="85" t="s">
+      <c r="O199" s="83" t="s">
+        <v>2639</v>
+      </c>
+      <c r="P199" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P199" s="44" t="s">
+      <c r="Q199" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q199" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R199" s="22" t="s">
+      <c r="R199" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S199" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S199" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T199" s="43">
+      <c r="T199" s="83" t="s">
+        <v>2454</v>
+      </c>
+      <c r="U199" s="43">
         <v>43825</v>
       </c>
-      <c r="U199" s="10" t="s">
+      <c r="V199" s="10" t="s">
         <v>1605</v>
       </c>
-      <c r="V199" s="83"/>
       <c r="W199" s="83"/>
-      <c r="X199" s="10"/>
-      <c r="Y199" s="83"/>
+      <c r="X199" s="83"/>
+      <c r="Y199" s="10"/>
       <c r="Z199" s="83"/>
       <c r="AA199" s="83"/>
-      <c r="AB199" s="83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB199" s="83"/>
       <c r="AC199" s="83" t="s">
-        <v>2592</v>
-[...4 lines deleted...]
-      <c r="AE199" s="83"/>
+        <v>2574</v>
+      </c>
+      <c r="AD199" s="83" t="s">
+        <v>2575</v>
+      </c>
+      <c r="AE199" s="10" t="s">
+        <v>2576</v>
+      </c>
       <c r="AF199" s="83"/>
       <c r="AG199" s="83"/>
-    </row>
-    <row r="200" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH199" s="83"/>
+    </row>
+    <row r="200" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A200" s="9">
         <v>196</v>
       </c>
       <c r="B200" s="44" t="s">
         <v>1607</v>
       </c>
       <c r="C200" s="9"/>
       <c r="D200" s="9">
         <v>8714</v>
       </c>
-      <c r="E200" s="10" t="s">
+      <c r="E200" s="83" t="s">
         <v>1608</v>
       </c>
-      <c r="F200" s="112">
+      <c r="F200" s="83" t="s">
+        <v>3017</v>
+      </c>
+      <c r="G200" s="111">
         <v>164600117538</v>
       </c>
-      <c r="G200" s="105" t="s">
+      <c r="H200" s="104" t="s">
         <v>1672</v>
       </c>
-      <c r="H200" s="9" t="s">
+      <c r="I200" s="9" t="s">
         <v>1609</v>
       </c>
-      <c r="I200" s="9" t="s">
+      <c r="J200" s="9" t="s">
         <v>1611</v>
       </c>
-      <c r="J200" s="9"/>
-      <c r="K200" s="9" t="s">
+      <c r="K200" s="9"/>
+      <c r="L200" s="9" t="s">
         <v>1610</v>
       </c>
-      <c r="L200" s="44" t="s">
+      <c r="M200" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M200" s="45" t="s">
+      <c r="N200" s="45" t="s">
         <v>1070</v>
       </c>
-      <c r="N200" s="83" t="s">
+      <c r="O200" s="83" t="s">
         <v>2193</v>
       </c>
-      <c r="O200" s="85" t="s">
+      <c r="P200" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P200" s="44" t="s">
+      <c r="Q200" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q200" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R200" s="22" t="s">
+      <c r="R200" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S200" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S200" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T200" s="43">
+      <c r="T200" s="83" t="s">
+        <v>2455</v>
+      </c>
+      <c r="U200" s="43">
         <v>43850</v>
       </c>
-      <c r="U200" s="49">
+      <c r="V200" s="49">
         <v>0.37847222222222227</v>
       </c>
-      <c r="V200" s="83" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="W200" s="83" t="s">
+        <v>2348</v>
+      </c>
+      <c r="X200" s="16" t="s">
+        <v>2349</v>
+      </c>
+      <c r="Y200" s="10" t="s">
+        <v>2350</v>
+      </c>
+      <c r="Z200" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AA200" s="83"/>
       <c r="AB200" s="83" t="s">
-        <v>2518</v>
-[...5 lines deleted...]
-      <c r="AE200" s="83"/>
+        <v>2526</v>
+      </c>
+      <c r="AC200" s="83" t="s">
+        <v>2502</v>
+      </c>
+      <c r="AD200" s="83"/>
+      <c r="AE200" s="10" t="s">
+        <v>2547</v>
+      </c>
       <c r="AF200" s="83"/>
       <c r="AG200" s="83"/>
-    </row>
-    <row r="201" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH200" s="83"/>
+    </row>
+    <row r="201" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A201" s="9">
         <v>197</v>
       </c>
       <c r="B201" s="44" t="s">
         <v>1618</v>
       </c>
       <c r="C201" s="9"/>
       <c r="D201" s="9">
         <v>19872</v>
       </c>
-      <c r="E201" s="10" t="s">
+      <c r="E201" s="83" t="s">
         <v>1630</v>
       </c>
-      <c r="F201" s="112">
+      <c r="F201" s="83" t="s">
+        <v>3018</v>
+      </c>
+      <c r="G201" s="111">
         <v>700301291401</v>
       </c>
-      <c r="G201" s="105" t="s">
+      <c r="H201" s="104" t="s">
         <v>1619</v>
       </c>
-      <c r="H201" s="9" t="s">
+      <c r="I201" s="9" t="s">
         <v>1620</v>
       </c>
-      <c r="I201" s="9" t="s">
+      <c r="J201" s="9" t="s">
         <v>1621</v>
       </c>
-      <c r="J201" s="9" t="s">
+      <c r="K201" s="9" t="s">
         <v>1622</v>
       </c>
-      <c r="K201" s="9" t="s">
+      <c r="L201" s="9" t="s">
         <v>1623</v>
       </c>
-      <c r="L201" s="44" t="s">
+      <c r="M201" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M201" s="45" t="s">
+      <c r="N201" s="45" t="s">
         <v>1070</v>
       </c>
-      <c r="N201" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O201" s="85" t="s">
+      <c r="O201" s="83" t="s">
+        <v>2622</v>
+      </c>
+      <c r="P201" s="85" t="s">
         <v>688</v>
       </c>
-      <c r="P201" s="44" t="s">
+      <c r="Q201" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q201" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R201" s="22" t="s">
+      <c r="R201" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S201" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S201" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T201" s="43">
+      <c r="T201" s="83" t="s">
+        <v>2456</v>
+      </c>
+      <c r="U201" s="43">
         <v>43914</v>
       </c>
-      <c r="U201" s="49">
+      <c r="V201" s="49">
         <v>0.5625</v>
       </c>
-      <c r="V201" s="83"/>
       <c r="W201" s="83"/>
-      <c r="X201" s="10"/>
-      <c r="Y201" s="83"/>
+      <c r="X201" s="83"/>
+      <c r="Y201" s="10"/>
       <c r="Z201" s="83"/>
       <c r="AA201" s="83"/>
       <c r="AB201" s="83"/>
       <c r="AC201" s="83"/>
-      <c r="AD201" s="10"/>
-      <c r="AE201" s="83"/>
+      <c r="AD201" s="83"/>
+      <c r="AE201" s="10"/>
       <c r="AF201" s="83"/>
       <c r="AG201" s="83"/>
-    </row>
-    <row r="202" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH201" s="83"/>
+    </row>
+    <row r="202" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A202" s="9">
         <v>198</v>
       </c>
       <c r="B202" s="44" t="s">
         <v>1625</v>
       </c>
       <c r="C202" s="85" t="s">
         <v>2001</v>
       </c>
       <c r="D202" s="9">
         <v>8120</v>
       </c>
-      <c r="E202" s="10" t="s">
+      <c r="E202" s="83" t="s">
         <v>1631</v>
       </c>
-      <c r="F202" s="112">
+      <c r="F202" s="83" t="s">
+        <v>3019</v>
+      </c>
+      <c r="G202" s="111">
         <v>732100929214</v>
       </c>
-      <c r="G202" s="105" t="s">
+      <c r="H202" s="104" t="s">
         <v>1681</v>
       </c>
-      <c r="H202" s="9" t="s">
+      <c r="I202" s="9" t="s">
         <v>1626</v>
       </c>
-      <c r="I202" s="9" t="s">
+      <c r="J202" s="9" t="s">
         <v>1627</v>
       </c>
-      <c r="J202" s="9" t="s">
+      <c r="K202" s="9" t="s">
         <v>1628</v>
       </c>
-      <c r="K202" s="9" t="s">
+      <c r="L202" s="9" t="s">
         <v>1629</v>
       </c>
-      <c r="L202" s="44" t="s">
+      <c r="M202" s="44" t="s">
         <v>1015</v>
       </c>
-      <c r="M202" s="45" t="s">
+      <c r="N202" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="N202" s="9" t="s">
+      <c r="O202" s="9" t="s">
         <v>2000</v>
       </c>
-      <c r="O202" s="85" t="s">
+      <c r="P202" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P202" s="44" t="s">
+      <c r="Q202" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q202" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R202" s="22" t="s">
+      <c r="R202" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S202" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S202" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T202" s="43">
+      <c r="T202" s="83" t="s">
+        <v>2457</v>
+      </c>
+      <c r="U202" s="43">
         <v>43977</v>
       </c>
-      <c r="U202" s="49">
+      <c r="V202" s="49">
         <v>0.54166666666666663</v>
       </c>
-      <c r="V202" s="83"/>
       <c r="W202" s="83"/>
-      <c r="X202" s="10"/>
-      <c r="Y202" s="83"/>
+      <c r="X202" s="83"/>
+      <c r="Y202" s="10"/>
       <c r="Z202" s="83"/>
       <c r="AA202" s="83"/>
       <c r="AB202" s="83"/>
       <c r="AC202" s="83"/>
-      <c r="AD202" s="10"/>
-      <c r="AE202" s="83"/>
+      <c r="AD202" s="83"/>
+      <c r="AE202" s="10"/>
       <c r="AF202" s="83"/>
       <c r="AG202" s="83"/>
-    </row>
-    <row r="203" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH202" s="83"/>
+    </row>
+    <row r="203" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A203" s="9">
         <v>199</v>
       </c>
       <c r="B203" s="44" t="s">
         <v>1633</v>
       </c>
       <c r="C203" s="9"/>
       <c r="D203" s="9">
         <v>19696</v>
       </c>
-      <c r="E203" s="10" t="s">
+      <c r="E203" s="83" t="s">
         <v>1634</v>
       </c>
-      <c r="F203" s="112">
+      <c r="F203" s="83" t="s">
+        <v>3020</v>
+      </c>
+      <c r="G203" s="111">
         <v>164408765195</v>
       </c>
-      <c r="G203" s="105" t="s">
+      <c r="H203" s="104" t="s">
         <v>1635</v>
       </c>
-      <c r="H203" s="9" t="s">
+      <c r="I203" s="9" t="s">
         <v>1636</v>
       </c>
-      <c r="I203" s="9" t="s">
+      <c r="J203" s="9" t="s">
         <v>1637</v>
       </c>
-      <c r="J203" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K203" s="9" t="s">
+        <v>2277</v>
+      </c>
+      <c r="L203" s="9" t="s">
         <v>1638</v>
       </c>
-      <c r="L203" s="44" t="s">
+      <c r="M203" s="44" t="s">
         <v>1131</v>
       </c>
-      <c r="M203" s="45" t="s">
+      <c r="N203" s="45" t="s">
         <v>1639</v>
       </c>
-      <c r="N203" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O203" s="18" t="s">
+      <c r="O203" s="83" t="s">
+        <v>2825</v>
+      </c>
+      <c r="P203" s="18" t="s">
         <v>1945</v>
       </c>
-      <c r="P203" s="44" t="s">
+      <c r="Q203" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q203" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R203" s="22" t="s">
+      <c r="R203" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S203" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S203" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T203" s="43">
+      <c r="T203" s="83" t="s">
+        <v>2458</v>
+      </c>
+      <c r="U203" s="43">
         <v>43991</v>
       </c>
-      <c r="U203" s="49">
+      <c r="V203" s="49">
         <v>0.3611111111111111</v>
       </c>
-      <c r="V203" s="83"/>
       <c r="W203" s="83"/>
-      <c r="X203" s="10"/>
-      <c r="Y203" s="83"/>
+      <c r="X203" s="83"/>
+      <c r="Y203" s="10"/>
       <c r="Z203" s="83"/>
       <c r="AA203" s="83"/>
-      <c r="AB203" s="83" t="s">
-[...6 lines deleted...]
-      <c r="AE203" s="83"/>
+      <c r="AB203" s="83"/>
+      <c r="AC203" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AD203" s="83"/>
+      <c r="AE203" s="10" t="s">
+        <v>2551</v>
+      </c>
       <c r="AF203" s="83"/>
       <c r="AG203" s="83"/>
-    </row>
-    <row r="204" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH203" s="83"/>
+    </row>
+    <row r="204" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A204" s="44">
         <v>200</v>
       </c>
       <c r="B204" s="44" t="s">
         <v>1647</v>
       </c>
       <c r="C204" s="44" t="s">
         <v>2067</v>
       </c>
       <c r="D204" s="44">
         <v>7624</v>
       </c>
-      <c r="E204" s="86" t="s">
+      <c r="E204" s="85" t="s">
         <v>1654</v>
       </c>
-      <c r="F204" s="110">
+      <c r="F204" s="85" t="s">
+        <v>3021</v>
+      </c>
+      <c r="G204" s="109">
         <v>162711088166</v>
       </c>
-      <c r="G204" s="29" t="s">
+      <c r="H204" s="29" t="s">
         <v>1648</v>
       </c>
-      <c r="H204" s="44" t="s">
+      <c r="I204" s="44" t="s">
         <v>1649</v>
       </c>
-      <c r="I204" s="44" t="s">
+      <c r="J204" s="44" t="s">
         <v>1650</v>
       </c>
-      <c r="J204" s="44" t="s">
+      <c r="K204" s="44" t="s">
         <v>1651</v>
       </c>
-      <c r="K204" s="44" t="s">
+      <c r="L204" s="44" t="s">
         <v>1652</v>
       </c>
-      <c r="L204" s="44" t="s">
+      <c r="M204" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M204" s="45" t="s">
+      <c r="N204" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="N204" s="44" t="s">
+      <c r="O204" s="44" t="s">
         <v>1653</v>
       </c>
-      <c r="O204" s="44" t="s">
+      <c r="P204" s="44" t="s">
         <v>1640</v>
       </c>
-      <c r="P204" s="44" t="s">
+      <c r="Q204" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q204" s="44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R204" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S204" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="S204" s="83"/>
-      <c r="T204" s="43">
+      <c r="T204" s="83"/>
+      <c r="U204" s="43">
         <v>44036</v>
       </c>
-      <c r="U204" s="49">
+      <c r="V204" s="49">
         <v>0.62847222222222221</v>
       </c>
-      <c r="V204" s="83"/>
       <c r="W204" s="83"/>
-      <c r="X204" s="10"/>
-      <c r="Y204" s="83"/>
+      <c r="X204" s="83"/>
+      <c r="Y204" s="10"/>
       <c r="Z204" s="83"/>
       <c r="AA204" s="83"/>
       <c r="AB204" s="83"/>
       <c r="AC204" s="83"/>
-      <c r="AD204" s="10"/>
-      <c r="AE204" s="83"/>
+      <c r="AD204" s="83"/>
+      <c r="AE204" s="10"/>
       <c r="AF204" s="83"/>
       <c r="AG204" s="83"/>
-    </row>
-    <row r="205" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH204" s="83"/>
+    </row>
+    <row r="205" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A205" s="44">
         <v>201</v>
       </c>
       <c r="B205" s="44" t="s">
         <v>1656</v>
       </c>
       <c r="C205" s="44"/>
       <c r="D205" s="24">
         <v>15016</v>
       </c>
-      <c r="E205" s="86" t="s">
+      <c r="E205" s="85" t="s">
         <v>1664</v>
       </c>
-      <c r="F205" s="109">
+      <c r="F205" s="85" t="s">
+        <v>2859</v>
+      </c>
+      <c r="G205" s="108">
         <v>166106501270</v>
       </c>
-      <c r="G205" s="40" t="s">
+      <c r="H205" s="40" t="s">
         <v>1657</v>
       </c>
-      <c r="H205" s="44" t="s">
+      <c r="I205" s="44" t="s">
         <v>153</v>
       </c>
-      <c r="I205" s="44" t="s">
+      <c r="J205" s="44" t="s">
         <v>1658</v>
       </c>
-      <c r="J205" s="44" t="s">
+      <c r="K205" s="44" t="s">
         <v>151</v>
       </c>
-      <c r="K205" s="44" t="s">
+      <c r="L205" s="44" t="s">
         <v>1659</v>
       </c>
-      <c r="L205" s="44" t="s">
+      <c r="M205" s="44" t="s">
         <v>1015</v>
       </c>
-      <c r="M205" s="44" t="s">
+      <c r="N205" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="N205" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O205" s="85" t="s">
+      <c r="O205" s="83" t="s">
+        <v>2648</v>
+      </c>
+      <c r="P205" s="85" t="s">
         <v>1819</v>
       </c>
-      <c r="P205" s="44" t="s">
+      <c r="Q205" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q205" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R205" s="22" t="s">
+      <c r="R205" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S205" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S205" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T205" s="43">
+      <c r="T205" s="83" t="s">
+        <v>2459</v>
+      </c>
+      <c r="U205" s="43">
         <v>44077</v>
       </c>
-      <c r="U205" s="49">
+      <c r="V205" s="49">
         <v>0.5625</v>
       </c>
-      <c r="V205" s="83"/>
       <c r="W205" s="83"/>
-      <c r="X205" s="10"/>
-      <c r="Y205" s="83"/>
+      <c r="X205" s="83"/>
+      <c r="Y205" s="10"/>
       <c r="Z205" s="83"/>
       <c r="AA205" s="83"/>
       <c r="AB205" s="83"/>
       <c r="AC205" s="83"/>
-      <c r="AD205" s="10"/>
-      <c r="AE205" s="83"/>
+      <c r="AD205" s="83"/>
+      <c r="AE205" s="10"/>
       <c r="AF205" s="83"/>
       <c r="AG205" s="83"/>
-    </row>
-    <row r="206" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH205" s="83"/>
+    </row>
+    <row r="206" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A206" s="44">
         <v>202</v>
       </c>
       <c r="B206" s="44" t="s">
         <v>1656</v>
       </c>
       <c r="C206" s="44"/>
       <c r="D206" s="44">
         <v>19870</v>
       </c>
-      <c r="E206" s="86" t="s">
+      <c r="E206" s="85" t="s">
         <v>1665</v>
       </c>
-      <c r="F206" s="109">
+      <c r="F206" s="85" t="s">
+        <v>3022</v>
+      </c>
+      <c r="G206" s="108">
         <v>661400815205</v>
       </c>
-      <c r="G206" s="29" t="s">
+      <c r="H206" s="29" t="s">
         <v>1666</v>
       </c>
-      <c r="H206" s="44" t="s">
+      <c r="I206" s="44" t="s">
         <v>1660</v>
       </c>
-      <c r="I206" s="44" t="s">
+      <c r="J206" s="44" t="s">
         <v>1661</v>
       </c>
-      <c r="J206" s="44" t="s">
+      <c r="K206" s="44" t="s">
         <v>1662</v>
       </c>
-      <c r="K206" s="44" t="s">
+      <c r="L206" s="44" t="s">
         <v>1663</v>
       </c>
-      <c r="L206" s="44" t="s">
+      <c r="M206" s="44" t="s">
         <v>1015</v>
       </c>
-      <c r="M206" s="45" t="s">
+      <c r="N206" s="45" t="s">
         <v>1070</v>
       </c>
-      <c r="N206" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O206" s="85" t="s">
+      <c r="O206" s="83" t="s">
+        <v>2278</v>
+      </c>
+      <c r="P206" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P206" s="44" t="s">
+      <c r="Q206" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q206" s="44" t="s">
-[...2 lines deleted...]
-      <c r="R206" s="22" t="s">
+      <c r="R206" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S206" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S206" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T206" s="43">
+      <c r="T206" s="85" t="s">
+        <v>2460</v>
+      </c>
+      <c r="U206" s="43">
         <v>44077</v>
       </c>
-      <c r="U206" s="49">
+      <c r="V206" s="49">
         <v>0.56597222222222221</v>
       </c>
-      <c r="V206" s="83"/>
       <c r="W206" s="83"/>
-      <c r="X206" s="10"/>
-[...7 lines deleted...]
-      <c r="AB206" s="83"/>
+      <c r="X206" s="83"/>
+      <c r="Y206" s="10"/>
+      <c r="Z206" s="83" t="s">
+        <v>2488</v>
+      </c>
+      <c r="AA206" s="83"/>
+      <c r="AB206" s="83" t="s">
+        <v>2489</v>
+      </c>
       <c r="AC206" s="83"/>
-      <c r="AD206" s="10"/>
-      <c r="AE206" s="83"/>
+      <c r="AD206" s="83"/>
+      <c r="AE206" s="10"/>
       <c r="AF206" s="83"/>
       <c r="AG206" s="83"/>
-    </row>
-    <row r="207" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH206" s="83"/>
+    </row>
+    <row r="207" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A207" s="44">
         <v>203</v>
       </c>
       <c r="B207" s="44" t="s">
         <v>1690</v>
       </c>
       <c r="C207" s="44"/>
       <c r="D207" s="44">
         <v>20138</v>
       </c>
-      <c r="E207" s="86" t="s">
+      <c r="E207" s="85" t="s">
         <v>1696</v>
       </c>
-      <c r="F207" s="109">
+      <c r="F207" s="85" t="s">
+        <v>3023</v>
+      </c>
+      <c r="G207" s="108">
         <v>500303627612</v>
       </c>
-      <c r="G207" s="29" t="s">
+      <c r="H207" s="29" t="s">
         <v>1691</v>
       </c>
-      <c r="H207" s="44" t="s">
+      <c r="I207" s="44" t="s">
         <v>1692</v>
       </c>
-      <c r="I207" s="44" t="s">
+      <c r="J207" s="44" t="s">
         <v>1693</v>
       </c>
-      <c r="J207" s="44" t="s">
+      <c r="K207" s="44" t="s">
         <v>1694</v>
       </c>
-      <c r="K207" s="44" t="s">
+      <c r="L207" s="44" t="s">
         <v>1695</v>
       </c>
-      <c r="L207" s="44" t="s">
+      <c r="M207" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="M207" s="45" t="s">
+      <c r="N207" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="N207" s="16" t="s">
-[...2 lines deleted...]
-      <c r="O207" s="85" t="s">
+      <c r="O207" s="16" t="s">
+        <v>2264</v>
+      </c>
+      <c r="P207" s="85" t="s">
         <v>1741</v>
       </c>
-      <c r="P207" s="44" t="s">
+      <c r="Q207" s="44" t="s">
         <v>835</v>
       </c>
-      <c r="Q207" s="44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R207" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="S207" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="S207" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T207" s="43">
+      <c r="T207" s="85" t="s">
+        <v>2461</v>
+      </c>
+      <c r="U207" s="43">
         <v>44159</v>
       </c>
-      <c r="U207" s="49">
+      <c r="V207" s="49">
         <v>0.63541666666666663</v>
       </c>
-      <c r="V207" s="83"/>
       <c r="W207" s="83"/>
-      <c r="X207" s="10"/>
-      <c r="Y207" s="83"/>
+      <c r="X207" s="83"/>
+      <c r="Y207" s="10"/>
       <c r="Z207" s="83"/>
       <c r="AA207" s="83"/>
-      <c r="AB207" s="83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB207" s="83"/>
       <c r="AC207" s="83" t="s">
-        <v>2571</v>
-[...4 lines deleted...]
-      <c r="AE207" s="83"/>
+        <v>2520</v>
+      </c>
+      <c r="AD207" s="83" t="s">
+        <v>2554</v>
+      </c>
+      <c r="AE207" s="10" t="s">
+        <v>2555</v>
+      </c>
       <c r="AF207" s="83"/>
       <c r="AG207" s="83"/>
-    </row>
-    <row r="208" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH207" s="83"/>
+    </row>
+    <row r="208" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A208" s="18">
         <v>204</v>
       </c>
       <c r="B208" s="18" t="s">
         <v>1697</v>
       </c>
       <c r="C208" s="85" t="s">
-        <v>2821</v>
+        <v>2803</v>
       </c>
       <c r="D208" s="18">
         <v>20199</v>
       </c>
-      <c r="E208" s="74" t="s">
+      <c r="E208" s="18" t="s">
         <v>1702</v>
       </c>
-      <c r="F208" s="109">
+      <c r="F208" s="18" t="s">
+        <v>3024</v>
+      </c>
+      <c r="G208" s="108">
         <v>165605816443</v>
       </c>
-      <c r="G208" s="98" t="s">
-[...2 lines deleted...]
-      <c r="H208" s="18" t="s">
+      <c r="H208" s="97" t="s">
+        <v>2287</v>
+      </c>
+      <c r="I208" s="18" t="s">
         <v>1698</v>
       </c>
-      <c r="I208" s="18" t="s">
+      <c r="J208" s="18" t="s">
         <v>1699</v>
       </c>
-      <c r="J208" s="18" t="s">
+      <c r="K208" s="18" t="s">
         <v>1700</v>
       </c>
-      <c r="K208" s="18" t="s">
+      <c r="L208" s="18" t="s">
         <v>1701</v>
       </c>
-      <c r="L208" s="18" t="s">
+      <c r="M208" s="18" t="s">
         <v>1015</v>
       </c>
-      <c r="M208" s="70" t="s">
+      <c r="N208" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="N208" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O208" s="18" t="s">
+        <v>2642</v>
+      </c>
+      <c r="P208" s="18" t="s">
         <v>1946</v>
       </c>
-      <c r="P208" s="18" t="s">
+      <c r="Q208" s="18" t="s">
         <v>835</v>
       </c>
-      <c r="Q208" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R208" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="S208" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="S208" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T208" s="70">
+      <c r="T208" s="83" t="s">
+        <v>2462</v>
+      </c>
+      <c r="U208" s="70">
         <v>44168</v>
       </c>
-      <c r="U208" s="131">
+      <c r="V208" s="130">
         <v>0.60069444444444442</v>
       </c>
-      <c r="V208" s="83" t="s">
-[...8 lines deleted...]
-      <c r="Y208" s="83"/>
+      <c r="W208" s="83" t="s">
+        <v>2316</v>
+      </c>
+      <c r="X208" s="16" t="s">
+        <v>2324</v>
+      </c>
+      <c r="Y208" s="10" t="s">
+        <v>2343</v>
+      </c>
       <c r="Z208" s="83"/>
       <c r="AA208" s="83"/>
       <c r="AB208" s="83"/>
       <c r="AC208" s="83"/>
-      <c r="AD208" s="10"/>
-      <c r="AE208" s="83"/>
+      <c r="AD208" s="83"/>
+      <c r="AE208" s="10"/>
       <c r="AF208" s="83"/>
       <c r="AG208" s="83"/>
-    </row>
-    <row r="209" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH208" s="83"/>
+    </row>
+    <row r="209" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A209" s="18">
         <v>205</v>
       </c>
       <c r="B209" s="18" t="s">
         <v>1703</v>
       </c>
       <c r="C209" s="18"/>
       <c r="D209" s="18">
         <v>20230</v>
       </c>
-      <c r="E209" s="74" t="s">
+      <c r="E209" s="18" t="s">
         <v>1708</v>
       </c>
-      <c r="F209" s="109">
+      <c r="F209" s="18" t="s">
+        <v>3025</v>
+      </c>
+      <c r="G209" s="108">
         <v>165716328378</v>
       </c>
-      <c r="G209" s="98" t="s">
+      <c r="H209" s="97" t="s">
         <v>1704</v>
       </c>
-      <c r="H209" s="18" t="s">
+      <c r="I209" s="18" t="s">
         <v>1705</v>
       </c>
-      <c r="I209" s="18" t="s">
+      <c r="J209" s="18" t="s">
         <v>1709</v>
       </c>
-      <c r="J209" s="18" t="s">
+      <c r="K209" s="18" t="s">
         <v>1706</v>
       </c>
-      <c r="K209" s="18" t="s">
+      <c r="L209" s="18" t="s">
         <v>1707</v>
       </c>
-      <c r="L209" s="18" t="s">
+      <c r="M209" s="18" t="s">
         <v>1015</v>
       </c>
-      <c r="M209" s="70" t="s">
+      <c r="N209" s="70" t="s">
         <v>1070</v>
       </c>
-      <c r="N209" s="16" t="s">
+      <c r="O209" s="16" t="s">
         <v>2166</v>
       </c>
-      <c r="O209" s="18" t="s">
+      <c r="P209" s="18" t="s">
         <v>1945</v>
       </c>
-      <c r="P209" s="18" t="s">
+      <c r="Q209" s="18" t="s">
         <v>835</v>
       </c>
-      <c r="Q209" s="18" t="s">
-[...2 lines deleted...]
-      <c r="R209" s="74" t="s">
+      <c r="R209" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="S209" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="S209" s="18" t="s">
-[...2 lines deleted...]
-      <c r="T209" s="70">
+      <c r="T209" s="18" t="s">
+        <v>2463</v>
+      </c>
+      <c r="U209" s="70">
         <v>44175</v>
       </c>
-      <c r="U209" s="131">
+      <c r="V209" s="130">
         <v>0.63888888888888895</v>
       </c>
-      <c r="V209" s="83"/>
       <c r="W209" s="83"/>
-      <c r="X209" s="10"/>
-      <c r="Y209" s="83"/>
+      <c r="X209" s="83"/>
+      <c r="Y209" s="10"/>
       <c r="Z209" s="83"/>
       <c r="AA209" s="83"/>
       <c r="AB209" s="83"/>
       <c r="AC209" s="83"/>
-      <c r="AD209" s="10"/>
-      <c r="AE209" s="83"/>
+      <c r="AD209" s="83"/>
+      <c r="AE209" s="10"/>
       <c r="AF209" s="83"/>
       <c r="AG209" s="83"/>
-    </row>
-    <row r="210" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH209" s="83"/>
+    </row>
+    <row r="210" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A210" s="18">
         <v>206</v>
       </c>
       <c r="B210" s="18" t="s">
         <v>1725</v>
       </c>
       <c r="C210" s="18"/>
       <c r="D210" s="18">
         <v>20437</v>
       </c>
-      <c r="E210" s="74" t="s">
+      <c r="E210" s="18" t="s">
         <v>1729</v>
       </c>
-      <c r="F210" s="112">
+      <c r="F210" s="18" t="s">
+        <v>3026</v>
+      </c>
+      <c r="G210" s="111">
         <v>332909073141</v>
       </c>
-      <c r="G210" s="98" t="s">
+      <c r="H210" s="97" t="s">
         <v>2091</v>
       </c>
-      <c r="H210" s="18" t="s">
+      <c r="I210" s="18" t="s">
         <v>1726</v>
       </c>
-      <c r="I210" s="18" t="s">
+      <c r="J210" s="18" t="s">
         <v>1731</v>
       </c>
-      <c r="J210" s="18" t="s">
+      <c r="K210" s="18" t="s">
         <v>1727</v>
       </c>
-      <c r="K210" s="18" t="s">
+      <c r="L210" s="18" t="s">
         <v>1728</v>
       </c>
-      <c r="L210" s="18" t="s">
+      <c r="M210" s="18" t="s">
         <v>1730</v>
       </c>
-      <c r="M210" s="70" t="s">
+      <c r="N210" s="70" t="s">
         <v>1247</v>
       </c>
-      <c r="N210" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O210" s="85" t="s">
+      <c r="O210" s="83" t="s">
+        <v>2725</v>
+      </c>
+      <c r="P210" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P210" s="18" t="s">
+      <c r="Q210" s="18" t="s">
         <v>835</v>
       </c>
-      <c r="Q210" s="18" t="s">
-[...2 lines deleted...]
-      <c r="R210" s="74" t="s">
+      <c r="R210" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="S210" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="S210" s="18" t="s">
-[...2 lines deleted...]
-      <c r="T210" s="70">
+      <c r="T210" s="18" t="s">
+        <v>2464</v>
+      </c>
+      <c r="U210" s="70">
         <v>44252</v>
       </c>
-      <c r="U210" s="131">
+      <c r="V210" s="130">
         <v>0.67361111111111116</v>
       </c>
-      <c r="V210" s="83" t="s">
-[...13 lines deleted...]
-      <c r="AB210" s="83"/>
+      <c r="W210" s="83" t="s">
+        <v>2332</v>
+      </c>
+      <c r="X210" s="83"/>
+      <c r="Y210" s="10" t="s">
+        <v>2333</v>
+      </c>
+      <c r="Z210" s="83" t="s">
+        <v>2531</v>
+      </c>
+      <c r="AA210" s="83"/>
+      <c r="AB210" s="83" t="s">
+        <v>2532</v>
+      </c>
       <c r="AC210" s="83"/>
-      <c r="AD210" s="10"/>
-      <c r="AE210" s="83"/>
+      <c r="AD210" s="83"/>
+      <c r="AE210" s="10"/>
       <c r="AF210" s="83"/>
       <c r="AG210" s="83"/>
-    </row>
-    <row r="211" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH210" s="83"/>
+    </row>
+    <row r="211" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A211" s="18">
         <v>207</v>
       </c>
       <c r="B211" s="18" t="s">
         <v>1740</v>
       </c>
       <c r="C211" s="18"/>
       <c r="D211" s="18">
         <v>20539</v>
       </c>
-      <c r="E211" s="74" t="s">
+      <c r="E211" s="18" t="s">
         <v>1739</v>
       </c>
-      <c r="F211" s="112">
+      <c r="F211" s="18" t="s">
+        <v>3027</v>
+      </c>
+      <c r="G211" s="111">
         <v>344223211119</v>
       </c>
-      <c r="G211" s="98" t="s">
-[...2 lines deleted...]
-      <c r="H211" s="18" t="s">
+      <c r="H211" s="97" t="s">
+        <v>2236</v>
+      </c>
+      <c r="I211" s="18" t="s">
         <v>1735</v>
       </c>
-      <c r="I211" s="18" t="s">
+      <c r="J211" s="18" t="s">
         <v>1736</v>
       </c>
-      <c r="J211" s="18" t="s">
+      <c r="K211" s="18" t="s">
         <v>1737</v>
       </c>
-      <c r="K211" s="18" t="s">
+      <c r="L211" s="18" t="s">
         <v>1738</v>
       </c>
-      <c r="L211" s="18" t="s">
+      <c r="M211" s="18" t="s">
         <v>1730</v>
       </c>
-      <c r="M211" s="70" t="s">
+      <c r="N211" s="70" t="s">
         <v>1247</v>
       </c>
-      <c r="N211" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O211" s="85" t="s">
+      <c r="O211" s="83" t="s">
+        <v>2708</v>
+      </c>
+      <c r="P211" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P211" s="18" t="s">
+      <c r="Q211" s="18" t="s">
         <v>835</v>
       </c>
-      <c r="Q211" s="18" t="s">
-[...2 lines deleted...]
-      <c r="R211" s="74" t="s">
+      <c r="R211" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="S211" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="S211" s="18" t="s">
-[...2 lines deleted...]
-      <c r="T211" s="70">
+      <c r="T211" s="18" t="s">
+        <v>2465</v>
+      </c>
+      <c r="U211" s="70">
         <v>44285</v>
       </c>
-      <c r="U211" s="131">
+      <c r="V211" s="130">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V211" s="83"/>
       <c r="W211" s="83"/>
-      <c r="X211" s="10"/>
-      <c r="Y211" s="83"/>
+      <c r="X211" s="83"/>
+      <c r="Y211" s="10"/>
       <c r="Z211" s="83"/>
       <c r="AA211" s="83"/>
       <c r="AB211" s="83"/>
       <c r="AC211" s="83"/>
-      <c r="AD211" s="10"/>
-      <c r="AE211" s="83"/>
+      <c r="AD211" s="83"/>
+      <c r="AE211" s="10"/>
       <c r="AF211" s="83"/>
       <c r="AG211" s="83"/>
-    </row>
-    <row r="212" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH211" s="83"/>
+    </row>
+    <row r="212" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A212" s="18">
         <v>208</v>
       </c>
       <c r="B212" s="18" t="s">
         <v>1743</v>
       </c>
       <c r="C212" s="18"/>
       <c r="D212" s="18">
         <v>20718</v>
       </c>
-      <c r="E212" s="74" t="s">
+      <c r="E212" s="18" t="s">
         <v>1748</v>
       </c>
-      <c r="F212" s="112">
+      <c r="F212" s="18" t="s">
+        <v>3028</v>
+      </c>
+      <c r="G212" s="111">
         <v>720325885527</v>
       </c>
-      <c r="G212" s="98" t="s">
-[...2 lines deleted...]
-      <c r="H212" s="18" t="s">
+      <c r="H212" s="97" t="s">
+        <v>2206</v>
+      </c>
+      <c r="I212" s="18" t="s">
         <v>1744</v>
       </c>
-      <c r="I212" s="18" t="s">
+      <c r="J212" s="18" t="s">
         <v>1745</v>
       </c>
-      <c r="J212" s="18" t="s">
+      <c r="K212" s="18" t="s">
         <v>1746</v>
       </c>
-      <c r="K212" s="18" t="s">
+      <c r="L212" s="18" t="s">
         <v>1747</v>
       </c>
-      <c r="L212" s="18" t="s">
+      <c r="M212" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="M212" s="70" t="s">
+      <c r="N212" s="70" t="s">
         <v>1247</v>
       </c>
-      <c r="N212" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O212" s="18" t="s">
+        <v>2827</v>
+      </c>
+      <c r="P212" s="18" t="s">
         <v>1946</v>
       </c>
-      <c r="P212" s="18" t="s">
+      <c r="Q212" s="18" t="s">
         <v>835</v>
       </c>
-      <c r="Q212" s="18" t="s">
-[...2 lines deleted...]
-      <c r="R212" s="74" t="s">
+      <c r="R212" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="S212" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="S212" s="18" t="s">
-[...2 lines deleted...]
-      <c r="T212" s="70">
+      <c r="T212" s="18" t="s">
+        <v>2466</v>
+      </c>
+      <c r="U212" s="70">
         <v>44315</v>
       </c>
-      <c r="U212" s="131">
+      <c r="V212" s="130">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V212" s="83" t="s">
-[...13 lines deleted...]
-      <c r="AB212" s="83"/>
+      <c r="W212" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="X212" s="83"/>
+      <c r="Y212" s="10" t="s">
+        <v>2328</v>
+      </c>
+      <c r="Z212" s="83" t="s">
+        <v>2505</v>
+      </c>
+      <c r="AA212" s="83"/>
+      <c r="AB212" s="83" t="s">
+        <v>2506</v>
+      </c>
       <c r="AC212" s="83"/>
-      <c r="AD212" s="10"/>
-      <c r="AE212" s="83"/>
+      <c r="AD212" s="83"/>
+      <c r="AE212" s="10"/>
       <c r="AF212" s="83"/>
       <c r="AG212" s="83"/>
-    </row>
-    <row r="213" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH212" s="83"/>
+    </row>
+    <row r="213" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A213" s="18">
         <v>209</v>
       </c>
       <c r="B213" s="18" t="s">
         <v>1752</v>
       </c>
       <c r="C213" s="18"/>
       <c r="D213" s="18">
         <v>20774</v>
       </c>
-      <c r="E213" s="74" t="s">
+      <c r="E213" s="18" t="s">
         <v>1753</v>
       </c>
-      <c r="F213" s="112">
+      <c r="F213" s="18" t="s">
+        <v>3029</v>
+      </c>
+      <c r="G213" s="111">
         <v>344311514592</v>
       </c>
-      <c r="G213" s="98" t="s">
+      <c r="H213" s="97" t="s">
         <v>1754</v>
       </c>
-      <c r="H213" s="18" t="s">
+      <c r="I213" s="18" t="s">
         <v>1755</v>
       </c>
-      <c r="I213" s="18" t="s">
+      <c r="J213" s="18" t="s">
         <v>1756</v>
       </c>
-      <c r="J213" s="18" t="s">
+      <c r="K213" s="18" t="s">
         <v>1757</v>
       </c>
-      <c r="K213" s="18" t="s">
+      <c r="L213" s="18" t="s">
         <v>1758</v>
       </c>
-      <c r="L213" s="18" t="s">
+      <c r="M213" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="M213" s="70" t="s">
+      <c r="N213" s="70" t="s">
         <v>1247</v>
       </c>
-      <c r="N213" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O213" s="55" t="s">
-        <v>1945</v>
-[...1 lines deleted...]
-      <c r="P213" s="18" t="s">
+        <v>3098</v>
+      </c>
+      <c r="P213" s="85" t="s">
+        <v>1946</v>
+      </c>
+      <c r="Q213" s="18" t="s">
         <v>835</v>
       </c>
-      <c r="Q213" s="18" t="s">
-[...2 lines deleted...]
-      <c r="R213" s="74" t="s">
+      <c r="R213" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="S213" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="S213" s="18" t="s">
-[...2 lines deleted...]
-      <c r="T213" s="70">
+      <c r="T213" s="18" t="s">
+        <v>2467</v>
+      </c>
+      <c r="U213" s="70">
         <v>44350</v>
       </c>
-      <c r="U213" s="131">
+      <c r="V213" s="130">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V213" s="83"/>
       <c r="W213" s="83"/>
-      <c r="X213" s="10"/>
-      <c r="Y213" s="83"/>
+      <c r="X213" s="83"/>
+      <c r="Y213" s="10"/>
       <c r="Z213" s="83"/>
       <c r="AA213" s="83"/>
       <c r="AB213" s="83"/>
       <c r="AC213" s="83"/>
-      <c r="AD213" s="10"/>
-      <c r="AE213" s="83"/>
+      <c r="AD213" s="83"/>
+      <c r="AE213" s="10"/>
       <c r="AF213" s="83"/>
       <c r="AG213" s="83"/>
-    </row>
-    <row r="214" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH213" s="83"/>
+    </row>
+    <row r="214" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A214" s="18">
         <v>210</v>
       </c>
       <c r="B214" s="18" t="s">
         <v>1767</v>
       </c>
       <c r="C214" s="18"/>
       <c r="D214" s="18">
         <v>20764</v>
       </c>
-      <c r="E214" s="74" t="s">
+      <c r="E214" s="18" t="s">
         <v>1772</v>
       </c>
-      <c r="F214" s="112">
+      <c r="F214" s="18" t="s">
+        <v>3030</v>
+      </c>
+      <c r="G214" s="111">
         <v>165714947460</v>
       </c>
-      <c r="G214" s="98" t="s">
+      <c r="H214" s="97" t="s">
         <v>2157</v>
       </c>
-      <c r="H214" s="18" t="s">
+      <c r="I214" s="18" t="s">
         <v>1768</v>
       </c>
-      <c r="I214" s="18" t="s">
+      <c r="J214" s="18" t="s">
         <v>1769</v>
       </c>
-      <c r="J214" s="18" t="s">
+      <c r="K214" s="18" t="s">
         <v>1770</v>
       </c>
-      <c r="K214" s="18" t="s">
+      <c r="L214" s="18" t="s">
         <v>1771</v>
       </c>
-      <c r="L214" s="18" t="s">
+      <c r="M214" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="M214" s="70" t="s">
+      <c r="N214" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="N214" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O214" s="18" t="s">
+        <v>3108</v>
+      </c>
+      <c r="P214" s="18" t="s">
         <v>1946</v>
       </c>
-      <c r="P214" s="18" t="s">
+      <c r="Q214" s="18" t="s">
         <v>835</v>
       </c>
-      <c r="Q214" s="18" t="s">
-[...2 lines deleted...]
-      <c r="R214" s="74" t="s">
+      <c r="R214" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="S214" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="S214" s="18" t="s">
-[...2 lines deleted...]
-      <c r="T214" s="70">
+      <c r="T214" s="18" t="s">
+        <v>2468</v>
+      </c>
+      <c r="U214" s="70">
         <v>44371</v>
       </c>
-      <c r="U214" s="131">
+      <c r="V214" s="130">
         <v>0.55902777777777779</v>
       </c>
-      <c r="V214" s="83"/>
       <c r="W214" s="83"/>
-      <c r="X214" s="10"/>
-[...7 lines deleted...]
-        <v>2528</v>
+      <c r="X214" s="83"/>
+      <c r="Y214" s="10"/>
+      <c r="Z214" s="83" t="s">
+        <v>2510</v>
+      </c>
+      <c r="AA214" s="142" t="s">
+        <v>2511</v>
       </c>
       <c r="AB214" s="83" t="s">
-        <v>2594</v>
-[...7 lines deleted...]
-      <c r="AE214" s="83"/>
+        <v>2512</v>
+      </c>
+      <c r="AC214" s="83" t="s">
+        <v>2577</v>
+      </c>
+      <c r="AD214" s="144" t="s">
+        <v>2578</v>
+      </c>
+      <c r="AE214" s="10" t="s">
+        <v>2579</v>
+      </c>
       <c r="AF214" s="83"/>
       <c r="AG214" s="83"/>
-    </row>
-    <row r="215" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH214" s="83"/>
+    </row>
+    <row r="215" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A215" s="18">
         <v>211</v>
       </c>
       <c r="B215" s="18" t="s">
         <v>1776</v>
       </c>
       <c r="C215" s="85" t="s">
         <v>2160</v>
       </c>
       <c r="D215" s="18">
         <v>6035</v>
       </c>
-      <c r="E215" s="74" t="s">
+      <c r="E215" s="18" t="s">
         <v>1782</v>
       </c>
-      <c r="F215" s="112">
+      <c r="F215" s="18" t="s">
+        <v>3031</v>
+      </c>
+      <c r="G215" s="111">
         <v>24501034970</v>
       </c>
-      <c r="G215" s="98" t="s">
+      <c r="H215" s="97" t="s">
         <v>1777</v>
       </c>
-      <c r="H215" s="18" t="s">
+      <c r="I215" s="18" t="s">
         <v>1778</v>
       </c>
-      <c r="I215" s="18" t="s">
+      <c r="J215" s="18" t="s">
         <v>1779</v>
       </c>
-      <c r="J215" s="18" t="s">
+      <c r="K215" s="18" t="s">
         <v>1780</v>
       </c>
-      <c r="K215" s="18" t="s">
+      <c r="L215" s="18" t="s">
         <v>1781</v>
       </c>
-      <c r="L215" s="18" t="s">
+      <c r="M215" s="18" t="s">
         <v>1015</v>
       </c>
-      <c r="M215" s="70" t="s">
+      <c r="N215" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="N215" s="18" t="s">
+      <c r="O215" s="18" t="s">
         <v>2114</v>
       </c>
-      <c r="O215" s="18" t="s">
+      <c r="P215" s="18" t="s">
         <v>1819</v>
       </c>
-      <c r="P215" s="18" t="s">
+      <c r="Q215" s="18" t="s">
         <v>835</v>
       </c>
-      <c r="Q215" s="18" t="s">
-[...2 lines deleted...]
-      <c r="R215" s="74" t="s">
+      <c r="R215" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="S215" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="S215" s="18" t="s">
-[...2 lines deleted...]
-      <c r="T215" s="70">
+      <c r="T215" s="18" t="s">
+        <v>2569</v>
+      </c>
+      <c r="U215" s="70">
         <v>44441</v>
       </c>
-      <c r="U215" s="131">
+      <c r="V215" s="130">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V215" s="83"/>
       <c r="W215" s="83"/>
-      <c r="X215" s="10"/>
-      <c r="Y215" s="83"/>
+      <c r="X215" s="83"/>
+      <c r="Y215" s="10"/>
       <c r="Z215" s="83"/>
       <c r="AA215" s="83"/>
-      <c r="AB215" s="83" t="s">
-[...6 lines deleted...]
-      <c r="AE215" s="83"/>
+      <c r="AB215" s="83"/>
+      <c r="AC215" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AD215" s="83"/>
+      <c r="AE215" s="10" t="s">
+        <v>2553</v>
+      </c>
       <c r="AF215" s="83"/>
       <c r="AG215" s="83"/>
-    </row>
-    <row r="216" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH215" s="83"/>
+    </row>
+    <row r="216" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A216" s="75">
         <v>212</v>
       </c>
       <c r="B216" s="77" t="s">
         <v>1786</v>
       </c>
       <c r="C216" s="75"/>
       <c r="D216" s="75">
         <v>21047</v>
       </c>
-      <c r="E216" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F216" s="112">
+      <c r="E216" s="83" t="s">
+        <v>2282</v>
+      </c>
+      <c r="F216" s="83" t="s">
+        <v>3032</v>
+      </c>
+      <c r="G216" s="111">
         <v>732728474030</v>
       </c>
-      <c r="G216" s="113" t="s">
+      <c r="H216" s="112" t="s">
         <v>1787</v>
       </c>
-      <c r="H216" s="75" t="s">
+      <c r="I216" s="75" t="s">
         <v>1788</v>
       </c>
-      <c r="I216" s="77" t="s">
+      <c r="J216" s="77" t="s">
         <v>1789</v>
       </c>
-      <c r="J216" s="77" t="s">
+      <c r="K216" s="77" t="s">
         <v>1790</v>
       </c>
-      <c r="K216" s="77" t="s">
+      <c r="L216" s="77" t="s">
         <v>1791</v>
       </c>
-      <c r="L216" s="77" t="s">
+      <c r="M216" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="M216" s="79" t="s">
+      <c r="N216" s="79" t="s">
         <v>13</v>
       </c>
-      <c r="N216" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O216" s="85" t="s">
+      <c r="O216" s="83" t="s">
+        <v>2632</v>
+      </c>
+      <c r="P216" s="85" t="s">
         <v>1819</v>
       </c>
-      <c r="P216" s="77" t="s">
+      <c r="Q216" s="77" t="s">
         <v>835</v>
       </c>
-      <c r="Q216" s="77" t="s">
-[...2 lines deleted...]
-      <c r="R216" s="78" t="s">
+      <c r="R216" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="S216" s="78" t="s">
         <v>24</v>
       </c>
-      <c r="S216" s="18" t="s">
-[...2 lines deleted...]
-      <c r="T216" s="76">
+      <c r="T216" s="18" t="s">
+        <v>2469</v>
+      </c>
+      <c r="U216" s="76">
         <v>44462</v>
       </c>
-      <c r="U216" s="49">
+      <c r="V216" s="49">
         <v>0.60416666666666663</v>
       </c>
-      <c r="V216" s="83"/>
       <c r="W216" s="83"/>
-      <c r="X216" s="10"/>
-      <c r="Y216" s="83"/>
+      <c r="X216" s="83"/>
+      <c r="Y216" s="10"/>
       <c r="Z216" s="83"/>
       <c r="AA216" s="83"/>
       <c r="AB216" s="83"/>
       <c r="AC216" s="83"/>
-      <c r="AD216" s="10"/>
-      <c r="AE216" s="83"/>
+      <c r="AD216" s="83"/>
+      <c r="AE216" s="10"/>
       <c r="AF216" s="83"/>
       <c r="AG216" s="83"/>
-    </row>
-    <row r="217" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH216" s="83"/>
+    </row>
+    <row r="217" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A217" s="80">
         <v>213</v>
       </c>
       <c r="B217" s="81" t="s">
         <v>1792</v>
       </c>
       <c r="C217" s="85" t="s">
         <v>2058</v>
       </c>
       <c r="D217" s="80">
         <v>20968</v>
       </c>
-      <c r="E217" s="10" t="s">
+      <c r="E217" s="83" t="s">
         <v>1793</v>
       </c>
-      <c r="F217" s="112">
+      <c r="F217" s="83" t="s">
+        <v>3033</v>
+      </c>
+      <c r="G217" s="111">
         <v>662941916682</v>
       </c>
-      <c r="G217" s="105" t="s">
+      <c r="H217" s="104" t="s">
         <v>1794</v>
       </c>
-      <c r="H217" s="80" t="s">
+      <c r="I217" s="80" t="s">
         <v>1795</v>
       </c>
-      <c r="I217" s="81" t="s">
+      <c r="J217" s="81" t="s">
         <v>1796</v>
       </c>
-      <c r="J217" s="81" t="s">
+      <c r="K217" s="81" t="s">
         <v>1797</v>
       </c>
-      <c r="K217" s="81" t="s">
+      <c r="L217" s="81" t="s">
         <v>1798</v>
       </c>
-      <c r="L217" s="81" t="s">
+      <c r="M217" s="81" t="s">
         <v>12</v>
       </c>
-      <c r="M217" s="82" t="s">
+      <c r="N217" s="82" t="s">
         <v>13</v>
       </c>
-      <c r="N217" s="83" t="s">
+      <c r="O217" s="83" t="s">
         <v>1926</v>
       </c>
-      <c r="O217" s="85" t="s">
+      <c r="P217" s="85" t="s">
         <v>1819</v>
       </c>
-      <c r="P217" s="81" t="s">
+      <c r="Q217" s="81" t="s">
         <v>835</v>
       </c>
-      <c r="Q217" s="81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R217" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="S217" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="S217" s="83"/>
-      <c r="T217" s="80" t="s">
+      <c r="T217" s="83"/>
+      <c r="U217" s="80" t="s">
         <v>1799</v>
       </c>
-      <c r="U217" s="49">
+      <c r="V217" s="49">
         <v>0.51388888888888895</v>
       </c>
-      <c r="V217" s="83"/>
       <c r="W217" s="83"/>
-      <c r="X217" s="10"/>
-      <c r="Y217" s="83"/>
+      <c r="X217" s="83"/>
+      <c r="Y217" s="10"/>
       <c r="Z217" s="83"/>
       <c r="AA217" s="83"/>
       <c r="AB217" s="83"/>
       <c r="AC217" s="83"/>
-      <c r="AD217" s="10"/>
-      <c r="AE217" s="83"/>
+      <c r="AD217" s="83"/>
+      <c r="AE217" s="10"/>
       <c r="AF217" s="83"/>
       <c r="AG217" s="83"/>
-    </row>
-    <row r="218" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH217" s="83"/>
+    </row>
+    <row r="218" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A218" s="83">
         <v>214</v>
       </c>
       <c r="B218" s="85" t="s">
         <v>1800</v>
       </c>
       <c r="C218" s="85" t="s">
-        <v>2625</v>
+        <v>2608</v>
       </c>
       <c r="D218" s="83">
         <v>21049</v>
       </c>
-      <c r="E218" s="10" t="s">
+      <c r="E218" s="83" t="s">
         <v>1801</v>
       </c>
-      <c r="F218" s="112">
+      <c r="F218" s="83" t="s">
+        <v>3034</v>
+      </c>
+      <c r="G218" s="111">
         <v>343518695015</v>
       </c>
-      <c r="G218" s="113" t="s">
+      <c r="H218" s="112" t="s">
         <v>1802</v>
       </c>
-      <c r="H218" s="83" t="s">
+      <c r="I218" s="83" t="s">
         <v>1803</v>
       </c>
-      <c r="I218" s="85" t="s">
+      <c r="J218" s="85" t="s">
         <v>1804</v>
       </c>
-      <c r="J218" s="85" t="s">
+      <c r="K218" s="85" t="s">
         <v>1805</v>
       </c>
-      <c r="K218" s="85" t="s">
+      <c r="L218" s="85" t="s">
         <v>1806</v>
       </c>
-      <c r="L218" s="85" t="s">
+      <c r="M218" s="85" t="s">
         <v>1015</v>
       </c>
-      <c r="M218" s="87" t="s">
+      <c r="N218" s="87" t="s">
         <v>1070</v>
       </c>
-      <c r="N218" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O218" s="85" t="s">
+      <c r="O218" s="83" t="s">
+        <v>2610</v>
+      </c>
+      <c r="P218" s="85" t="s">
         <v>1773</v>
       </c>
-      <c r="P218" s="85" t="s">
+      <c r="Q218" s="85" t="s">
         <v>835</v>
       </c>
-      <c r="Q218" s="85" t="s">
-[...2 lines deleted...]
-      <c r="R218" s="86" t="s">
+      <c r="R218" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="S218" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="S218" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T218" s="84">
+      <c r="T218" s="83" t="s">
+        <v>2470</v>
+      </c>
+      <c r="U218" s="84">
         <v>44497</v>
       </c>
-      <c r="U218" s="49">
+      <c r="V218" s="49">
         <v>0.64583333333333337</v>
       </c>
-      <c r="V218" s="83"/>
       <c r="W218" s="83"/>
-      <c r="X218" s="10"/>
-      <c r="Y218" s="83"/>
+      <c r="X218" s="83"/>
+      <c r="Y218" s="10"/>
       <c r="Z218" s="83"/>
       <c r="AA218" s="83"/>
       <c r="AB218" s="83"/>
       <c r="AC218" s="83"/>
-      <c r="AD218" s="10"/>
-      <c r="AE218" s="83"/>
+      <c r="AD218" s="83"/>
+      <c r="AE218" s="10"/>
       <c r="AF218" s="83"/>
       <c r="AG218" s="83"/>
-    </row>
-    <row r="219" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH218" s="83"/>
+    </row>
+    <row r="219" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A219" s="83">
         <v>215</v>
       </c>
       <c r="B219" s="85" t="s">
         <v>1807</v>
       </c>
       <c r="C219" s="85" t="s">
-        <v>2314</v>
+        <v>2298</v>
       </c>
       <c r="D219" s="50">
         <v>11339</v>
       </c>
-      <c r="E219" s="86" t="s">
+      <c r="E219" s="85" t="s">
         <v>1808</v>
       </c>
-      <c r="F219" s="112">
+      <c r="F219" s="85" t="s">
+        <v>2949</v>
+      </c>
+      <c r="G219" s="111">
         <v>500110474504</v>
       </c>
-      <c r="G219" s="97" t="s">
+      <c r="H219" s="96" t="s">
         <v>2165</v>
       </c>
-      <c r="H219" s="85" t="s">
+      <c r="I219" s="85" t="s">
         <v>758</v>
       </c>
-      <c r="I219" s="85" t="s">
+      <c r="J219" s="85" t="s">
         <v>755</v>
       </c>
-      <c r="J219" s="85" t="s">
+      <c r="K219" s="85" t="s">
         <v>756</v>
       </c>
-      <c r="K219" s="85" t="s">
+      <c r="L219" s="85" t="s">
         <v>757</v>
       </c>
-      <c r="L219" s="85" t="s">
+      <c r="M219" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="M219" s="85" t="s">
+      <c r="N219" s="85" t="s">
         <v>13</v>
       </c>
-      <c r="N219" s="115" t="s">
-[...2 lines deleted...]
-      <c r="O219" s="85" t="s">
+      <c r="O219" s="114" t="s">
+        <v>2611</v>
+      </c>
+      <c r="P219" s="85" t="s">
         <v>1773</v>
       </c>
-      <c r="P219" s="85" t="s">
+      <c r="Q219" s="85" t="s">
         <v>835</v>
       </c>
-      <c r="Q219" s="85" t="s">
-[...2 lines deleted...]
-      <c r="R219" s="86" t="s">
+      <c r="R219" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="S219" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="S219" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T219" s="84">
+      <c r="T219" s="85" t="s">
+        <v>2402</v>
+      </c>
+      <c r="U219" s="84">
         <v>44509</v>
       </c>
-      <c r="U219" s="49">
+      <c r="V219" s="49">
         <v>0.61111111111111105</v>
       </c>
-      <c r="V219" s="83"/>
       <c r="W219" s="83"/>
-      <c r="X219" s="10"/>
-[...6 lines deleted...]
-      </c>
+      <c r="X219" s="83"/>
+      <c r="Y219" s="10"/>
+      <c r="Z219" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AA219" s="83"/>
       <c r="AB219" s="83" t="s">
-        <v>2554</v>
+        <v>2508</v>
       </c>
       <c r="AC219" s="83" t="s">
-        <v>2583</v>
-[...4 lines deleted...]
-      <c r="AE219" s="83"/>
+        <v>2537</v>
+      </c>
+      <c r="AD219" s="83" t="s">
+        <v>2566</v>
+      </c>
+      <c r="AE219" s="10" t="s">
+        <v>2567</v>
+      </c>
       <c r="AF219" s="83"/>
       <c r="AG219" s="83"/>
-    </row>
-    <row r="220" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH219" s="83"/>
+    </row>
+    <row r="220" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A220" s="83">
         <v>216</v>
       </c>
       <c r="B220" s="85" t="s">
-        <v>2318</v>
+        <v>2302</v>
       </c>
       <c r="C220" s="85" t="s">
         <v>2158</v>
       </c>
       <c r="D220" s="83">
         <v>21655</v>
       </c>
-      <c r="E220" s="10" t="s">
+      <c r="E220" s="83" t="s">
         <v>1825</v>
       </c>
-      <c r="F220" s="114">
+      <c r="F220" s="83" t="s">
+        <v>3035</v>
+      </c>
+      <c r="G220" s="113">
         <v>165011442191</v>
       </c>
-      <c r="G220" s="107" t="s">
+      <c r="H220" s="106" t="s">
         <v>1826</v>
       </c>
-      <c r="H220" s="83" t="s">
+      <c r="I220" s="83" t="s">
         <v>1827</v>
       </c>
-      <c r="I220" s="83" t="s">
+      <c r="J220" s="83" t="s">
         <v>1828</v>
       </c>
-      <c r="J220" s="85" t="s">
+      <c r="K220" s="85" t="s">
         <v>1829</v>
       </c>
-      <c r="K220" s="85" t="s">
+      <c r="L220" s="85" t="s">
         <v>1830</v>
       </c>
-      <c r="L220" s="85" t="s">
+      <c r="M220" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="M220" s="85" t="s">
+      <c r="N220" s="85" t="s">
         <v>13</v>
       </c>
-      <c r="N220" s="83" t="s">
+      <c r="O220" s="83" t="s">
         <v>2146</v>
       </c>
-      <c r="O220" s="85" t="s">
+      <c r="P220" s="85" t="s">
         <v>1773</v>
       </c>
-      <c r="P220" s="85" t="s">
+      <c r="Q220" s="85" t="s">
         <v>835</v>
       </c>
-      <c r="Q220" s="85" t="s">
-[...2 lines deleted...]
-      <c r="R220" s="86" t="s">
+      <c r="R220" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="S220" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="S220" s="83"/>
-      <c r="T220" s="84">
+      <c r="T220" s="83"/>
+      <c r="U220" s="84">
         <v>44728</v>
       </c>
-      <c r="U220" s="49">
+      <c r="V220" s="49">
         <v>0.49305555555555558</v>
       </c>
-      <c r="V220" s="83"/>
       <c r="W220" s="83"/>
-      <c r="X220" s="10"/>
-      <c r="Y220" s="83"/>
+      <c r="X220" s="83"/>
+      <c r="Y220" s="10"/>
       <c r="Z220" s="83"/>
       <c r="AA220" s="83"/>
       <c r="AB220" s="83"/>
       <c r="AC220" s="83"/>
-      <c r="AD220" s="10"/>
-      <c r="AE220" s="83"/>
+      <c r="AD220" s="83"/>
+      <c r="AE220" s="10"/>
       <c r="AF220" s="83"/>
       <c r="AG220" s="83"/>
-    </row>
-    <row r="221" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH220" s="83"/>
+    </row>
+    <row r="221" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A221" s="83">
         <v>217</v>
       </c>
       <c r="B221" s="16" t="s">
         <v>1910</v>
       </c>
       <c r="C221" s="90"/>
       <c r="D221" s="90">
         <v>21699</v>
       </c>
       <c r="E221" s="83" t="s">
         <v>1911</v>
       </c>
-      <c r="F221" s="90">
+      <c r="F221" s="83" t="s">
+        <v>3036</v>
+      </c>
+      <c r="G221" s="90">
         <v>60307716297</v>
       </c>
-      <c r="G221" s="88" t="s">
-[...2 lines deleted...]
-      <c r="H221" s="83" t="s">
+      <c r="H221" s="88" t="s">
+        <v>2210</v>
+      </c>
+      <c r="I221" s="83" t="s">
         <v>1914</v>
       </c>
-      <c r="I221" s="16" t="s">
+      <c r="J221" s="16" t="s">
         <v>1912</v>
       </c>
-      <c r="J221" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K221" s="16" t="s">
+        <v>2276</v>
+      </c>
+      <c r="L221" s="16" t="s">
         <v>1913</v>
       </c>
-      <c r="L221" s="16" t="s">
+      <c r="M221" s="16" t="s">
         <v>1915</v>
       </c>
-      <c r="M221" s="16" t="s">
+      <c r="N221" s="16" t="s">
         <v>1916</v>
       </c>
-      <c r="N221" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O221" s="85" t="s">
+      <c r="O221" s="83" t="s">
+        <v>2265</v>
+      </c>
+      <c r="P221" s="85" t="s">
         <v>1819</v>
       </c>
-      <c r="P221" s="85" t="s">
+      <c r="Q221" s="85" t="s">
         <v>835</v>
       </c>
-      <c r="Q221" s="85" t="s">
-[...2 lines deleted...]
-      <c r="R221" s="86" t="s">
+      <c r="R221" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="S221" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="S221" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T221" s="84">
+      <c r="T221" s="85" t="s">
+        <v>2471</v>
+      </c>
+      <c r="U221" s="84">
         <v>44761</v>
       </c>
-      <c r="U221" s="49">
+      <c r="V221" s="49">
         <v>0.3888888888888889</v>
       </c>
-      <c r="V221" s="83" t="s">
-[...6 lines deleted...]
-      <c r="Y221" s="83"/>
+      <c r="W221" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="X221" s="83"/>
+      <c r="Y221" s="10" t="s">
+        <v>2477</v>
+      </c>
       <c r="Z221" s="83"/>
       <c r="AA221" s="83"/>
       <c r="AB221" s="83"/>
       <c r="AC221" s="83"/>
-      <c r="AD221" s="10"/>
-      <c r="AE221" s="83"/>
+      <c r="AD221" s="83"/>
+      <c r="AE221" s="10"/>
       <c r="AF221" s="83"/>
       <c r="AG221" s="83"/>
-    </row>
-    <row r="222" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH221" s="83"/>
+    </row>
+    <row r="222" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A222" s="83">
         <v>218</v>
       </c>
       <c r="B222" s="16" t="s">
         <v>1919</v>
       </c>
       <c r="C222" s="83"/>
       <c r="D222" s="83">
         <v>23080</v>
       </c>
       <c r="E222" s="83" t="s">
         <v>1920</v>
       </c>
-      <c r="F222" s="112">
+      <c r="F222" s="83" t="s">
+        <v>3037</v>
+      </c>
+      <c r="G222" s="111">
         <v>165807176147</v>
       </c>
-      <c r="G222" s="88" t="s">
-[...2 lines deleted...]
-      <c r="H222" s="83" t="s">
+      <c r="H222" s="88" t="s">
+        <v>2217</v>
+      </c>
+      <c r="I222" s="83" t="s">
         <v>1921</v>
       </c>
-      <c r="I222" s="16" t="s">
+      <c r="J222" s="16" t="s">
         <v>1922</v>
       </c>
-      <c r="J222" s="16" t="s">
+      <c r="K222" s="16" t="s">
         <v>1923</v>
       </c>
-      <c r="K222" s="16" t="s">
+      <c r="L222" s="16" t="s">
         <v>1924</v>
       </c>
-      <c r="L222" s="16" t="s">
+      <c r="M222" s="16" t="s">
         <v>1933</v>
       </c>
-      <c r="M222" s="16" t="s">
+      <c r="N222" s="16" t="s">
         <v>1639</v>
       </c>
-      <c r="N222" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O222" s="85" t="s">
+      <c r="O222" s="83" t="s">
+        <v>2275</v>
+      </c>
+      <c r="P222" s="85" t="s">
         <v>1946</v>
       </c>
-      <c r="P222" s="85" t="s">
+      <c r="Q222" s="85" t="s">
         <v>835</v>
       </c>
-      <c r="Q222" s="85" t="s">
-[...2 lines deleted...]
-      <c r="R222" s="86" t="s">
+      <c r="R222" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="S222" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="S222" s="83" t="s">
-[...2 lines deleted...]
-      <c r="T222" s="84">
+      <c r="T222" s="83" t="s">
+        <v>2472</v>
+      </c>
+      <c r="U222" s="84">
         <v>44796</v>
       </c>
-      <c r="U222" s="49">
+      <c r="V222" s="49">
         <v>0.54166666666666663</v>
       </c>
-      <c r="V222" s="83"/>
       <c r="W222" s="83"/>
-      <c r="X222" s="10"/>
-[...7 lines deleted...]
-      <c r="AB222" s="83"/>
+      <c r="X222" s="83"/>
+      <c r="Y222" s="10"/>
+      <c r="Z222" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AA222" s="83"/>
+      <c r="AB222" s="83" t="s">
+        <v>2514</v>
+      </c>
       <c r="AC222" s="83"/>
-      <c r="AD222" s="10"/>
-      <c r="AE222" s="83"/>
+      <c r="AD222" s="83"/>
+      <c r="AE222" s="10"/>
       <c r="AF222" s="83"/>
       <c r="AG222" s="83"/>
-    </row>
-    <row r="223" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH222" s="83"/>
+    </row>
+    <row r="223" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A223" s="46">
         <v>219</v>
       </c>
       <c r="B223" s="58" t="s">
         <v>1932</v>
       </c>
       <c r="C223" s="85" t="s">
-        <v>2695</v>
+        <v>2678</v>
       </c>
       <c r="D223" s="28">
         <v>14938</v>
       </c>
-      <c r="E223" s="28" t="s">
+      <c r="E223" s="85" t="s">
         <v>1936</v>
       </c>
-      <c r="F223" s="116">
+      <c r="F223" s="85" t="s">
+        <v>2891</v>
+      </c>
+      <c r="G223" s="115">
         <v>672700200948</v>
       </c>
-      <c r="G223" s="28" t="s">
+      <c r="H223" s="28" t="s">
         <v>1934</v>
       </c>
-      <c r="H223" s="24" t="s">
+      <c r="I223" s="24" t="s">
         <v>313</v>
       </c>
-      <c r="I223" s="28" t="s">
+      <c r="J223" s="28" t="s">
         <v>316</v>
       </c>
-      <c r="J223" s="28" t="s">
+      <c r="K223" s="28" t="s">
         <v>311</v>
       </c>
-      <c r="K223" s="28" t="s">
+      <c r="L223" s="28" t="s">
         <v>309</v>
       </c>
-      <c r="L223" s="28" t="s">
+      <c r="M223" s="28" t="s">
         <v>1015</v>
       </c>
-      <c r="M223" s="28" t="s">
+      <c r="N223" s="28" t="s">
         <v>1070</v>
       </c>
-      <c r="N223" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O223" s="28" t="s">
+        <v>2283</v>
+      </c>
+      <c r="P223" s="28" t="s">
         <v>1946</v>
       </c>
-      <c r="P223" s="85" t="s">
+      <c r="Q223" s="85" t="s">
         <v>835</v>
       </c>
-      <c r="Q223" s="85" t="s">
-[...2 lines deleted...]
-      <c r="R223" s="86" t="s">
+      <c r="R223" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="S223" s="86" t="s">
         <v>24</v>
       </c>
-      <c r="S223" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T223" s="84">
+      <c r="T223" s="85" t="s">
+        <v>2371</v>
+      </c>
+      <c r="U223" s="84">
         <v>44826</v>
       </c>
-      <c r="U223" s="10" t="s">
+      <c r="V223" s="10" t="s">
         <v>1935</v>
       </c>
-      <c r="V223" s="83"/>
       <c r="W223" s="83"/>
-      <c r="X223" s="10"/>
-      <c r="Y223" s="83"/>
+      <c r="X223" s="83"/>
+      <c r="Y223" s="10"/>
       <c r="Z223" s="83"/>
       <c r="AA223" s="83"/>
       <c r="AB223" s="83"/>
       <c r="AC223" s="83"/>
-      <c r="AD223" s="10"/>
-      <c r="AE223" s="83"/>
+      <c r="AD223" s="83"/>
+      <c r="AE223" s="10"/>
       <c r="AF223" s="83"/>
       <c r="AG223" s="83"/>
-    </row>
-    <row r="224" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH223" s="83"/>
+    </row>
+    <row r="224" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A224" s="46">
         <v>220</v>
       </c>
       <c r="B224" s="28" t="s">
         <v>1937</v>
       </c>
       <c r="C224" s="85" t="s">
         <v>2057</v>
       </c>
       <c r="D224" s="28">
         <v>11035</v>
       </c>
-      <c r="E224" s="117" t="s">
+      <c r="E224" s="85" t="s">
         <v>718</v>
       </c>
-      <c r="F224" s="118">
+      <c r="F224" s="85" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G224" s="117">
         <v>166006202044</v>
       </c>
-      <c r="G224" s="119" t="s">
+      <c r="H224" s="118" t="s">
         <v>1938</v>
       </c>
-      <c r="H224" s="28" t="s">
+      <c r="I224" s="28" t="s">
         <v>722</v>
       </c>
-      <c r="I224" s="28" t="s">
+      <c r="J224" s="28" t="s">
         <v>721</v>
       </c>
-      <c r="J224" s="28" t="s">
+      <c r="K224" s="28" t="s">
         <v>719</v>
       </c>
-      <c r="K224" s="28" t="s">
+      <c r="L224" s="28" t="s">
         <v>720</v>
       </c>
-      <c r="L224" s="28" t="s">
+      <c r="M224" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="M224" s="28" t="s">
+      <c r="N224" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="N224" s="58" t="s">
+      <c r="O224" s="58" t="s">
         <v>1939</v>
       </c>
-      <c r="O224" s="58" t="s">
+      <c r="P224" s="58" t="s">
         <v>1773</v>
       </c>
-      <c r="P224" s="28" t="s">
+      <c r="Q224" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q224" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R224" s="117" t="s">
+      <c r="R224" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S224" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="S224" s="85" t="s">
-[...2 lines deleted...]
-      <c r="T224" s="120">
+      <c r="T224" s="85" t="s">
+        <v>2397</v>
+      </c>
+      <c r="U224" s="119">
         <v>44838</v>
       </c>
-      <c r="U224" s="132">
+      <c r="V224" s="131">
         <v>0.65277777777777779</v>
       </c>
-      <c r="V224" s="83"/>
       <c r="W224" s="83"/>
-      <c r="X224" s="10"/>
-      <c r="Y224" s="83"/>
+      <c r="X224" s="83"/>
+      <c r="Y224" s="10"/>
       <c r="Z224" s="83"/>
       <c r="AA224" s="83"/>
-      <c r="AB224" s="83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB224" s="83"/>
       <c r="AC224" s="83" t="s">
-        <v>2561</v>
-[...4 lines deleted...]
-      <c r="AE224" s="83"/>
+        <v>2473</v>
+      </c>
+      <c r="AD224" s="83" t="s">
+        <v>2544</v>
+      </c>
+      <c r="AE224" s="10" t="s">
+        <v>2549</v>
+      </c>
       <c r="AF224" s="83"/>
       <c r="AG224" s="83"/>
-    </row>
-    <row r="225" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH224" s="83"/>
+    </row>
+    <row r="225" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A225" s="46">
         <v>221</v>
       </c>
       <c r="B225" s="28" t="s">
         <v>1947</v>
       </c>
       <c r="C225" s="46"/>
       <c r="D225" s="46">
         <v>22080</v>
       </c>
-      <c r="E225" s="46" t="s">
+      <c r="E225" s="83" t="s">
         <v>1952</v>
       </c>
-      <c r="F225" s="116">
+      <c r="F225" s="83" t="s">
+        <v>3038</v>
+      </c>
+      <c r="G225" s="115">
         <v>166017364343</v>
       </c>
-      <c r="G225" s="121" t="s">
-[...2 lines deleted...]
-      <c r="H225" s="46" t="s">
+      <c r="H225" s="120" t="s">
+        <v>2233</v>
+      </c>
+      <c r="I225" s="46" t="s">
         <v>1948</v>
       </c>
-      <c r="I225" s="46" t="s">
+      <c r="J225" s="46" t="s">
         <v>1949</v>
       </c>
-      <c r="J225" s="28" t="s">
+      <c r="K225" s="28" t="s">
         <v>1950</v>
       </c>
-      <c r="K225" s="28" t="s">
+      <c r="L225" s="28" t="s">
         <v>1951</v>
       </c>
-      <c r="L225" s="28" t="s">
+      <c r="M225" s="28" t="s">
         <v>1131</v>
       </c>
-      <c r="M225" s="28" t="s">
+      <c r="N225" s="28" t="s">
         <v>1247</v>
       </c>
-      <c r="N225" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O225" s="28" t="s">
-        <v>2728</v>
+        <v>2710</v>
       </c>
       <c r="P225" s="28" t="s">
+        <v>2711</v>
+      </c>
+      <c r="Q225" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q225" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R225" s="117" t="s">
+      <c r="R225" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S225" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="S225" s="83"/>
-      <c r="T225" s="47">
+      <c r="T225" s="83"/>
+      <c r="U225" s="47">
         <v>44971</v>
       </c>
-      <c r="U225" s="92" t="s">
+      <c r="V225" s="92" t="s">
         <v>1960</v>
       </c>
-      <c r="V225" s="83" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="W225" s="83" t="s">
+        <v>2336</v>
+      </c>
+      <c r="X225" s="16" t="s">
+        <v>2337</v>
+      </c>
+      <c r="Y225" s="10" t="s">
+        <v>2338</v>
+      </c>
+      <c r="Z225" s="83" t="s">
+        <v>2502</v>
+      </c>
+      <c r="AA225" s="83"/>
       <c r="AB225" s="83" t="s">
-        <v>2333</v>
-[...5 lines deleted...]
-      <c r="AE225" s="83"/>
+        <v>2533</v>
+      </c>
+      <c r="AC225" s="83" t="s">
+        <v>2317</v>
+      </c>
+      <c r="AD225" s="83"/>
+      <c r="AE225" s="10" t="s">
+        <v>2585</v>
+      </c>
       <c r="AF225" s="83"/>
       <c r="AG225" s="83"/>
-    </row>
-    <row r="226" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH225" s="83"/>
+    </row>
+    <row r="226" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A226" s="46">
         <v>222</v>
       </c>
       <c r="B226" s="28" t="s">
         <v>1953</v>
       </c>
       <c r="C226" s="46"/>
       <c r="D226" s="46">
         <v>22073</v>
       </c>
-      <c r="E226" s="46" t="s">
+      <c r="E226" s="83" t="s">
         <v>1959</v>
       </c>
-      <c r="F226" s="116">
+      <c r="F226" s="83" t="s">
+        <v>3039</v>
+      </c>
+      <c r="G226" s="115">
         <v>272407975540</v>
       </c>
-      <c r="G226" s="122" t="s">
+      <c r="H226" s="121" t="s">
         <v>1954</v>
       </c>
-      <c r="H226" s="46" t="s">
+      <c r="I226" s="46" t="s">
         <v>1955</v>
       </c>
-      <c r="I226" s="46" t="s">
+      <c r="J226" s="46" t="s">
         <v>1956</v>
       </c>
-      <c r="J226" s="28" t="s">
+      <c r="K226" s="28" t="s">
         <v>1957</v>
       </c>
-      <c r="K226" s="28" t="s">
+      <c r="L226" s="28" t="s">
         <v>1958</v>
       </c>
-      <c r="L226" s="28" t="s">
+      <c r="M226" s="28" t="s">
         <v>1015</v>
       </c>
-      <c r="M226" s="28" t="s">
+      <c r="N226" s="28" t="s">
         <v>1916</v>
       </c>
-      <c r="N226" s="58" t="s">
-[...2 lines deleted...]
-      <c r="O226" s="28" t="s">
+      <c r="O226" s="58" t="s">
+        <v>2778</v>
+      </c>
+      <c r="P226" s="28" t="s">
         <v>1946</v>
       </c>
-      <c r="P226" s="28" t="s">
+      <c r="Q226" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q226" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R226" s="117" t="s">
+      <c r="R226" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S226" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="S226" s="83"/>
-      <c r="T226" s="47">
+      <c r="T226" s="83"/>
+      <c r="U226" s="47">
         <v>44978</v>
       </c>
-      <c r="U226" s="92" t="s">
+      <c r="V226" s="92" t="s">
         <v>1960</v>
       </c>
-      <c r="V226" s="83"/>
       <c r="W226" s="83"/>
-      <c r="X226" s="10"/>
-      <c r="Y226" s="83"/>
+      <c r="X226" s="83"/>
+      <c r="Y226" s="10"/>
       <c r="Z226" s="83"/>
       <c r="AA226" s="83"/>
       <c r="AB226" s="83"/>
       <c r="AC226" s="83"/>
-      <c r="AD226" s="10"/>
-      <c r="AE226" s="83"/>
+      <c r="AD226" s="83"/>
+      <c r="AE226" s="10"/>
       <c r="AF226" s="83"/>
       <c r="AG226" s="83"/>
-    </row>
-    <row r="227" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH226" s="83"/>
+    </row>
+    <row r="227" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A227" s="46">
         <v>223</v>
       </c>
       <c r="B227" s="28" t="s">
         <v>1961</v>
       </c>
       <c r="C227" s="46"/>
       <c r="D227" s="46">
         <v>22178</v>
       </c>
-      <c r="E227" s="46" t="s">
+      <c r="E227" s="83" t="s">
         <v>1966</v>
       </c>
-      <c r="F227" s="116">
+      <c r="F227" s="83" t="s">
+        <v>3040</v>
+      </c>
+      <c r="G227" s="115">
         <v>222513326641</v>
       </c>
-      <c r="G227" s="122" t="s">
+      <c r="H227" s="121" t="s">
         <v>1962</v>
       </c>
-      <c r="H227" s="46" t="s">
+      <c r="I227" s="46" t="s">
         <v>1963</v>
       </c>
-      <c r="I227" s="46" t="s">
+      <c r="J227" s="46" t="s">
         <v>1970</v>
       </c>
-      <c r="J227" s="28" t="s">
+      <c r="K227" s="28" t="s">
         <v>1964</v>
       </c>
-      <c r="K227" s="28" t="s">
+      <c r="L227" s="28" t="s">
         <v>1965</v>
       </c>
-      <c r="L227" s="28" t="s">
+      <c r="M227" s="28" t="s">
         <v>1131</v>
       </c>
-      <c r="M227" s="28" t="s">
+      <c r="N227" s="28" t="s">
         <v>1247</v>
       </c>
-      <c r="N227" s="58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O227" s="58" t="s">
+        <v>2765</v>
+      </c>
+      <c r="P227" s="58" t="s">
         <v>1946</v>
       </c>
-      <c r="P227" s="28" t="s">
+      <c r="Q227" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q227" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R227" s="117" t="s">
+      <c r="R227" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S227" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="S227" s="28"/>
-      <c r="T227" s="47">
+      <c r="T227" s="28"/>
+      <c r="U227" s="47">
         <v>44987</v>
       </c>
-      <c r="U227" s="133" t="s">
+      <c r="V227" s="132" t="s">
         <v>1960</v>
       </c>
-      <c r="V227" s="83" t="s">
-[...15 lines deleted...]
-      <c r="AB227" s="83"/>
+      <c r="W227" s="83" t="s">
+        <v>2316</v>
+      </c>
+      <c r="X227" s="16" t="s">
+        <v>2324</v>
+      </c>
+      <c r="Y227" s="10" t="s">
+        <v>2325</v>
+      </c>
+      <c r="Z227" s="83" t="s">
+        <v>2502</v>
+      </c>
+      <c r="AA227" s="83"/>
+      <c r="AB227" s="83" t="s">
+        <v>2519</v>
+      </c>
       <c r="AC227" s="83"/>
-      <c r="AD227" s="10"/>
-      <c r="AE227" s="83"/>
+      <c r="AD227" s="83"/>
+      <c r="AE227" s="10"/>
       <c r="AF227" s="83"/>
       <c r="AG227" s="83"/>
-    </row>
-    <row r="228" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH227" s="83"/>
+    </row>
+    <row r="228" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A228" s="46">
         <v>224</v>
       </c>
       <c r="B228" s="28" t="s">
         <v>1972</v>
       </c>
-      <c r="C228" s="46"/>
+      <c r="C228" s="85" t="s">
+        <v>2832</v>
+      </c>
       <c r="D228" s="46">
         <v>22198</v>
       </c>
-      <c r="E228" s="46" t="s">
+      <c r="E228" s="83" t="s">
         <v>1973</v>
       </c>
-      <c r="F228" s="116">
+      <c r="F228" s="83" t="s">
+        <v>3041</v>
+      </c>
+      <c r="G228" s="115">
         <v>165030572260</v>
       </c>
-      <c r="G228" s="122" t="s">
-[...2 lines deleted...]
-      <c r="H228" s="46" t="s">
+      <c r="H228" s="121" t="s">
+        <v>2220</v>
+      </c>
+      <c r="I228" s="46" t="s">
         <v>1974</v>
       </c>
-      <c r="I228" s="46" t="s">
+      <c r="J228" s="46" t="s">
         <v>1975</v>
       </c>
-      <c r="J228" s="28" t="s">
+      <c r="K228" s="28" t="s">
         <v>1976</v>
       </c>
-      <c r="K228" s="28" t="s">
+      <c r="L228" s="28" t="s">
         <v>1977</v>
       </c>
-      <c r="L228" s="28" t="s">
+      <c r="M228" s="28" t="s">
         <v>1131</v>
       </c>
-      <c r="M228" s="28" t="s">
+      <c r="N228" s="28" t="s">
         <v>1247</v>
       </c>
-      <c r="N228" s="58" t="s">
+      <c r="O228" s="58" t="s">
         <v>2191</v>
       </c>
-      <c r="O228" s="58" t="s">
+      <c r="P228" s="58" t="s">
         <v>1946</v>
       </c>
-      <c r="P228" s="28" t="s">
+      <c r="Q228" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q228" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R228" s="117" t="s">
+      <c r="R228" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S228" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="S228" s="46"/>
-      <c r="T228" s="47">
+      <c r="T228" s="46"/>
+      <c r="U228" s="47">
         <v>44999</v>
       </c>
-      <c r="U228" s="134">
+      <c r="V228" s="133">
         <v>0.42708333333333331</v>
       </c>
-      <c r="V228" s="83"/>
       <c r="W228" s="83"/>
-      <c r="X228" s="10"/>
-      <c r="Y228" s="83"/>
+      <c r="X228" s="83"/>
+      <c r="Y228" s="10"/>
       <c r="Z228" s="83"/>
       <c r="AA228" s="83"/>
       <c r="AB228" s="83"/>
       <c r="AC228" s="83"/>
-      <c r="AD228" s="10"/>
-      <c r="AE228" s="83"/>
+      <c r="AD228" s="83"/>
+      <c r="AE228" s="10"/>
       <c r="AF228" s="83"/>
       <c r="AG228" s="83"/>
-    </row>
-    <row r="229" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH228" s="83"/>
+    </row>
+    <row r="229" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A229" s="46">
         <v>225</v>
       </c>
       <c r="B229" s="28" t="s">
         <v>1980</v>
       </c>
       <c r="C229" s="46"/>
       <c r="D229" s="46">
         <v>7626</v>
       </c>
-      <c r="E229" s="46" t="s">
+      <c r="E229" s="83" t="s">
         <v>1981</v>
       </c>
-      <c r="F229" s="116">
+      <c r="F229" s="83" t="s">
+        <v>3042</v>
+      </c>
+      <c r="G229" s="115">
         <v>165708664094</v>
       </c>
-      <c r="G229" s="122" t="s">
+      <c r="H229" s="121" t="s">
         <v>1982</v>
       </c>
-      <c r="H229" s="46" t="s">
+      <c r="I229" s="46" t="s">
         <v>1983</v>
       </c>
-      <c r="I229" s="46" t="s">
+      <c r="J229" s="46" t="s">
         <v>1984</v>
       </c>
-      <c r="J229" s="28" t="s">
+      <c r="K229" s="28" t="s">
         <v>1985</v>
       </c>
-      <c r="K229" s="28" t="s">
+      <c r="L229" s="28" t="s">
         <v>1986</v>
       </c>
-      <c r="L229" s="28" t="s">
+      <c r="M229" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="M229" s="28" t="s">
+      <c r="N229" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="N229" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O229" s="55" t="s">
+        <v>2824</v>
+      </c>
+      <c r="P229" s="55" t="s">
         <v>1945</v>
       </c>
-      <c r="P229" s="28" t="s">
+      <c r="Q229" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q229" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R229" s="117" t="s">
+      <c r="R229" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S229" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="S229" s="46"/>
-      <c r="T229" s="47">
+      <c r="T229" s="46"/>
+      <c r="U229" s="47">
         <v>45034</v>
       </c>
-      <c r="U229" s="134">
+      <c r="V229" s="133">
         <v>0.4375</v>
       </c>
-      <c r="V229" s="83"/>
       <c r="W229" s="83"/>
-      <c r="X229" s="10"/>
-      <c r="Y229" s="83"/>
+      <c r="X229" s="83"/>
+      <c r="Y229" s="10"/>
       <c r="Z229" s="83"/>
       <c r="AA229" s="83"/>
       <c r="AB229" s="83"/>
       <c r="AC229" s="83"/>
-      <c r="AD229" s="10"/>
-      <c r="AE229" s="83"/>
+      <c r="AD229" s="83"/>
+      <c r="AE229" s="10"/>
       <c r="AF229" s="83"/>
       <c r="AG229" s="83"/>
-    </row>
-    <row r="230" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH229" s="83"/>
+    </row>
+    <row r="230" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A230" s="46">
         <v>226</v>
       </c>
       <c r="B230" s="28" t="s">
         <v>1991</v>
       </c>
-      <c r="C230" s="46"/>
+      <c r="C230" s="85" t="s">
+        <v>3043</v>
+      </c>
       <c r="D230" s="46">
         <v>15743</v>
       </c>
-      <c r="E230" s="46" t="s">
+      <c r="E230" s="83" t="s">
         <v>1992</v>
       </c>
-      <c r="F230" s="116">
+      <c r="F230" s="83" t="s">
+        <v>3044</v>
+      </c>
+      <c r="G230" s="115">
         <v>860407582401</v>
       </c>
-      <c r="G230" s="122" t="s">
+      <c r="H230" s="121" t="s">
         <v>1993</v>
       </c>
-      <c r="H230" s="46" t="s">
+      <c r="I230" s="46" t="s">
         <v>1994</v>
       </c>
-      <c r="I230" s="46" t="s">
+      <c r="J230" s="46" t="s">
         <v>1995</v>
       </c>
-      <c r="J230" s="28" t="s">
+      <c r="K230" s="28" t="s">
         <v>1996</v>
       </c>
-      <c r="K230" s="28" t="s">
+      <c r="L230" s="28" t="s">
         <v>1997</v>
       </c>
-      <c r="L230" s="28" t="s">
+      <c r="M230" s="28" t="s">
         <v>1015</v>
       </c>
-      <c r="M230" s="28" t="s">
+      <c r="N230" s="28" t="s">
         <v>1247</v>
       </c>
-      <c r="N230" s="46" t="s">
-[...2 lines deleted...]
-      <c r="O230" s="58" t="s">
+      <c r="O230" s="46" t="s">
+        <v>2250</v>
+      </c>
+      <c r="P230" s="58" t="s">
         <v>1773</v>
       </c>
-      <c r="P230" s="28" t="s">
+      <c r="Q230" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q230" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R230" s="117" t="s">
+      <c r="R230" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S230" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="S230" s="46"/>
-      <c r="T230" s="47">
+      <c r="T230" s="46"/>
+      <c r="U230" s="47">
         <v>45062</v>
       </c>
-      <c r="U230" s="134">
+      <c r="V230" s="133">
         <v>0.625</v>
       </c>
-      <c r="V230" s="83"/>
       <c r="W230" s="83"/>
-      <c r="X230" s="10"/>
-      <c r="Y230" s="83"/>
+      <c r="X230" s="83"/>
+      <c r="Y230" s="10"/>
       <c r="Z230" s="83"/>
       <c r="AA230" s="83"/>
       <c r="AB230" s="83"/>
       <c r="AC230" s="83"/>
-      <c r="AD230" s="10"/>
-      <c r="AE230" s="83"/>
+      <c r="AD230" s="83"/>
+      <c r="AE230" s="10"/>
       <c r="AF230" s="83"/>
       <c r="AG230" s="83"/>
-    </row>
-    <row r="231" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH230" s="83"/>
+    </row>
+    <row r="231" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A231" s="46">
         <v>227</v>
       </c>
       <c r="B231" s="28" t="s">
         <v>2019</v>
       </c>
       <c r="C231" s="46"/>
       <c r="D231" s="46">
         <v>22566</v>
       </c>
-      <c r="E231" s="46" t="s">
+      <c r="E231" s="83" t="s">
         <v>2017</v>
       </c>
-      <c r="F231" s="116">
+      <c r="F231" s="83" t="s">
+        <v>3045</v>
+      </c>
+      <c r="G231" s="115">
         <v>344408038700</v>
       </c>
-      <c r="G231" s="122" t="s">
+      <c r="H231" s="121" t="s">
         <v>2012</v>
       </c>
-      <c r="H231" s="46" t="s">
+      <c r="I231" s="46" t="s">
         <v>2013</v>
       </c>
-      <c r="I231" s="46" t="s">
+      <c r="J231" s="46" t="s">
         <v>2014</v>
       </c>
-      <c r="J231" s="28" t="s">
+      <c r="K231" s="28" t="s">
         <v>2015</v>
       </c>
-      <c r="K231" s="28" t="s">
+      <c r="L231" s="28" t="s">
         <v>2016</v>
       </c>
-      <c r="L231" s="28" t="s">
+      <c r="M231" s="28" t="s">
         <v>1131</v>
       </c>
-      <c r="M231" s="28" t="s">
+      <c r="N231" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="N231" s="55" t="s">
-[...2 lines deleted...]
-      <c r="O231" s="55" t="s">
+      <c r="O231" s="166" t="s">
+        <v>3104</v>
+      </c>
+      <c r="P231" s="55" t="s">
         <v>1945</v>
       </c>
-      <c r="P231" s="28" t="s">
+      <c r="Q231" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q231" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R231" s="117" t="s">
+      <c r="R231" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S231" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="S231" s="46"/>
-      <c r="T231" s="47">
+      <c r="T231" s="46"/>
+      <c r="U231" s="47">
         <v>45153</v>
       </c>
-      <c r="U231" s="134">
+      <c r="V231" s="133">
         <v>0.66666666666666663</v>
       </c>
-      <c r="V231" s="83"/>
       <c r="W231" s="83"/>
-      <c r="X231" s="10"/>
-      <c r="Y231" s="83"/>
+      <c r="X231" s="83"/>
+      <c r="Y231" s="10"/>
       <c r="Z231" s="83"/>
       <c r="AA231" s="83"/>
       <c r="AB231" s="83"/>
       <c r="AC231" s="83"/>
-      <c r="AD231" s="10"/>
-      <c r="AE231" s="83"/>
+      <c r="AD231" s="83"/>
+      <c r="AE231" s="10"/>
       <c r="AF231" s="83"/>
       <c r="AG231" s="83"/>
-    </row>
-    <row r="232" spans="1:33" ht="208.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH231" s="83"/>
+    </row>
+    <row r="232" spans="1:34" ht="208.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A232" s="46">
         <v>228</v>
       </c>
       <c r="B232" s="28" t="s">
         <v>2008</v>
       </c>
       <c r="C232" s="46"/>
       <c r="D232" s="46">
         <v>22509</v>
       </c>
-      <c r="E232" s="46" t="s">
+      <c r="E232" s="83" t="s">
         <v>2018</v>
       </c>
-      <c r="F232" s="116">
+      <c r="F232" s="83" t="s">
+        <v>3046</v>
+      </c>
+      <c r="G232" s="115">
         <v>720321341188</v>
       </c>
-      <c r="G232" s="122" t="s">
-[...2 lines deleted...]
-      <c r="H232" s="46" t="s">
+      <c r="H232" s="121" t="s">
+        <v>2218</v>
+      </c>
+      <c r="I232" s="46" t="s">
         <v>2009</v>
       </c>
-      <c r="I232" s="46" t="s">
+      <c r="J232" s="46" t="s">
         <v>2020</v>
       </c>
-      <c r="J232" s="28" t="s">
+      <c r="K232" s="28" t="s">
         <v>2010</v>
       </c>
-      <c r="K232" s="28" t="s">
+      <c r="L232" s="28" t="s">
         <v>2011</v>
       </c>
-      <c r="L232" s="28" t="s">
+      <c r="M232" s="28" t="s">
         <v>1015</v>
       </c>
-      <c r="M232" s="28" t="s">
+      <c r="N232" s="28" t="s">
         <v>1247</v>
       </c>
-      <c r="N232" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O232" s="28" t="s">
+        <v>2268</v>
+      </c>
+      <c r="P232" s="28" t="s">
         <v>1946</v>
       </c>
-      <c r="P232" s="28" t="s">
+      <c r="Q232" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q232" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R232" s="117" t="s">
+      <c r="R232" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S232" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="S232" s="46"/>
-      <c r="T232" s="47">
+      <c r="T232" s="46"/>
+      <c r="U232" s="47">
         <v>45155</v>
       </c>
-      <c r="U232" s="92" t="s">
+      <c r="V232" s="92" t="s">
         <v>1299</v>
       </c>
-      <c r="V232" s="83"/>
       <c r="W232" s="83"/>
-      <c r="X232" s="10"/>
-      <c r="Y232" s="83"/>
+      <c r="X232" s="83"/>
+      <c r="Y232" s="10"/>
       <c r="Z232" s="83"/>
       <c r="AA232" s="83"/>
       <c r="AB232" s="83"/>
       <c r="AC232" s="83"/>
-      <c r="AD232" s="10"/>
-      <c r="AE232" s="83"/>
+      <c r="AD232" s="83"/>
+      <c r="AE232" s="10"/>
       <c r="AF232" s="83"/>
       <c r="AG232" s="83"/>
-    </row>
-    <row r="233" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH232" s="83"/>
+    </row>
+    <row r="233" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A233" s="46">
         <v>229</v>
       </c>
       <c r="B233" s="28" t="s">
         <v>2021</v>
       </c>
       <c r="C233" s="85" t="s">
         <v>2159</v>
       </c>
       <c r="D233" s="46">
         <v>22716</v>
       </c>
-      <c r="E233" s="46" t="s">
+      <c r="E233" s="83" t="s">
         <v>2022</v>
       </c>
-      <c r="F233" s="116">
+      <c r="F233" s="83" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G233" s="115">
         <v>165807664426</v>
       </c>
-      <c r="G233" s="122" t="s">
+      <c r="H233" s="121" t="s">
         <v>2023</v>
       </c>
-      <c r="H233" s="46" t="s">
+      <c r="I233" s="46" t="s">
         <v>2024</v>
       </c>
-      <c r="I233" s="46" t="s">
+      <c r="J233" s="46" t="s">
         <v>2025</v>
       </c>
-      <c r="J233" s="28" t="s">
+      <c r="K233" s="28" t="s">
         <v>2035</v>
       </c>
-      <c r="K233" s="28" t="s">
+      <c r="L233" s="28" t="s">
         <v>2026</v>
       </c>
-      <c r="L233" s="28" t="s">
+      <c r="M233" s="28" t="s">
         <v>1131</v>
       </c>
-      <c r="M233" s="28" t="s">
+      <c r="N233" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="N233" s="46" t="s">
+      <c r="O233" s="46" t="s">
         <v>2082</v>
       </c>
-      <c r="O233" s="28" t="s">
+      <c r="P233" s="28" t="s">
         <v>1819</v>
       </c>
-      <c r="P233" s="28" t="s">
+      <c r="Q233" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q233" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R233" s="117" t="s">
+      <c r="R233" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S233" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="S233" s="46"/>
-      <c r="T233" s="47">
+      <c r="T233" s="46"/>
+      <c r="U233" s="47">
         <v>45176</v>
       </c>
-      <c r="U233" s="92" t="s">
+      <c r="V233" s="92" t="s">
         <v>1095</v>
       </c>
-      <c r="V233" s="83"/>
       <c r="W233" s="83"/>
-      <c r="X233" s="10"/>
-      <c r="Y233" s="83"/>
+      <c r="X233" s="83"/>
+      <c r="Y233" s="10"/>
       <c r="Z233" s="83"/>
       <c r="AA233" s="83"/>
       <c r="AB233" s="83"/>
       <c r="AC233" s="83"/>
-      <c r="AD233" s="10"/>
-      <c r="AE233" s="83"/>
+      <c r="AD233" s="83"/>
+      <c r="AE233" s="10"/>
       <c r="AF233" s="83"/>
       <c r="AG233" s="83"/>
-    </row>
-    <row r="234" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH233" s="83"/>
+    </row>
+    <row r="234" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A234" s="46">
         <v>230</v>
       </c>
       <c r="B234" s="28" t="s">
         <v>2034</v>
       </c>
       <c r="C234" s="46"/>
       <c r="D234" s="46">
         <v>12963</v>
       </c>
-      <c r="E234" s="46" t="s">
+      <c r="E234" s="83" t="s">
         <v>2027</v>
       </c>
-      <c r="F234" s="116">
+      <c r="F234" s="83" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G234" s="115">
         <v>780107712272</v>
       </c>
-      <c r="G234" s="122" t="s">
+      <c r="H234" s="121" t="s">
         <v>2028</v>
       </c>
-      <c r="H234" s="46" t="s">
+      <c r="I234" s="46" t="s">
         <v>2029</v>
       </c>
-      <c r="I234" s="46" t="s">
+      <c r="J234" s="46" t="s">
         <v>2030</v>
       </c>
-      <c r="J234" s="28" t="s">
+      <c r="K234" s="28" t="s">
         <v>2032</v>
       </c>
-      <c r="K234" s="28" t="s">
+      <c r="L234" s="28" t="s">
         <v>2031</v>
       </c>
-      <c r="L234" s="28" t="s">
+      <c r="M234" s="28" t="s">
         <v>1131</v>
       </c>
-      <c r="M234" s="28" t="s">
+      <c r="N234" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="N234" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O234" s="55" t="s">
+        <v>2301</v>
+      </c>
+      <c r="P234" s="55" t="s">
         <v>1946</v>
       </c>
-      <c r="P234" s="28" t="s">
+      <c r="Q234" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q234" s="28" t="s">
-[...2 lines deleted...]
-      <c r="R234" s="117" t="s">
+      <c r="R234" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S234" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="S234" s="46"/>
-      <c r="T234" s="47">
+      <c r="T234" s="46"/>
+      <c r="U234" s="47">
         <v>45188</v>
       </c>
-      <c r="U234" s="92" t="s">
+      <c r="V234" s="92" t="s">
         <v>2033</v>
       </c>
-      <c r="V234" s="83"/>
       <c r="W234" s="83"/>
-      <c r="X234" s="10"/>
-      <c r="Y234" s="83"/>
+      <c r="X234" s="83"/>
+      <c r="Y234" s="10"/>
       <c r="Z234" s="83"/>
       <c r="AA234" s="83"/>
       <c r="AB234" s="83"/>
       <c r="AC234" s="83"/>
-      <c r="AD234" s="10"/>
-      <c r="AE234" s="83"/>
+      <c r="AD234" s="83"/>
+      <c r="AE234" s="10"/>
       <c r="AF234" s="83"/>
       <c r="AG234" s="83"/>
-    </row>
-    <row r="235" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH234" s="83"/>
+    </row>
+    <row r="235" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A235" s="83">
         <v>231</v>
       </c>
       <c r="B235" s="85" t="s">
         <v>2036</v>
       </c>
       <c r="C235" s="83"/>
       <c r="D235" s="83">
         <v>22621</v>
       </c>
       <c r="E235" s="83" t="s">
         <v>2037</v>
       </c>
-      <c r="F235" s="112">
+      <c r="F235" s="83" t="s">
+        <v>3049</v>
+      </c>
+      <c r="G235" s="111">
         <v>561113740360</v>
       </c>
-      <c r="G235" s="88" t="s">
+      <c r="H235" s="88" t="s">
         <v>2038</v>
       </c>
-      <c r="H235" s="83" t="s">
+      <c r="I235" s="83" t="s">
         <v>2042</v>
       </c>
-      <c r="I235" s="83" t="s">
+      <c r="J235" s="83" t="s">
         <v>2039</v>
       </c>
-      <c r="J235" s="85" t="s">
+      <c r="K235" s="85" t="s">
         <v>2040</v>
       </c>
-      <c r="K235" s="85" t="s">
+      <c r="L235" s="85" t="s">
         <v>2041</v>
       </c>
-      <c r="L235" s="85" t="s">
+      <c r="M235" s="85" t="s">
         <v>1131</v>
       </c>
-      <c r="M235" s="85" t="s">
+      <c r="N235" s="85" t="s">
         <v>13</v>
       </c>
-      <c r="N235" s="83" t="s">
-[...2 lines deleted...]
-      <c r="O235" s="85" t="s">
+      <c r="O235" s="83" t="s">
+        <v>2288</v>
+      </c>
+      <c r="P235" s="85" t="s">
         <v>1773</v>
       </c>
-      <c r="P235" s="85" t="s">
+      <c r="Q235" s="85" t="s">
         <v>835</v>
       </c>
-      <c r="Q235" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R235" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="S235" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="S235" s="46"/>
-      <c r="T235" s="84">
+      <c r="T235" s="46"/>
+      <c r="U235" s="84">
         <v>45197</v>
       </c>
-      <c r="U235" s="10" t="s">
+      <c r="V235" s="10" t="s">
         <v>1080</v>
       </c>
-      <c r="V235" s="83"/>
       <c r="W235" s="83"/>
-      <c r="X235" s="10"/>
-[...9 lines deleted...]
-      <c r="AB235" s="83"/>
+      <c r="X235" s="83"/>
+      <c r="Y235" s="10"/>
+      <c r="Z235" s="83" t="s">
+        <v>2534</v>
+      </c>
+      <c r="AA235" s="142" t="s">
+        <v>2535</v>
+      </c>
+      <c r="AB235" s="83" t="s">
+        <v>2536</v>
+      </c>
       <c r="AC235" s="83"/>
-      <c r="AD235" s="10"/>
-      <c r="AE235" s="83"/>
+      <c r="AD235" s="83"/>
+      <c r="AE235" s="10"/>
       <c r="AF235" s="83"/>
       <c r="AG235" s="83"/>
-    </row>
-    <row r="236" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH235" s="83"/>
+    </row>
+    <row r="236" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A236" s="83">
         <v>232</v>
       </c>
       <c r="B236" s="85" t="s">
         <v>2043</v>
       </c>
       <c r="C236" s="83"/>
       <c r="D236" s="83">
         <v>22619</v>
       </c>
       <c r="E236" s="83" t="s">
         <v>2045</v>
       </c>
-      <c r="F236" s="112">
+      <c r="F236" s="83" t="s">
+        <v>3050</v>
+      </c>
+      <c r="G236" s="111">
         <v>723010818057</v>
       </c>
-      <c r="G236" s="88" t="s">
-[...2 lines deleted...]
-      <c r="H236" s="83" t="s">
+      <c r="H236" s="88" t="s">
+        <v>2208</v>
+      </c>
+      <c r="I236" s="83" t="s">
         <v>2046</v>
       </c>
-      <c r="I236" s="83" t="s">
+      <c r="J236" s="83" t="s">
         <v>2030</v>
       </c>
-      <c r="J236" s="85" t="s">
+      <c r="K236" s="85" t="s">
         <v>2047</v>
       </c>
-      <c r="K236" s="85" t="s">
+      <c r="L236" s="85" t="s">
         <v>2048</v>
       </c>
-      <c r="L236" s="85" t="s">
+      <c r="M236" s="85" t="s">
         <v>1131</v>
       </c>
-      <c r="M236" s="85" t="s">
+      <c r="N236" s="85" t="s">
         <v>13</v>
       </c>
-      <c r="N236" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O236" s="18" t="s">
+        <v>2299</v>
+      </c>
+      <c r="P236" s="18" t="s">
         <v>1946</v>
       </c>
-      <c r="P236" s="85" t="s">
+      <c r="Q236" s="85" t="s">
         <v>835</v>
       </c>
-      <c r="Q236" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R236" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="S236" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="S236" s="46"/>
-      <c r="T236" s="84">
+      <c r="T236" s="46"/>
+      <c r="U236" s="84">
         <v>45202</v>
       </c>
-      <c r="U236" s="10" t="s">
+      <c r="V236" s="10" t="s">
         <v>1080</v>
       </c>
-      <c r="V236" s="83"/>
       <c r="W236" s="83"/>
-      <c r="X236" s="10"/>
-      <c r="Y236" s="83"/>
+      <c r="X236" s="83"/>
+      <c r="Y236" s="10"/>
       <c r="Z236" s="83"/>
       <c r="AA236" s="83"/>
       <c r="AB236" s="83"/>
       <c r="AC236" s="83"/>
-      <c r="AD236" s="10"/>
-      <c r="AE236" s="83"/>
+      <c r="AD236" s="83"/>
+      <c r="AE236" s="10"/>
       <c r="AF236" s="83"/>
       <c r="AG236" s="83"/>
-    </row>
-    <row r="237" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH236" s="83"/>
+    </row>
+    <row r="237" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A237" s="46">
         <v>233</v>
       </c>
       <c r="B237" s="28" t="s">
         <v>2049</v>
       </c>
       <c r="C237" s="46"/>
       <c r="D237" s="46">
         <v>22648</v>
       </c>
-      <c r="E237" s="46" t="s">
+      <c r="E237" s="83" t="s">
         <v>2050</v>
       </c>
-      <c r="F237" s="116">
+      <c r="F237" s="83" t="s">
+        <v>3051</v>
+      </c>
+      <c r="G237" s="115">
         <v>342101355938</v>
       </c>
-      <c r="G237" s="122" t="s">
+      <c r="H237" s="121" t="s">
         <v>2051</v>
       </c>
-      <c r="H237" s="46" t="s">
+      <c r="I237" s="46" t="s">
         <v>2052</v>
       </c>
-      <c r="I237" s="46" t="s">
+      <c r="J237" s="46" t="s">
         <v>2053</v>
       </c>
-      <c r="J237" s="28" t="s">
+      <c r="K237" s="28" t="s">
         <v>2054</v>
       </c>
-      <c r="K237" s="28" t="s">
+      <c r="L237" s="28" t="s">
         <v>2055</v>
       </c>
-      <c r="L237" s="28" t="s">
+      <c r="M237" s="28" t="s">
         <v>1131</v>
       </c>
-      <c r="M237" s="28" t="s">
+      <c r="N237" s="28" t="s">
         <v>1070</v>
       </c>
-      <c r="N237" s="46" t="s">
-[...2 lines deleted...]
-      <c r="O237" s="28" t="s">
+      <c r="O237" s="46" t="s">
+        <v>2300</v>
+      </c>
+      <c r="P237" s="28" t="s">
         <v>1773</v>
       </c>
-      <c r="P237" s="28" t="s">
+      <c r="Q237" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q237" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R237" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S237" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="S237" s="46"/>
-      <c r="T237" s="47">
+      <c r="T237" s="46"/>
+      <c r="U237" s="47">
         <v>45218</v>
       </c>
-      <c r="U237" s="92" t="s">
+      <c r="V237" s="92" t="s">
         <v>1080</v>
       </c>
-      <c r="V237" s="83"/>
       <c r="W237" s="83"/>
-      <c r="X237" s="10"/>
-      <c r="Y237" s="83"/>
+      <c r="X237" s="83"/>
+      <c r="Y237" s="10"/>
       <c r="Z237" s="83"/>
       <c r="AA237" s="83"/>
       <c r="AB237" s="83"/>
       <c r="AC237" s="83"/>
-      <c r="AD237" s="10"/>
-      <c r="AE237" s="83"/>
+      <c r="AD237" s="83"/>
+      <c r="AE237" s="10"/>
       <c r="AF237" s="83"/>
       <c r="AG237" s="83"/>
-    </row>
-    <row r="238" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH237" s="83"/>
+    </row>
+    <row r="238" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A238" s="46">
         <v>234</v>
       </c>
       <c r="B238" s="28" t="s">
         <v>2059</v>
       </c>
       <c r="C238" s="46"/>
       <c r="D238" s="46">
         <v>9992</v>
       </c>
-      <c r="E238" s="46" t="s">
+      <c r="E238" s="83" t="s">
         <v>2060</v>
       </c>
-      <c r="F238" s="116">
+      <c r="F238" s="83" t="s">
+        <v>3052</v>
+      </c>
+      <c r="G238" s="115">
         <v>280112278755</v>
       </c>
-      <c r="G238" s="122" t="s">
+      <c r="H238" s="121" t="s">
         <v>2061</v>
       </c>
-      <c r="H238" s="46" t="s">
+      <c r="I238" s="46" t="s">
         <v>2062</v>
       </c>
-      <c r="I238" s="46" t="s">
+      <c r="J238" s="46" t="s">
         <v>2070</v>
       </c>
-      <c r="J238" s="28" t="s">
+      <c r="K238" s="28" t="s">
         <v>2064</v>
       </c>
-      <c r="K238" s="28" t="s">
+      <c r="L238" s="28" t="s">
         <v>2063</v>
       </c>
-      <c r="L238" s="28" t="s">
+      <c r="M238" s="28" t="s">
         <v>1131</v>
       </c>
-      <c r="M238" s="28" t="s">
+      <c r="N238" s="28" t="s">
         <v>1070</v>
       </c>
-      <c r="N238" s="46" t="s">
-[...2 lines deleted...]
-      <c r="O238" s="28" t="s">
+      <c r="O238" s="46" t="s">
+        <v>2280</v>
+      </c>
+      <c r="P238" s="28" t="s">
         <v>1773</v>
       </c>
-      <c r="P238" s="28" t="s">
+      <c r="Q238" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q238" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R238" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S238" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="S238" s="83"/>
-      <c r="T238" s="47">
+      <c r="T238" s="83"/>
+      <c r="U238" s="47">
         <v>45232</v>
       </c>
-      <c r="U238" s="134">
+      <c r="V238" s="133">
         <v>0.4375</v>
       </c>
-      <c r="V238" s="83" t="s">
-[...9 lines deleted...]
-      <c r="Z238" s="141" t="s">
+      <c r="W238" s="83" t="s">
+        <v>2329</v>
+      </c>
+      <c r="X238" s="83"/>
+      <c r="Y238" s="10" t="s">
+        <v>2330</v>
+      </c>
+      <c r="Z238" s="83" t="s">
         <v>2529</v>
       </c>
-      <c r="AA238" s="83" t="s">
-[...2 lines deleted...]
-      <c r="AB238" s="83"/>
+      <c r="AA238" s="140" t="s">
+        <v>2513</v>
+      </c>
+      <c r="AB238" s="83" t="s">
+        <v>2530</v>
+      </c>
       <c r="AC238" s="83"/>
-      <c r="AD238" s="10"/>
-      <c r="AE238" s="83"/>
+      <c r="AD238" s="83"/>
+      <c r="AE238" s="10"/>
       <c r="AF238" s="83"/>
       <c r="AG238" s="83"/>
-    </row>
-    <row r="239" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH238" s="83"/>
+    </row>
+    <row r="239" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A239" s="46">
         <v>235</v>
       </c>
       <c r="B239" s="46" t="s">
         <v>2084</v>
       </c>
       <c r="C239" s="46"/>
       <c r="D239" s="46">
         <v>22881</v>
       </c>
-      <c r="E239" s="46" t="s">
+      <c r="E239" s="83" t="s">
         <v>2085</v>
       </c>
-      <c r="F239" s="116">
+      <c r="F239" s="83" t="s">
+        <v>3053</v>
+      </c>
+      <c r="G239" s="115">
         <v>422193861787</v>
       </c>
-      <c r="G239" s="122" t="s">
+      <c r="H239" s="121" t="s">
         <v>2086</v>
       </c>
-      <c r="H239" s="46" t="s">
+      <c r="I239" s="46" t="s">
         <v>2087</v>
       </c>
-      <c r="I239" s="46" t="s">
+      <c r="J239" s="46" t="s">
         <v>2088</v>
       </c>
-      <c r="J239" s="46" t="s">
+      <c r="K239" s="46" t="s">
         <v>2089</v>
       </c>
-      <c r="K239" s="46" t="s">
+      <c r="L239" s="46" t="s">
         <v>2090</v>
       </c>
-      <c r="L239" s="46" t="s">
+      <c r="M239" s="46" t="s">
         <v>1131</v>
       </c>
-      <c r="M239" s="46" t="s">
+      <c r="N239" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="N239" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O239" s="55" t="s">
+        <v>2726</v>
+      </c>
+      <c r="P239" s="55" t="s">
         <v>1946</v>
       </c>
-      <c r="P239" s="28" t="s">
+      <c r="Q239" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q239" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R239" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S239" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="S239" s="83"/>
-      <c r="T239" s="47">
+      <c r="T239" s="83"/>
+      <c r="U239" s="47">
         <v>45342</v>
       </c>
-      <c r="U239" s="134">
+      <c r="V239" s="133">
         <v>0.4375</v>
       </c>
-      <c r="V239" s="83"/>
       <c r="W239" s="83"/>
-      <c r="X239" s="10"/>
-      <c r="Y239" s="83"/>
+      <c r="X239" s="83"/>
+      <c r="Y239" s="10"/>
       <c r="Z239" s="83"/>
       <c r="AA239" s="83"/>
       <c r="AB239" s="83"/>
       <c r="AC239" s="83"/>
-      <c r="AD239" s="10"/>
-      <c r="AE239" s="83"/>
+      <c r="AD239" s="83"/>
+      <c r="AE239" s="10"/>
       <c r="AF239" s="83"/>
       <c r="AG239" s="83"/>
-    </row>
-    <row r="240" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH239" s="83"/>
+    </row>
+    <row r="240" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A240" s="46">
         <v>236</v>
       </c>
       <c r="B240" s="46" t="s">
         <v>2093</v>
       </c>
       <c r="C240" s="46"/>
       <c r="D240" s="46">
         <v>22930</v>
       </c>
-      <c r="E240" s="46" t="s">
+      <c r="E240" s="83" t="s">
         <v>2094</v>
       </c>
-      <c r="F240" s="116">
+      <c r="F240" s="83" t="s">
+        <v>3054</v>
+      </c>
+      <c r="G240" s="115">
         <v>344407080096</v>
       </c>
-      <c r="G240" s="125" t="s">
-[...2 lines deleted...]
-      <c r="H240" s="46" t="s">
+      <c r="H240" s="124" t="s">
+        <v>2214</v>
+      </c>
+      <c r="I240" s="46" t="s">
         <v>2095</v>
       </c>
-      <c r="I240" s="46" t="s">
+      <c r="J240" s="46" t="s">
         <v>2096</v>
       </c>
-      <c r="J240" s="46" t="s">
+      <c r="K240" s="46" t="s">
         <v>2097</v>
       </c>
-      <c r="K240" s="46" t="s">
+      <c r="L240" s="46" t="s">
         <v>2098</v>
       </c>
-      <c r="L240" s="46" t="s">
+      <c r="M240" s="46" t="s">
         <v>1131</v>
       </c>
-      <c r="M240" s="46" t="s">
+      <c r="N240" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N240" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O240" s="55" t="s">
+        <v>2688</v>
+      </c>
+      <c r="P240" s="55" t="s">
         <v>1946</v>
       </c>
-      <c r="P240" s="28" t="s">
+      <c r="Q240" s="28" t="s">
         <v>835</v>
       </c>
-      <c r="Q240" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R240" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S240" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="S240" s="46"/>
-      <c r="T240" s="47">
+      <c r="T240" s="46"/>
+      <c r="U240" s="47">
         <v>45356</v>
       </c>
-      <c r="U240" s="134">
+      <c r="V240" s="133">
         <v>0.4375</v>
       </c>
-      <c r="V240" s="83"/>
       <c r="W240" s="83"/>
-      <c r="X240" s="10"/>
-      <c r="Y240" s="83"/>
+      <c r="X240" s="83"/>
+      <c r="Y240" s="10"/>
       <c r="Z240" s="83"/>
       <c r="AA240" s="83"/>
       <c r="AB240" s="83"/>
       <c r="AC240" s="83"/>
-      <c r="AD240" s="10"/>
-      <c r="AE240" s="83"/>
+      <c r="AD240" s="83"/>
+      <c r="AE240" s="10"/>
       <c r="AF240" s="83"/>
       <c r="AG240" s="83"/>
-    </row>
-    <row r="241" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH240" s="83"/>
+    </row>
+    <row r="241" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A241" s="46">
         <v>237</v>
       </c>
       <c r="B241" s="46" t="s">
         <v>2100</v>
       </c>
       <c r="C241" s="46"/>
       <c r="D241" s="46">
         <v>23028</v>
       </c>
-      <c r="E241" s="46" t="s">
+      <c r="E241" s="83" t="s">
         <v>2105</v>
       </c>
-      <c r="F241" s="116">
+      <c r="F241" s="83" t="s">
+        <v>3055</v>
+      </c>
+      <c r="G241" s="115">
         <v>1649085911317</v>
       </c>
-      <c r="G241" s="122" t="s">
+      <c r="H241" s="121" t="s">
         <v>2106</v>
       </c>
-      <c r="H241" s="46" t="s">
+      <c r="I241" s="46" t="s">
         <v>2101</v>
       </c>
-      <c r="I241" s="46" t="s">
+      <c r="J241" s="46" t="s">
         <v>2102</v>
       </c>
-      <c r="J241" s="46" t="s">
+      <c r="K241" s="46" t="s">
         <v>2103</v>
       </c>
-      <c r="K241" s="46" t="s">
+      <c r="L241" s="46" t="s">
         <v>2104</v>
       </c>
-      <c r="L241" s="46" t="s">
+      <c r="M241" s="46" t="s">
         <v>1131</v>
       </c>
-      <c r="M241" s="46" t="s">
+      <c r="N241" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N241" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O241" s="55" t="s">
+        <v>2694</v>
+      </c>
+      <c r="P241" s="55" t="s">
         <v>1945</v>
       </c>
-      <c r="P241" s="46" t="s">
+      <c r="Q241" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q241" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R241" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S241" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S241" s="46"/>
-      <c r="T241" s="47">
+      <c r="T241" s="46"/>
+      <c r="U241" s="47">
         <v>45377</v>
       </c>
-      <c r="U241" s="134">
+      <c r="V241" s="133">
         <v>0.47916666666666669</v>
       </c>
-      <c r="V241" s="83"/>
       <c r="W241" s="83"/>
-      <c r="X241" s="10"/>
-      <c r="Y241" s="83"/>
+      <c r="X241" s="83"/>
+      <c r="Y241" s="10"/>
       <c r="Z241" s="83"/>
       <c r="AA241" s="83"/>
       <c r="AB241" s="83"/>
       <c r="AC241" s="83"/>
-      <c r="AD241" s="10"/>
-      <c r="AE241" s="83"/>
+      <c r="AD241" s="83"/>
+      <c r="AE241" s="10"/>
       <c r="AF241" s="83"/>
       <c r="AG241" s="83"/>
-    </row>
-    <row r="242" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH241" s="83"/>
+    </row>
+    <row r="242" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A242" s="46">
         <v>238</v>
       </c>
       <c r="B242" s="46" t="s">
         <v>2107</v>
       </c>
       <c r="C242" s="46"/>
       <c r="D242" s="46">
         <v>22982</v>
       </c>
-      <c r="E242" s="46" t="s">
+      <c r="E242" s="83" t="s">
         <v>2108</v>
       </c>
-      <c r="F242" s="116">
+      <c r="F242" s="83" t="s">
+        <v>3056</v>
+      </c>
+      <c r="G242" s="115">
         <v>166005943466</v>
       </c>
-      <c r="G242" s="122" t="s">
-[...2 lines deleted...]
-      <c r="H242" s="46" t="s">
+      <c r="H242" s="121" t="s">
+        <v>2829</v>
+      </c>
+      <c r="I242" s="46" t="s">
         <v>2109</v>
       </c>
-      <c r="I242" s="46" t="s">
+      <c r="J242" s="46" t="s">
         <v>2110</v>
       </c>
-      <c r="J242" s="46" t="s">
+      <c r="K242" s="46" t="s">
         <v>2111</v>
       </c>
-      <c r="K242" s="46" t="s">
+      <c r="L242" s="46" t="s">
         <v>2112</v>
       </c>
-      <c r="L242" s="46" t="s">
+      <c r="M242" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M242" s="46" t="s">
+      <c r="N242" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N242" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O242" s="28" t="s">
-        <v>2728</v>
-[...1 lines deleted...]
-      <c r="P242" s="46" t="s">
+        <v>2819</v>
+      </c>
+      <c r="P242" s="28" t="s">
+        <v>2711</v>
+      </c>
+      <c r="Q242" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q242" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R242" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S242" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S242" s="46"/>
-      <c r="T242" s="47">
+      <c r="T242" s="46"/>
+      <c r="U242" s="47">
         <v>45384</v>
       </c>
-      <c r="U242" s="134">
+      <c r="V242" s="133">
         <v>0.47916666666666669</v>
       </c>
-      <c r="V242" s="83"/>
       <c r="W242" s="83"/>
-      <c r="X242" s="10"/>
-      <c r="Y242" s="83"/>
+      <c r="X242" s="83"/>
+      <c r="Y242" s="10"/>
       <c r="Z242" s="83"/>
       <c r="AA242" s="83"/>
       <c r="AB242" s="83"/>
       <c r="AC242" s="83"/>
-      <c r="AD242" s="10"/>
-      <c r="AE242" s="83"/>
+      <c r="AD242" s="83"/>
+      <c r="AE242" s="10"/>
       <c r="AF242" s="83"/>
       <c r="AG242" s="83"/>
-    </row>
-    <row r="243" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH242" s="83"/>
+    </row>
+    <row r="243" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A243" s="46">
         <v>239</v>
       </c>
       <c r="B243" s="46" t="s">
         <v>2115</v>
       </c>
       <c r="C243" s="46"/>
       <c r="D243" s="46">
         <v>23029</v>
       </c>
-      <c r="E243" s="46" t="s">
+      <c r="E243" s="83" t="s">
         <v>2116</v>
       </c>
-      <c r="F243" s="116">
+      <c r="F243" s="83" t="s">
+        <v>3057</v>
+      </c>
+      <c r="G243" s="115">
         <v>741109577258</v>
       </c>
-      <c r="G243" s="122" t="s">
-[...2 lines deleted...]
-      <c r="H243" s="46" t="s">
+      <c r="H243" s="121" t="s">
+        <v>2235</v>
+      </c>
+      <c r="I243" s="46" t="s">
         <v>2117</v>
       </c>
-      <c r="I243" s="46" t="s">
+      <c r="J243" s="46" t="s">
         <v>2118</v>
       </c>
-      <c r="J243" s="46" t="s">
+      <c r="K243" s="46" t="s">
         <v>2119</v>
       </c>
-      <c r="K243" s="46" t="s">
+      <c r="L243" s="46" t="s">
         <v>2120</v>
       </c>
-      <c r="L243" s="46" t="s">
+      <c r="M243" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M243" s="46" t="s">
+      <c r="N243" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N243" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O243" s="55" t="s">
+        <v>2826</v>
+      </c>
+      <c r="P243" s="55" t="s">
         <v>1946</v>
       </c>
-      <c r="P243" s="46" t="s">
+      <c r="Q243" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q243" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R243" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S243" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S243" s="46"/>
-      <c r="T243" s="47">
+      <c r="T243" s="46"/>
+      <c r="U243" s="47">
         <v>45407</v>
       </c>
-      <c r="U243" s="49">
+      <c r="V243" s="49">
         <v>0.67708333333333337</v>
       </c>
-      <c r="V243" s="83"/>
       <c r="W243" s="83"/>
-      <c r="X243" s="10"/>
-      <c r="Y243" s="83"/>
+      <c r="X243" s="83"/>
+      <c r="Y243" s="10"/>
       <c r="Z243" s="83"/>
       <c r="AA243" s="83"/>
       <c r="AB243" s="83"/>
       <c r="AC243" s="83"/>
-      <c r="AD243" s="10"/>
-      <c r="AE243" s="83"/>
+      <c r="AD243" s="83"/>
+      <c r="AE243" s="10"/>
       <c r="AF243" s="83"/>
       <c r="AG243" s="83"/>
-    </row>
-    <row r="244" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH243" s="83"/>
+    </row>
+    <row r="244" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A244" s="83">
         <v>240</v>
       </c>
       <c r="B244" s="83" t="s">
         <v>2122</v>
       </c>
       <c r="C244" s="83"/>
       <c r="D244" s="83">
         <v>23075</v>
       </c>
       <c r="E244" s="83" t="s">
         <v>2121</v>
       </c>
-      <c r="F244" s="112">
+      <c r="F244" s="83" t="s">
+        <v>3058</v>
+      </c>
+      <c r="G244" s="111">
         <v>165717194857</v>
       </c>
-      <c r="G244" s="88" t="s">
+      <c r="H244" s="88" t="s">
         <v>2123</v>
       </c>
-      <c r="H244" s="83" t="s">
+      <c r="I244" s="83" t="s">
         <v>2124</v>
       </c>
-      <c r="I244" s="83" t="s">
+      <c r="J244" s="83" t="s">
         <v>2125</v>
       </c>
-      <c r="J244" s="83" t="s">
+      <c r="K244" s="83" t="s">
         <v>2126</v>
       </c>
-      <c r="K244" s="83" t="s">
+      <c r="L244" s="83" t="s">
         <v>2127</v>
       </c>
-      <c r="L244" s="83" t="s">
+      <c r="M244" s="83" t="s">
         <v>1015</v>
       </c>
-      <c r="M244" s="83" t="s">
+      <c r="N244" s="83" t="s">
         <v>1070</v>
       </c>
-      <c r="N244" s="18" t="s">
-[...5 lines deleted...]
-      <c r="P244" s="83" t="s">
+      <c r="O244" s="55" t="s">
+        <v>3099</v>
+      </c>
+      <c r="P244" s="55" t="s">
+        <v>1946</v>
+      </c>
+      <c r="Q244" s="83" t="s">
         <v>835</v>
       </c>
-      <c r="Q244" s="83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R244" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="S244" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="S244" s="46"/>
-      <c r="T244" s="84">
+      <c r="T244" s="46"/>
+      <c r="U244" s="84">
         <v>45433</v>
       </c>
-      <c r="U244" s="49">
+      <c r="V244" s="49">
         <v>0.60416666666666663</v>
       </c>
-      <c r="V244" s="83"/>
       <c r="W244" s="83"/>
-      <c r="X244" s="10"/>
-      <c r="Y244" s="83"/>
+      <c r="X244" s="83"/>
+      <c r="Y244" s="10"/>
       <c r="Z244" s="83"/>
       <c r="AA244" s="83"/>
       <c r="AB244" s="83"/>
       <c r="AC244" s="83"/>
-      <c r="AD244" s="10"/>
-      <c r="AE244" s="83"/>
+      <c r="AD244" s="83"/>
+      <c r="AE244" s="10"/>
       <c r="AF244" s="83"/>
       <c r="AG244" s="83"/>
-    </row>
-    <row r="245" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH244" s="83"/>
+    </row>
+    <row r="245" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A245" s="46">
         <v>241</v>
       </c>
       <c r="B245" s="46" t="s">
         <v>2128</v>
       </c>
       <c r="C245" s="46"/>
       <c r="D245" s="46">
         <v>23418</v>
       </c>
-      <c r="E245" s="46" t="s">
+      <c r="E245" s="83" t="s">
         <v>2129</v>
       </c>
-      <c r="F245" s="116">
+      <c r="F245" s="83" t="s">
+        <v>3059</v>
+      </c>
+      <c r="G245" s="115">
         <v>771873066583</v>
       </c>
-      <c r="G245" s="122" t="s">
+      <c r="H245" s="121" t="s">
         <v>2134</v>
       </c>
-      <c r="H245" s="46" t="s">
+      <c r="I245" s="46" t="s">
         <v>2130</v>
       </c>
-      <c r="I245" s="46" t="s">
+      <c r="J245" s="46" t="s">
         <v>2131</v>
       </c>
-      <c r="J245" s="46" t="s">
+      <c r="K245" s="46" t="s">
         <v>2132</v>
       </c>
-      <c r="K245" s="46" t="s">
+      <c r="L245" s="46" t="s">
         <v>2133</v>
       </c>
-      <c r="L245" s="46" t="s">
+      <c r="M245" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M245" s="46" t="s">
+      <c r="N245" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="N245" s="46" t="s">
-[...2 lines deleted...]
-      <c r="O245" s="28" t="s">
+      <c r="O245" s="46" t="s">
+        <v>3107</v>
+      </c>
+      <c r="P245" s="28" t="s">
         <v>1819</v>
       </c>
-      <c r="P245" s="46" t="s">
+      <c r="Q245" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q245" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R245" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S245" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S245" s="46"/>
-      <c r="T245" s="47">
+      <c r="T245" s="46"/>
+      <c r="U245" s="47">
         <v>45447</v>
       </c>
-      <c r="U245" s="134">
+      <c r="V245" s="133">
         <v>0.60416666666666663</v>
       </c>
-      <c r="V245" s="83"/>
       <c r="W245" s="83"/>
-      <c r="X245" s="10"/>
-      <c r="Y245" s="83"/>
+      <c r="X245" s="83"/>
+      <c r="Y245" s="10"/>
       <c r="Z245" s="83"/>
       <c r="AA245" s="83"/>
       <c r="AB245" s="83"/>
       <c r="AC245" s="83"/>
-      <c r="AD245" s="10"/>
-      <c r="AE245" s="83"/>
+      <c r="AD245" s="83"/>
+      <c r="AE245" s="10"/>
       <c r="AF245" s="83"/>
       <c r="AG245" s="83"/>
-    </row>
-    <row r="246" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH245" s="83"/>
+    </row>
+    <row r="246" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A246" s="46">
         <v>242</v>
       </c>
       <c r="B246" s="46" t="s">
         <v>2135</v>
       </c>
       <c r="C246" s="46"/>
       <c r="D246" s="46">
         <v>23192</v>
       </c>
-      <c r="E246" s="46" t="s">
+      <c r="E246" s="83" t="s">
         <v>2136</v>
       </c>
-      <c r="F246" s="116">
+      <c r="F246" s="83" t="s">
+        <v>3060</v>
+      </c>
+      <c r="G246" s="115">
         <v>164604691736</v>
       </c>
-      <c r="G246" s="122" t="s">
-[...2 lines deleted...]
-      <c r="H246" s="46" t="s">
+      <c r="H246" s="121" t="s">
+        <v>2251</v>
+      </c>
+      <c r="I246" s="46" t="s">
         <v>2137</v>
       </c>
-      <c r="I246" s="46" t="s">
+      <c r="J246" s="46" t="s">
         <v>2138</v>
       </c>
-      <c r="J246" s="46" t="s">
+      <c r="K246" s="46" t="s">
         <v>2139</v>
       </c>
-      <c r="K246" s="46" t="s">
+      <c r="L246" s="46" t="s">
         <v>2140</v>
       </c>
-      <c r="L246" s="46" t="s">
+      <c r="M246" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M246" s="46" t="s">
+      <c r="N246" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N246" s="46" t="s">
-[...2 lines deleted...]
-      <c r="O246" s="28" t="s">
+      <c r="O246" s="46" t="s">
+        <v>2249</v>
+      </c>
+      <c r="P246" s="28" t="s">
         <v>1946</v>
       </c>
-      <c r="P246" s="46" t="s">
+      <c r="Q246" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q246" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R246" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S246" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S246" s="46"/>
-      <c r="T246" s="47">
+      <c r="T246" s="46"/>
+      <c r="U246" s="47">
         <v>45461</v>
       </c>
-      <c r="U246" s="134">
+      <c r="V246" s="133">
         <v>0.47916666666666669</v>
       </c>
-      <c r="V246" s="83"/>
       <c r="W246" s="83"/>
-      <c r="X246" s="10"/>
-      <c r="Y246" s="83"/>
+      <c r="X246" s="83"/>
+      <c r="Y246" s="10"/>
       <c r="Z246" s="83"/>
       <c r="AA246" s="83"/>
       <c r="AB246" s="83"/>
       <c r="AC246" s="83"/>
-      <c r="AD246" s="10"/>
-      <c r="AE246" s="83"/>
+      <c r="AD246" s="83"/>
+      <c r="AE246" s="10"/>
       <c r="AF246" s="83"/>
       <c r="AG246" s="83"/>
-    </row>
-    <row r="247" spans="1:33" ht="234" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH246" s="83"/>
+    </row>
+    <row r="247" spans="1:34" ht="234" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A247" s="46">
         <v>243</v>
       </c>
       <c r="B247" s="46" t="s">
         <v>2150</v>
       </c>
       <c r="C247" s="46"/>
       <c r="D247" s="46">
         <v>23336</v>
       </c>
-      <c r="E247" s="46" t="s">
+      <c r="E247" s="83" t="s">
         <v>2151</v>
       </c>
-      <c r="F247" s="116">
+      <c r="F247" s="83" t="s">
+        <v>3061</v>
+      </c>
+      <c r="G247" s="115">
         <v>753608583730</v>
       </c>
-      <c r="G247" s="122" t="s">
+      <c r="H247" s="121" t="s">
         <v>2152</v>
       </c>
-      <c r="H247" s="46" t="s">
+      <c r="I247" s="46" t="s">
         <v>2153</v>
       </c>
-      <c r="I247" s="46" t="s">
+      <c r="J247" s="46" t="s">
         <v>2154</v>
       </c>
-      <c r="J247" s="46" t="s">
+      <c r="K247" s="46" t="s">
         <v>2155</v>
       </c>
-      <c r="K247" s="46" t="s">
+      <c r="L247" s="46" t="s">
         <v>2156</v>
       </c>
-      <c r="L247" s="46" t="s">
+      <c r="M247" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M247" s="46" t="s">
+      <c r="N247" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N247" s="46" t="s">
-[...2 lines deleted...]
-      <c r="O247" s="28" t="s">
+      <c r="O247" s="46" t="s">
+        <v>2612</v>
+      </c>
+      <c r="P247" s="28" t="s">
         <v>1946</v>
       </c>
-      <c r="P247" s="46" t="s">
+      <c r="Q247" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q247" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R247" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S247" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S247" s="83"/>
-      <c r="T247" s="47">
+      <c r="T247" s="83"/>
+      <c r="U247" s="47">
         <v>45533</v>
       </c>
-      <c r="U247" s="134">
+      <c r="V247" s="133">
         <v>0.47916666666666669</v>
       </c>
-      <c r="V247" s="83"/>
       <c r="W247" s="83"/>
-      <c r="X247" s="10"/>
-      <c r="Y247" s="83"/>
+      <c r="X247" s="83"/>
+      <c r="Y247" s="10"/>
       <c r="Z247" s="83"/>
       <c r="AA247" s="83"/>
       <c r="AB247" s="83"/>
       <c r="AC247" s="83"/>
-      <c r="AD247" s="10"/>
-      <c r="AE247" s="83"/>
+      <c r="AD247" s="83"/>
+      <c r="AE247" s="10"/>
       <c r="AF247" s="83"/>
       <c r="AG247" s="83"/>
-    </row>
-    <row r="248" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH247" s="83"/>
+    </row>
+    <row r="248" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A248" s="46">
         <v>244</v>
       </c>
       <c r="B248" s="46" t="s">
         <v>2167</v>
       </c>
       <c r="C248" s="46"/>
       <c r="D248" s="46">
         <v>23457</v>
       </c>
-      <c r="E248" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F248" s="116">
+      <c r="E248" s="83" t="s">
+        <v>2641</v>
+      </c>
+      <c r="F248" s="83" t="s">
+        <v>3062</v>
+      </c>
+      <c r="G248" s="115">
         <v>231102584665</v>
       </c>
-      <c r="G248" s="122" t="s">
-[...2 lines deleted...]
-      <c r="H248" s="46" t="s">
+      <c r="H248" s="121" t="s">
+        <v>2822</v>
+      </c>
+      <c r="I248" s="46" t="s">
         <v>2168</v>
       </c>
-      <c r="I248" s="46" t="s">
+      <c r="J248" s="46" t="s">
         <v>2172</v>
       </c>
-      <c r="J248" s="46" t="s">
+      <c r="K248" s="46" t="s">
         <v>2169</v>
       </c>
-      <c r="K248" s="46" t="s">
+      <c r="L248" s="46" t="s">
         <v>2170</v>
       </c>
-      <c r="L248" s="46" t="s">
+      <c r="M248" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M248" s="46" t="s">
+      <c r="N248" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N248" s="46" t="s">
+      <c r="O248" s="46" t="s">
         <v>2171</v>
       </c>
-      <c r="O248" s="46" t="s">
+      <c r="P248" s="46" t="s">
         <v>1773</v>
       </c>
-      <c r="P248" s="46" t="s">
+      <c r="Q248" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q248" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R248" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S248" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S248" s="46"/>
-      <c r="T248" s="47">
+      <c r="T248" s="46"/>
+      <c r="U248" s="47">
         <v>45678</v>
       </c>
-      <c r="U248" s="134">
+      <c r="V248" s="133">
         <v>0.59027777777777779</v>
       </c>
-      <c r="V248" s="83"/>
       <c r="W248" s="83"/>
-      <c r="X248" s="10"/>
-      <c r="Y248" s="83"/>
+      <c r="X248" s="83"/>
+      <c r="Y248" s="10"/>
       <c r="Z248" s="83"/>
       <c r="AA248" s="83"/>
       <c r="AB248" s="83"/>
       <c r="AC248" s="83"/>
-      <c r="AD248" s="10"/>
-      <c r="AE248" s="83"/>
+      <c r="AD248" s="83"/>
+      <c r="AE248" s="10"/>
       <c r="AF248" s="83"/>
       <c r="AG248" s="83"/>
-    </row>
-    <row r="249" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH248" s="83"/>
+    </row>
+    <row r="249" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A249" s="83">
         <v>245</v>
       </c>
       <c r="B249" s="83" t="s">
         <v>2175</v>
       </c>
       <c r="C249" s="83"/>
       <c r="D249" s="83">
         <v>23326</v>
       </c>
       <c r="E249" s="83" t="s">
         <v>2176</v>
       </c>
-      <c r="F249" s="112">
+      <c r="F249" s="83" t="s">
+        <v>3063</v>
+      </c>
+      <c r="G249" s="111">
         <v>132800462151</v>
       </c>
-      <c r="G249" s="88" t="s">
-[...2 lines deleted...]
-      <c r="H249" s="83" t="s">
+      <c r="H249" s="88" t="s">
+        <v>2821</v>
+      </c>
+      <c r="I249" s="83" t="s">
         <v>2177</v>
       </c>
-      <c r="I249" s="83" t="s">
+      <c r="J249" s="83" t="s">
         <v>2178</v>
       </c>
-      <c r="J249" s="83" t="s">
+      <c r="K249" s="83" t="s">
         <v>2180</v>
       </c>
-      <c r="K249" s="83" t="s">
+      <c r="L249" s="83" t="s">
         <v>2179</v>
       </c>
-      <c r="L249" s="83" t="s">
+      <c r="M249" s="83" t="s">
         <v>1015</v>
       </c>
-      <c r="M249" s="83" t="s">
+      <c r="N249" s="83" t="s">
         <v>1070</v>
       </c>
-      <c r="N249" s="83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O249" s="83" t="s">
-        <v>1946</v>
-[...1 lines deleted...]
-      <c r="P249" s="83" t="s">
+        <v>3118</v>
+      </c>
+      <c r="P249" s="28" t="s">
+        <v>2711</v>
+      </c>
+      <c r="Q249" s="83" t="s">
         <v>835</v>
       </c>
-      <c r="Q249" s="83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R249" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="S249" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="S249" s="46"/>
-      <c r="T249" s="84">
+      <c r="T249" s="46"/>
+      <c r="U249" s="84">
         <v>45687</v>
       </c>
-      <c r="U249" s="49">
+      <c r="V249" s="49">
         <v>0.42708333333333331</v>
       </c>
-      <c r="V249" s="83" t="s">
-[...6 lines deleted...]
-      <c r="Y249" s="83"/>
+      <c r="W249" s="83" t="s">
+        <v>2326</v>
+      </c>
+      <c r="X249" s="83"/>
+      <c r="Y249" s="10" t="s">
+        <v>2327</v>
+      </c>
       <c r="Z249" s="83"/>
       <c r="AA249" s="83"/>
       <c r="AB249" s="83"/>
       <c r="AC249" s="83"/>
-      <c r="AD249" s="10"/>
-      <c r="AE249" s="83"/>
+      <c r="AD249" s="83"/>
+      <c r="AE249" s="10"/>
       <c r="AF249" s="83"/>
       <c r="AG249" s="83"/>
-    </row>
-    <row r="250" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH249" s="83"/>
+    </row>
+    <row r="250" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A250" s="46">
         <v>246</v>
       </c>
       <c r="B250" s="46" t="s">
         <v>2182</v>
       </c>
       <c r="C250" s="46"/>
       <c r="D250" s="46">
         <v>23879</v>
       </c>
-      <c r="E250" s="46" t="s">
+      <c r="E250" s="83" t="s">
         <v>2183</v>
       </c>
-      <c r="F250" s="116">
+      <c r="F250" s="83" t="s">
+        <v>3064</v>
+      </c>
+      <c r="G250" s="115">
         <v>501705842354</v>
       </c>
-      <c r="G250" s="122" t="s">
+      <c r="H250" s="121" t="s">
         <v>2184</v>
       </c>
-      <c r="H250" s="46" t="s">
+      <c r="I250" s="46" t="s">
         <v>2185</v>
       </c>
-      <c r="I250" s="46" t="s">
+      <c r="J250" s="46" t="s">
         <v>2186</v>
       </c>
-      <c r="J250" s="46" t="s">
+      <c r="K250" s="46" t="s">
         <v>2187</v>
       </c>
-      <c r="K250" s="46" t="s">
+      <c r="L250" s="46" t="s">
         <v>2188</v>
       </c>
-      <c r="L250" s="46" t="s">
+      <c r="M250" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M250" s="46" t="s">
+      <c r="N250" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N250" s="46" t="s">
-[...2 lines deleted...]
-      <c r="O250" s="28" t="s">
+      <c r="O250" s="46" t="s">
+        <v>2763</v>
+      </c>
+      <c r="P250" s="28" t="s">
         <v>1819</v>
       </c>
-      <c r="P250" s="46" t="s">
+      <c r="Q250" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q250" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R250" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S250" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S250" s="46"/>
-      <c r="T250" s="47">
+      <c r="T250" s="46"/>
+      <c r="U250" s="47">
         <v>45715</v>
       </c>
-      <c r="U250" s="134">
+      <c r="V250" s="133">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V250" s="83" t="s">
-[...6 lines deleted...]
-      <c r="Y250" s="83"/>
+      <c r="W250" s="83" t="s">
+        <v>2339</v>
+      </c>
+      <c r="X250" s="83"/>
+      <c r="Y250" s="10" t="s">
+        <v>2340</v>
+      </c>
       <c r="Z250" s="83"/>
       <c r="AA250" s="83"/>
       <c r="AB250" s="83"/>
       <c r="AC250" s="83"/>
-      <c r="AD250" s="10"/>
-      <c r="AE250" s="83"/>
+      <c r="AD250" s="83"/>
+      <c r="AE250" s="10"/>
       <c r="AF250" s="83"/>
       <c r="AG250" s="83"/>
-    </row>
-    <row r="251" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH250" s="83"/>
+    </row>
+    <row r="251" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A251" s="46">
         <v>247</v>
       </c>
       <c r="B251" s="46" t="s">
         <v>2182</v>
       </c>
       <c r="C251" s="46" t="s">
-        <v>2783</v>
+        <v>2766</v>
       </c>
       <c r="D251" s="46">
         <v>23861</v>
       </c>
-      <c r="E251" s="46" t="s">
+      <c r="E251" s="83" t="s">
         <v>2194</v>
       </c>
-      <c r="F251" s="116">
+      <c r="F251" s="83" t="s">
+        <v>3065</v>
+      </c>
+      <c r="G251" s="115">
         <v>164404132219</v>
       </c>
-      <c r="G251" s="122" t="s">
+      <c r="H251" s="121" t="s">
         <v>2195</v>
       </c>
-      <c r="H251" s="46" t="s">
+      <c r="I251" s="46" t="s">
         <v>2196</v>
       </c>
-      <c r="I251" s="46" t="s">
+      <c r="J251" s="46" t="s">
         <v>2197</v>
       </c>
-      <c r="J251" s="46" t="s">
+      <c r="K251" s="46" t="s">
         <v>2198</v>
       </c>
-      <c r="K251" s="46" t="s">
+      <c r="L251" s="46" t="s">
         <v>2199</v>
       </c>
-      <c r="L251" s="46" t="s">
+      <c r="M251" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M251" s="46" t="s">
+      <c r="N251" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N251" s="46" t="s">
+      <c r="O251" s="46" t="s">
         <v>2200</v>
       </c>
-      <c r="O251" s="46" t="s">
+      <c r="P251" s="46" t="s">
         <v>1773</v>
       </c>
-      <c r="P251" s="46" t="s">
+      <c r="Q251" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q251" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R251" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S251" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S251" s="46"/>
-      <c r="T251" s="47">
+      <c r="T251" s="46"/>
+      <c r="U251" s="47">
         <v>45727</v>
       </c>
-      <c r="U251" s="49">
+      <c r="V251" s="49">
         <v>0.66666666666666663</v>
       </c>
-      <c r="V251" s="83"/>
       <c r="W251" s="83"/>
-      <c r="X251" s="10"/>
-      <c r="Y251" s="83"/>
+      <c r="X251" s="83"/>
+      <c r="Y251" s="10"/>
       <c r="Z251" s="83"/>
       <c r="AA251" s="83"/>
       <c r="AB251" s="83"/>
       <c r="AC251" s="83"/>
-      <c r="AD251" s="10"/>
-      <c r="AE251" s="83"/>
+      <c r="AD251" s="83"/>
+      <c r="AE251" s="10"/>
       <c r="AF251" s="83"/>
       <c r="AG251" s="83"/>
-    </row>
-    <row r="252" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH251" s="83"/>
+    </row>
+    <row r="252" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A252" s="46">
         <v>248</v>
       </c>
       <c r="B252" s="46" t="s">
-        <v>2222</v>
+        <v>2221</v>
       </c>
       <c r="C252" s="46"/>
       <c r="D252" s="46">
         <v>23917</v>
       </c>
-      <c r="E252" s="46" t="s">
+      <c r="E252" s="83" t="s">
+        <v>2222</v>
+      </c>
+      <c r="F252" s="83" t="s">
+        <v>3066</v>
+      </c>
+      <c r="G252" s="115">
+        <v>504011296209</v>
+      </c>
+      <c r="H252" s="121" t="s">
         <v>2223</v>
       </c>
-      <c r="F252" s="116">
-[...2 lines deleted...]
-      <c r="G252" s="122" t="s">
+      <c r="I252" s="46" t="s">
         <v>2224</v>
       </c>
-      <c r="H252" s="46" t="s">
+      <c r="J252" s="46" t="s">
         <v>2225</v>
       </c>
-      <c r="I252" s="46" t="s">
+      <c r="K252" s="46" t="s">
         <v>2226</v>
       </c>
-      <c r="J252" s="46" t="s">
+      <c r="L252" s="46" t="s">
         <v>2227</v>
       </c>
-      <c r="K252" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L252" s="46" t="s">
+      <c r="M252" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M252" s="46" t="s">
+      <c r="N252" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N252" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O252" s="55" t="s">
+        <v>2779</v>
+      </c>
+      <c r="P252" s="55" t="s">
         <v>1946</v>
       </c>
-      <c r="P252" s="46" t="s">
+      <c r="Q252" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q252" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R252" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S252" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S252" s="83"/>
-      <c r="T252" s="47">
+      <c r="T252" s="83"/>
+      <c r="U252" s="47">
         <v>45769</v>
       </c>
-      <c r="U252" s="134">
+      <c r="V252" s="133">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V252" s="83"/>
       <c r="W252" s="83"/>
-      <c r="X252" s="10"/>
-      <c r="Y252" s="83"/>
+      <c r="X252" s="83"/>
+      <c r="Y252" s="10"/>
       <c r="Z252" s="83"/>
       <c r="AA252" s="83"/>
       <c r="AB252" s="83"/>
       <c r="AC252" s="83"/>
-      <c r="AD252" s="10"/>
-      <c r="AE252" s="83"/>
+      <c r="AD252" s="83"/>
+      <c r="AE252" s="10"/>
       <c r="AF252" s="83"/>
       <c r="AG252" s="83"/>
-    </row>
-    <row r="253" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH252" s="83"/>
+    </row>
+    <row r="253" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A253" s="46">
         <v>249</v>
       </c>
       <c r="B253" s="46" t="s">
-        <v>2222</v>
+        <v>2221</v>
       </c>
       <c r="C253" s="46"/>
       <c r="D253" s="46">
         <v>23918</v>
       </c>
-      <c r="E253" s="46" t="s">
+      <c r="E253" s="83" t="s">
+        <v>2228</v>
+      </c>
+      <c r="F253" s="83" t="s">
+        <v>3067</v>
+      </c>
+      <c r="G253" s="115">
+        <v>744310214163</v>
+      </c>
+      <c r="H253" s="121" t="s">
+        <v>2240</v>
+      </c>
+      <c r="I253" s="46" t="s">
         <v>2229</v>
       </c>
-      <c r="F253" s="116">
-[...5 lines deleted...]
-      <c r="H253" s="46" t="s">
+      <c r="J253" s="46" t="s">
         <v>2230</v>
       </c>
-      <c r="I253" s="46" t="s">
+      <c r="K253" s="46" t="s">
         <v>2231</v>
       </c>
-      <c r="J253" s="46" t="s">
+      <c r="L253" s="46" t="s">
         <v>2232</v>
       </c>
-      <c r="K253" s="46" t="s">
-[...2 lines deleted...]
-      <c r="L253" s="46" t="s">
+      <c r="M253" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M253" s="46" t="s">
+      <c r="N253" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N253" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O253" s="28" t="s">
-        <v>1945</v>
-[...1 lines deleted...]
-      <c r="P253" s="46" t="s">
+        <v>2831</v>
+      </c>
+      <c r="P253" s="28" t="s">
+        <v>2711</v>
+      </c>
+      <c r="Q253" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q253" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R253" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S253" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S253" s="46"/>
-      <c r="T253" s="47">
+      <c r="T253" s="46"/>
+      <c r="U253" s="47">
         <v>45769</v>
       </c>
-      <c r="U253" s="134">
+      <c r="V253" s="133">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V253" s="83"/>
       <c r="W253" s="83"/>
-      <c r="X253" s="10"/>
-      <c r="Y253" s="83"/>
+      <c r="X253" s="83"/>
+      <c r="Y253" s="10"/>
       <c r="Z253" s="83"/>
       <c r="AA253" s="83"/>
       <c r="AB253" s="83"/>
       <c r="AC253" s="83"/>
-      <c r="AD253" s="10"/>
-      <c r="AE253" s="83"/>
+      <c r="AD253" s="83"/>
+      <c r="AE253" s="10"/>
       <c r="AF253" s="83"/>
       <c r="AG253" s="83"/>
-    </row>
-    <row r="254" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH253" s="83"/>
+    </row>
+    <row r="254" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A254" s="46">
         <v>250</v>
       </c>
       <c r="B254" s="46" t="s">
-        <v>2251</v>
+        <v>2242</v>
       </c>
       <c r="C254" s="46"/>
       <c r="D254" s="46">
         <v>23978</v>
       </c>
-      <c r="E254" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F254" s="116">
+      <c r="E254" s="83" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F254" s="83" t="s">
+        <v>3068</v>
+      </c>
+      <c r="G254" s="115">
         <v>164507252370</v>
       </c>
-      <c r="G254" s="122" t="s">
-[...3 lines deleted...]
-        <v>2253</v>
+      <c r="H254" s="121" t="s">
+        <v>2243</v>
       </c>
       <c r="I254" s="46" t="s">
-        <v>2254</v>
+        <v>2244</v>
       </c>
       <c r="J254" s="46" t="s">
-        <v>2255</v>
+        <v>2245</v>
       </c>
       <c r="K254" s="46" t="s">
-        <v>2256</v>
+        <v>2246</v>
       </c>
       <c r="L254" s="46" t="s">
+        <v>2247</v>
+      </c>
+      <c r="M254" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="M254" s="46" t="s">
+      <c r="N254" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N254" s="28" t="s">
-[...5 lines deleted...]
-      <c r="P254" s="46" t="s">
+      <c r="O254" s="46" t="s">
+        <v>3103</v>
+      </c>
+      <c r="P254" s="28" t="s">
+        <v>1819</v>
+      </c>
+      <c r="Q254" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q254" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R254" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S254" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S254" s="46"/>
-      <c r="T254" s="47">
+      <c r="T254" s="46"/>
+      <c r="U254" s="47">
         <v>45818</v>
       </c>
-      <c r="U254" s="134">
+      <c r="V254" s="133">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V254" s="83"/>
       <c r="W254" s="83"/>
-      <c r="X254" s="10"/>
-      <c r="Y254" s="83"/>
+      <c r="X254" s="83"/>
+      <c r="Y254" s="10"/>
       <c r="Z254" s="83"/>
       <c r="AA254" s="83"/>
       <c r="AB254" s="83"/>
       <c r="AC254" s="83"/>
-      <c r="AD254" s="10"/>
-      <c r="AE254" s="83"/>
+      <c r="AD254" s="83"/>
+      <c r="AE254" s="10"/>
       <c r="AF254" s="83"/>
       <c r="AG254" s="83"/>
-    </row>
-    <row r="255" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH254" s="83"/>
+    </row>
+    <row r="255" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A255" s="46">
         <v>251</v>
       </c>
       <c r="B255" s="46" t="s">
-        <v>2269</v>
+        <v>2257</v>
       </c>
       <c r="C255" s="46"/>
       <c r="D255" s="46">
         <v>24139</v>
       </c>
-      <c r="E255" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F255" s="116">
+      <c r="E255" s="83" t="s">
+        <v>2258</v>
+      </c>
+      <c r="F255" s="83" t="s">
+        <v>3069</v>
+      </c>
+      <c r="G255" s="115">
         <v>272297361633</v>
       </c>
-      <c r="G255" s="122" t="s">
-[...3 lines deleted...]
-        <v>2272</v>
+      <c r="H255" s="121" t="s">
+        <v>2259</v>
       </c>
       <c r="I255" s="46" t="s">
-        <v>2273</v>
+        <v>2260</v>
       </c>
       <c r="J255" s="46" t="s">
-        <v>2274</v>
+        <v>2261</v>
       </c>
       <c r="K255" s="46" t="s">
-        <v>2275</v>
+        <v>2262</v>
       </c>
       <c r="L255" s="46" t="s">
+        <v>2263</v>
+      </c>
+      <c r="M255" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="M255" s="46" t="s">
+      <c r="N255" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N255" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O255" s="28" t="s">
+        <v>3106</v>
+      </c>
+      <c r="P255" s="28" t="s">
         <v>1945</v>
       </c>
-      <c r="P255" s="46" t="s">
+      <c r="Q255" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q255" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R255" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S255" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S255" s="46"/>
-      <c r="T255" s="47">
+      <c r="T255" s="46"/>
+      <c r="U255" s="47">
         <v>45839</v>
       </c>
-      <c r="U255" s="134">
+      <c r="V255" s="133">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V255" s="83"/>
       <c r="W255" s="83"/>
-      <c r="X255" s="10"/>
-      <c r="Y255" s="83"/>
+      <c r="X255" s="83"/>
+      <c r="Y255" s="10"/>
       <c r="Z255" s="83"/>
       <c r="AA255" s="83"/>
       <c r="AB255" s="83"/>
       <c r="AC255" s="83"/>
-      <c r="AD255" s="10"/>
-      <c r="AE255" s="83"/>
+      <c r="AD255" s="83"/>
+      <c r="AE255" s="10"/>
       <c r="AF255" s="83"/>
       <c r="AG255" s="83"/>
-    </row>
-    <row r="256" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH255" s="83"/>
+    </row>
+    <row r="256" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A256" s="46">
         <v>252</v>
       </c>
       <c r="B256" s="46" t="s">
-        <v>2284</v>
+        <v>2269</v>
       </c>
       <c r="C256" s="46"/>
       <c r="D256" s="46">
         <v>24101</v>
       </c>
-      <c r="E256" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F256" s="116">
+      <c r="E256" s="83" t="s">
+        <v>2270</v>
+      </c>
+      <c r="F256" s="83" t="s">
+        <v>3070</v>
+      </c>
+      <c r="G256" s="115">
         <v>235600684589</v>
       </c>
-      <c r="G256" s="122" t="s">
-[...3 lines deleted...]
-        <v>2286</v>
+      <c r="H256" s="121" t="s">
+        <v>2823</v>
       </c>
       <c r="I256" s="46" t="s">
-        <v>2287</v>
+        <v>2271</v>
       </c>
       <c r="J256" s="46" t="s">
-        <v>2288</v>
+        <v>2272</v>
       </c>
       <c r="K256" s="46" t="s">
-        <v>2289</v>
+        <v>2273</v>
       </c>
       <c r="L256" s="46" t="s">
-        <v>2310</v>
+        <v>2274</v>
       </c>
       <c r="M256" s="46" t="s">
+        <v>2294</v>
+      </c>
+      <c r="N256" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="N256" s="46" t="s">
-[...5 lines deleted...]
-      <c r="P256" s="46" t="s">
+      <c r="O256" s="83" t="s">
+        <v>3120</v>
+      </c>
+      <c r="P256" s="28" t="s">
+        <v>2711</v>
+      </c>
+      <c r="Q256" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q256" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R256" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S256" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S256" s="46"/>
-      <c r="T256" s="47">
+      <c r="T256" s="46"/>
+      <c r="U256" s="47">
         <v>45876</v>
       </c>
-      <c r="U256" s="134">
+      <c r="V256" s="133">
         <v>0.4861111111111111</v>
       </c>
-      <c r="V256" s="83"/>
       <c r="W256" s="83"/>
-      <c r="X256" s="10"/>
-      <c r="Y256" s="83"/>
+      <c r="X256" s="83"/>
+      <c r="Y256" s="10"/>
       <c r="Z256" s="83"/>
       <c r="AA256" s="83"/>
       <c r="AB256" s="83"/>
       <c r="AC256" s="83"/>
-      <c r="AD256" s="10"/>
-      <c r="AE256" s="83"/>
+      <c r="AD256" s="83"/>
+      <c r="AE256" s="10"/>
       <c r="AF256" s="83"/>
       <c r="AG256" s="83"/>
-    </row>
-    <row r="257" spans="1:33" ht="234.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH256" s="83"/>
+    </row>
+    <row r="257" spans="1:34" ht="234.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A257" s="46">
         <v>253</v>
       </c>
       <c r="B257" s="46" t="s">
-        <v>2305</v>
+        <v>2289</v>
       </c>
       <c r="C257" s="46"/>
       <c r="D257" s="46">
         <v>24174</v>
       </c>
-      <c r="E257" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F257" s="116">
+      <c r="E257" s="83" t="s">
+        <v>2290</v>
+      </c>
+      <c r="F257" s="83" t="s">
+        <v>3071</v>
+      </c>
+      <c r="G257" s="115">
         <v>340302142534</v>
       </c>
-      <c r="G257" s="122" t="s">
-[...3 lines deleted...]
-        <v>2308</v>
+      <c r="H257" s="121" t="s">
+        <v>2291</v>
       </c>
       <c r="I257" s="46" t="s">
-        <v>2309</v>
+        <v>2292</v>
       </c>
       <c r="J257" s="46" t="s">
-        <v>2311</v>
+        <v>2293</v>
       </c>
       <c r="K257" s="46" t="s">
-        <v>2312</v>
+        <v>2295</v>
       </c>
       <c r="L257" s="46" t="s">
-        <v>2310</v>
+        <v>2296</v>
       </c>
       <c r="M257" s="46" t="s">
+        <v>2294</v>
+      </c>
+      <c r="N257" s="46" t="s">
         <v>1247</v>
       </c>
-      <c r="N257" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O257" s="55" t="s">
+        <v>2297</v>
+      </c>
+      <c r="P257" s="55" t="s">
         <v>1946</v>
       </c>
-      <c r="P257" s="46" t="s">
+      <c r="Q257" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q257" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R257" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S257" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S257" s="46"/>
-      <c r="T257" s="47">
+      <c r="T257" s="46"/>
+      <c r="U257" s="47">
         <v>45932</v>
       </c>
-      <c r="U257" s="134">
+      <c r="V257" s="133">
         <v>0.4861111111111111</v>
       </c>
-      <c r="V257" s="46"/>
       <c r="W257" s="46"/>
-      <c r="X257" s="92"/>
-      <c r="Y257" s="46"/>
+      <c r="X257" s="46"/>
+      <c r="Y257" s="92"/>
       <c r="Z257" s="46"/>
       <c r="AA257" s="46"/>
       <c r="AB257" s="46"/>
       <c r="AC257" s="46"/>
-      <c r="AD257" s="92"/>
-      <c r="AE257" s="46"/>
+      <c r="AD257" s="46"/>
+      <c r="AE257" s="92"/>
       <c r="AF257" s="46"/>
       <c r="AG257" s="46"/>
-    </row>
-    <row r="258" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AH257" s="46"/>
+    </row>
+    <row r="258" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A258" s="46">
         <v>254</v>
       </c>
       <c r="B258" s="46" t="s">
-        <v>2619</v>
+        <v>2602</v>
       </c>
       <c r="C258" s="46"/>
       <c r="D258" s="46">
         <v>17252</v>
       </c>
-      <c r="E258" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F258" s="116">
+      <c r="E258" s="83" t="s">
+        <v>2603</v>
+      </c>
+      <c r="F258" s="18" t="s">
+        <v>2970</v>
+      </c>
+      <c r="G258" s="115">
         <v>165003648537</v>
       </c>
-      <c r="G258" s="122" t="s">
-[...3 lines deleted...]
-        <v>2622</v>
+      <c r="H258" s="121" t="s">
+        <v>2604</v>
       </c>
       <c r="I258" s="46" t="s">
-        <v>2623</v>
-[...1 lines deleted...]
-      <c r="J258" s="28" t="s">
+        <v>2605</v>
+      </c>
+      <c r="J258" s="46" t="s">
+        <v>2606</v>
+      </c>
+      <c r="K258" s="28" t="s">
         <v>911</v>
       </c>
-      <c r="K258" s="28" t="s">
+      <c r="L258" s="28" t="s">
         <v>903</v>
       </c>
-      <c r="L258" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M258" s="46" t="s">
+        <v>2294</v>
+      </c>
+      <c r="N258" s="46" t="s">
         <v>1247</v>
       </c>
-      <c r="N258" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O258" s="55" t="s">
+        <v>2607</v>
+      </c>
+      <c r="P258" s="55" t="s">
         <v>1946</v>
       </c>
-      <c r="P258" s="46" t="s">
+      <c r="Q258" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q258" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R258" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S258" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S258" s="46"/>
-      <c r="T258" s="47">
+      <c r="T258" s="46"/>
+      <c r="U258" s="47">
         <v>45960</v>
       </c>
-      <c r="U258" s="134">
+      <c r="V258" s="133">
         <v>0.625</v>
       </c>
-      <c r="V258" s="149"/>
-[...12 lines deleted...]
-    <row r="259" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W258" s="147"/>
+      <c r="X258" s="147"/>
+      <c r="Y258" s="147"/>
+      <c r="Z258" s="147"/>
+      <c r="AA258" s="147"/>
+      <c r="AB258" s="147"/>
+      <c r="AC258" s="147"/>
+      <c r="AD258" s="147"/>
+      <c r="AE258" s="147"/>
+      <c r="AF258" s="147"/>
+      <c r="AG258" s="147"/>
+      <c r="AH258" s="147"/>
+    </row>
+    <row r="259" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A259" s="83">
         <v>255</v>
       </c>
       <c r="B259" s="46" t="s">
-        <v>2693</v>
+        <v>2676</v>
       </c>
       <c r="C259" s="83"/>
       <c r="D259" s="83">
         <v>24480</v>
       </c>
       <c r="E259" s="83" t="s">
-        <v>2677</v>
-[...1 lines deleted...]
-      <c r="F259" s="151">
+        <v>2660</v>
+      </c>
+      <c r="F259" s="83" t="s">
+        <v>3072</v>
+      </c>
+      <c r="G259" s="149">
         <v>222304744282</v>
       </c>
-      <c r="G259" s="88" t="s">
+      <c r="H259" s="88" t="s">
+        <v>2649</v>
+      </c>
+      <c r="I259" s="83" t="s">
+        <v>2650</v>
+      </c>
+      <c r="J259" s="46" t="s">
+        <v>2662</v>
+      </c>
+      <c r="K259" s="28" t="s">
+        <v>2651</v>
+      </c>
+      <c r="L259" s="28" t="s">
+        <v>2652</v>
+      </c>
+      <c r="M259" s="46" t="s">
         <v>2666</v>
       </c>
-      <c r="H259" s="83" t="s">
-[...14 lines deleted...]
-      <c r="M259" s="46" t="s">
+      <c r="N259" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N259" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O259" s="28" t="s">
+        <v>2653</v>
+      </c>
+      <c r="P259" s="28" t="s">
         <v>1945</v>
       </c>
-      <c r="P259" s="83" t="s">
+      <c r="Q259" s="83" t="s">
         <v>835</v>
       </c>
-      <c r="Q259" s="83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R259" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="S259" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="S259" s="83"/>
-      <c r="T259" s="84">
+      <c r="T259" s="83"/>
+      <c r="U259" s="84">
         <v>46042</v>
       </c>
-      <c r="U259" s="152">
+      <c r="V259" s="150">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V259" s="149"/>
-[...12 lines deleted...]
-    <row r="260" spans="1:33" ht="217.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W259" s="147"/>
+      <c r="X259" s="147"/>
+      <c r="Y259" s="147"/>
+      <c r="Z259" s="147"/>
+      <c r="AA259" s="147"/>
+      <c r="AB259" s="147"/>
+      <c r="AC259" s="147"/>
+      <c r="AD259" s="147"/>
+      <c r="AE259" s="147"/>
+      <c r="AF259" s="147"/>
+      <c r="AG259" s="147"/>
+      <c r="AH259" s="147"/>
+    </row>
+    <row r="260" spans="1:34" ht="217.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A260" s="83">
         <v>256</v>
       </c>
       <c r="B260" s="46" t="s">
-        <v>2693</v>
+        <v>2676</v>
       </c>
       <c r="C260" s="83"/>
       <c r="D260" s="83">
         <v>24479</v>
       </c>
       <c r="E260" s="83" t="s">
-        <v>2678</v>
-[...1 lines deleted...]
-      <c r="F260" s="151">
+        <v>2661</v>
+      </c>
+      <c r="F260" s="83" t="s">
+        <v>3073</v>
+      </c>
+      <c r="G260" s="149">
         <v>182102345675</v>
       </c>
-      <c r="G260" s="88" t="s">
-[...3 lines deleted...]
-        <v>2672</v>
+      <c r="H260" s="88" t="s">
+        <v>2654</v>
       </c>
       <c r="I260" s="83" t="s">
-        <v>2673</v>
-[...2 lines deleted...]
-        <v>2674</v>
+        <v>2655</v>
+      </c>
+      <c r="J260" s="83" t="s">
+        <v>2656</v>
       </c>
       <c r="K260" s="85" t="s">
-        <v>2675</v>
-[...1 lines deleted...]
-      <c r="L260" s="83" t="s">
+        <v>2657</v>
+      </c>
+      <c r="L260" s="85" t="s">
+        <v>2658</v>
+      </c>
+      <c r="M260" s="83" t="s">
         <v>1915</v>
       </c>
-      <c r="M260" s="83" t="s">
+      <c r="N260" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="N260" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O260" s="85" t="s">
+        <v>2659</v>
+      </c>
+      <c r="P260" s="85" t="s">
         <v>1945</v>
       </c>
-      <c r="P260" s="83" t="s">
+      <c r="Q260" s="83" t="s">
         <v>835</v>
       </c>
-      <c r="Q260" s="83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R260" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="S260" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="S260" s="83"/>
-      <c r="T260" s="84">
+      <c r="T260" s="83"/>
+      <c r="U260" s="84">
         <v>46042</v>
       </c>
-      <c r="U260" s="152">
+      <c r="V260" s="150">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V260" s="149"/>
-[...12 lines deleted...]
-    <row r="261" spans="1:33" ht="247.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W260" s="147"/>
+      <c r="X260" s="147"/>
+      <c r="Y260" s="147"/>
+      <c r="Z260" s="147"/>
+      <c r="AA260" s="147"/>
+      <c r="AB260" s="147"/>
+      <c r="AC260" s="147"/>
+      <c r="AD260" s="147"/>
+      <c r="AE260" s="147"/>
+      <c r="AF260" s="147"/>
+      <c r="AG260" s="147"/>
+      <c r="AH260" s="147"/>
+    </row>
+    <row r="261" spans="1:34" ht="247.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A261" s="83">
         <v>257</v>
       </c>
       <c r="B261" s="46" t="s">
-        <v>2694</v>
+        <v>2677</v>
       </c>
       <c r="C261" s="83"/>
-      <c r="D261" s="83"/>
+      <c r="D261" s="83">
+        <v>24615</v>
+      </c>
       <c r="E261" s="83" t="s">
-        <v>2680</v>
-[...1 lines deleted...]
-      <c r="F261" s="112">
+        <v>2663</v>
+      </c>
+      <c r="F261" s="83" t="s">
+        <v>3074</v>
+      </c>
+      <c r="G261" s="111">
         <v>782615546447</v>
       </c>
-      <c r="G261" s="88" t="s">
-[...3 lines deleted...]
-        <v>2682</v>
+      <c r="H261" s="88" t="s">
+        <v>2723</v>
       </c>
       <c r="I261" s="83" t="s">
-        <v>2681</v>
-[...2 lines deleted...]
-        <v>2684</v>
+        <v>2665</v>
+      </c>
+      <c r="J261" s="83" t="s">
+        <v>2664</v>
       </c>
       <c r="K261" s="85" t="s">
-        <v>2685</v>
-[...1 lines deleted...]
-      <c r="L261" s="83" t="s">
+        <v>2667</v>
+      </c>
+      <c r="L261" s="85" t="s">
+        <v>2668</v>
+      </c>
+      <c r="M261" s="83" t="s">
         <v>1915</v>
       </c>
-      <c r="M261" s="83" t="s">
+      <c r="N261" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="N261" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O261" s="18" t="s">
+        <v>2669</v>
+      </c>
+      <c r="P261" s="18" t="s">
         <v>1946</v>
       </c>
-      <c r="P261" s="83" t="s">
+      <c r="Q261" s="83" t="s">
         <v>835</v>
       </c>
-      <c r="Q261" s="83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R261" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="S261" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="S261" s="83"/>
-      <c r="T261" s="84">
+      <c r="T261" s="83"/>
+      <c r="U261" s="84">
         <v>46044</v>
       </c>
-      <c r="U261" s="152">
+      <c r="V261" s="150">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V261" s="149"/>
-[...12 lines deleted...]
-    <row r="262" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W261" s="147"/>
+      <c r="X261" s="147"/>
+      <c r="Y261" s="147"/>
+      <c r="Z261" s="147"/>
+      <c r="AA261" s="147"/>
+      <c r="AB261" s="147"/>
+      <c r="AC261" s="147"/>
+      <c r="AD261" s="147"/>
+      <c r="AE261" s="147"/>
+      <c r="AF261" s="147"/>
+      <c r="AG261" s="147"/>
+      <c r="AH261" s="147"/>
+    </row>
+    <row r="262" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A262" s="46">
         <v>258</v>
       </c>
       <c r="B262" s="46" t="s">
-        <v>2694</v>
+        <v>2677</v>
       </c>
       <c r="C262" s="46"/>
-      <c r="D262" s="46"/>
-[...3 lines deleted...]
-      <c r="F262" s="116">
+      <c r="D262" s="46">
+        <v>24614</v>
+      </c>
+      <c r="E262" s="83" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F262" s="83" t="s">
+        <v>3075</v>
+      </c>
+      <c r="G262" s="115">
         <v>4223166243720</v>
       </c>
-      <c r="G262" s="122" t="s">
-[...3 lines deleted...]
-        <v>2690</v>
+      <c r="H262" s="121" t="s">
+        <v>2671</v>
       </c>
       <c r="I262" s="46" t="s">
-        <v>2689</v>
-[...2 lines deleted...]
-        <v>2691</v>
+        <v>2673</v>
+      </c>
+      <c r="J262" s="46" t="s">
+        <v>2672</v>
       </c>
       <c r="K262" s="28" t="s">
-        <v>2692</v>
-[...1 lines deleted...]
-      <c r="L262" s="46" t="s">
+        <v>2674</v>
+      </c>
+      <c r="L262" s="28" t="s">
+        <v>2675</v>
+      </c>
+      <c r="M262" s="46" t="s">
         <v>1915</v>
       </c>
-      <c r="M262" s="46" t="s">
+      <c r="N262" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="N262" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O262" s="28" t="s">
+        <v>2805</v>
+      </c>
+      <c r="P262" s="28" t="s">
         <v>1945</v>
       </c>
-      <c r="P262" s="46" t="s">
+      <c r="Q262" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q262" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R262" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S262" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S262" s="46"/>
-      <c r="T262" s="47">
+      <c r="T262" s="46"/>
+      <c r="U262" s="47">
         <v>46044</v>
       </c>
-      <c r="U262" s="153">
+      <c r="V262" s="151">
         <v>0.45833333333333331</v>
       </c>
     </row>
-    <row r="263" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A263" s="154">
+    <row r="263" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A263" s="152">
         <v>259</v>
       </c>
       <c r="B263" s="46" t="s">
-        <v>2697</v>
-[...2 lines deleted...]
-      <c r="D263" s="154">
+        <v>2680</v>
+      </c>
+      <c r="C263" s="152"/>
+      <c r="D263" s="152">
         <v>18934</v>
       </c>
-      <c r="E263" s="154" t="s">
-[...2 lines deleted...]
-      <c r="F263" s="155">
+      <c r="E263" s="164" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F263" s="164" t="s">
+        <v>3076</v>
+      </c>
+      <c r="G263" s="153">
         <v>272198778634</v>
       </c>
-      <c r="G263" s="154" t="s">
-[...9 lines deleted...]
-        <v>2701</v>
+      <c r="H263" s="152" t="s">
+        <v>2681</v>
+      </c>
+      <c r="I263" s="152" t="s">
+        <v>2683</v>
+      </c>
+      <c r="J263" s="46" t="s">
+        <v>2682</v>
       </c>
       <c r="K263" s="28" t="s">
-        <v>2779</v>
-[...1 lines deleted...]
-      <c r="L263" s="46" t="s">
+        <v>2684</v>
+      </c>
+      <c r="L263" s="28" t="s">
+        <v>2762</v>
+      </c>
+      <c r="M263" s="46" t="s">
         <v>1915</v>
       </c>
-      <c r="M263" s="46" t="s">
+      <c r="N263" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="N263" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O263" s="55" t="s">
+        <v>2685</v>
+      </c>
+      <c r="P263" s="55" t="s">
         <v>1946</v>
       </c>
-      <c r="P263" s="46" t="s">
+      <c r="Q263" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q263" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R263" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S263" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S263" s="154"/>
-      <c r="T263" s="47">
+      <c r="T263" s="152"/>
+      <c r="U263" s="47">
         <v>46051</v>
       </c>
-      <c r="U263" s="153">
+      <c r="V263" s="151">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V263" s="156"/>
-[...12 lines deleted...]
-    <row r="264" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W263" s="154"/>
+      <c r="X263" s="154"/>
+      <c r="Y263" s="154"/>
+      <c r="Z263" s="154"/>
+      <c r="AA263" s="154"/>
+      <c r="AB263" s="154"/>
+      <c r="AC263" s="154"/>
+      <c r="AD263" s="154"/>
+      <c r="AE263" s="154"/>
+      <c r="AF263" s="154"/>
+      <c r="AG263" s="154"/>
+      <c r="AH263" s="154"/>
+    </row>
+    <row r="264" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A264" s="83">
         <v>260</v>
       </c>
       <c r="B264" s="46" t="s">
-        <v>2697</v>
+        <v>2680</v>
       </c>
       <c r="C264" s="83"/>
       <c r="D264" s="83">
         <v>24477</v>
       </c>
       <c r="E264" s="83" t="s">
-        <v>2712</v>
-[...1 lines deleted...]
-      <c r="F264" s="112">
+        <v>2695</v>
+      </c>
+      <c r="F264" s="83" t="s">
+        <v>3077</v>
+      </c>
+      <c r="G264" s="111">
         <v>225102717819</v>
       </c>
-      <c r="G264" s="88" t="s">
-[...9 lines deleted...]
-        <v>2717</v>
+      <c r="H264" s="88" t="s">
+        <v>2697</v>
+      </c>
+      <c r="I264" s="83" t="s">
+        <v>2698</v>
+      </c>
+      <c r="J264" s="46" t="s">
+        <v>2699</v>
       </c>
       <c r="K264" s="28" t="s">
-        <v>2778</v>
-[...2 lines deleted...]
-        <v>2724</v>
+        <v>2700</v>
+      </c>
+      <c r="L264" s="28" t="s">
+        <v>2761</v>
       </c>
       <c r="M264" s="46" t="s">
+        <v>2707</v>
+      </c>
+      <c r="N264" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N264" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O264" s="55" t="s">
+        <v>2701</v>
+      </c>
+      <c r="P264" s="55" t="s">
         <v>1946</v>
       </c>
-      <c r="P264" s="46" t="s">
+      <c r="Q264" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q264" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R264" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S264" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S264" s="83"/>
-      <c r="T264" s="47">
+      <c r="T264" s="83"/>
+      <c r="U264" s="47">
         <v>46058</v>
       </c>
-      <c r="U264" s="153">
+      <c r="V264" s="151">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V264" s="149"/>
-[...12 lines deleted...]
-    <row r="265" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W264" s="147"/>
+      <c r="X264" s="147"/>
+      <c r="Y264" s="147"/>
+      <c r="Z264" s="147"/>
+      <c r="AA264" s="147"/>
+      <c r="AB264" s="147"/>
+      <c r="AC264" s="147"/>
+      <c r="AD264" s="147"/>
+      <c r="AE264" s="147"/>
+      <c r="AF264" s="147"/>
+      <c r="AG264" s="147"/>
+      <c r="AH264" s="147"/>
+    </row>
+    <row r="265" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A265" s="46">
         <v>261</v>
       </c>
       <c r="B265" s="46" t="s">
-        <v>2697</v>
+        <v>2680</v>
       </c>
       <c r="C265" s="46"/>
       <c r="D265" s="46">
         <v>17118</v>
       </c>
-      <c r="E265" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F265" s="116">
+      <c r="E265" s="83" t="s">
+        <v>2696</v>
+      </c>
+      <c r="F265" s="83" t="s">
+        <v>3078</v>
+      </c>
+      <c r="G265" s="115">
         <v>230556678288</v>
       </c>
-      <c r="G265" s="122" t="s">
-[...3 lines deleted...]
-        <v>2720</v>
+      <c r="H265" s="121" t="s">
+        <v>2702</v>
       </c>
       <c r="I265" s="46" t="s">
+        <v>2703</v>
+      </c>
+      <c r="J265" s="46" t="s">
+        <v>2704</v>
+      </c>
+      <c r="K265" s="28" t="s">
+        <v>2705</v>
+      </c>
+      <c r="L265" s="28" t="s">
         <v>2721</v>
       </c>
-      <c r="J265" s="28" t="s">
-[...5 lines deleted...]
-      <c r="L265" s="46" t="s">
+      <c r="M265" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M265" s="46" t="s">
+      <c r="N265" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N265" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O265" s="28" t="s">
+        <v>2706</v>
+      </c>
+      <c r="P265" s="28" t="s">
         <v>1945</v>
       </c>
-      <c r="P265" s="46" t="s">
+      <c r="Q265" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q265" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R265" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S265" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S265" s="46"/>
-      <c r="T265" s="47">
+      <c r="T265" s="46"/>
+      <c r="U265" s="47">
         <v>46058</v>
       </c>
-      <c r="U265" s="153">
+      <c r="V265" s="151">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V265" s="157"/>
-[...12 lines deleted...]
-    <row r="266" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W265" s="155"/>
+      <c r="X265" s="155"/>
+      <c r="Y265" s="155"/>
+      <c r="Z265" s="155"/>
+      <c r="AA265" s="155"/>
+      <c r="AB265" s="155"/>
+      <c r="AC265" s="155"/>
+      <c r="AD265" s="155"/>
+      <c r="AE265" s="155"/>
+      <c r="AF265" s="155"/>
+      <c r="AG265" s="155"/>
+      <c r="AH265" s="155"/>
+    </row>
+    <row r="266" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A266" s="83">
         <v>262</v>
       </c>
       <c r="B266" s="83" t="s">
-        <v>2731</v>
+        <v>2714</v>
       </c>
       <c r="C266" s="83"/>
       <c r="D266" s="83">
         <v>16291</v>
       </c>
       <c r="E266" s="83" t="s">
-        <v>2732</v>
-[...1 lines deleted...]
-      <c r="F266" s="112">
+        <v>2715</v>
+      </c>
+      <c r="F266" s="83" t="s">
+        <v>3079</v>
+      </c>
+      <c r="G266" s="111">
         <v>132708655909</v>
       </c>
-      <c r="G266" s="88" t="s">
-[...14 lines deleted...]
-      <c r="L266" s="83" t="s">
+      <c r="H266" s="88" t="s">
+        <v>2716</v>
+      </c>
+      <c r="I266" s="83" t="s">
+        <v>2720</v>
+      </c>
+      <c r="J266" s="156" t="s">
+        <v>2717</v>
+      </c>
+      <c r="K266" s="156" t="s">
+        <v>2718</v>
+      </c>
+      <c r="L266" s="85" t="s">
+        <v>2722</v>
+      </c>
+      <c r="M266" s="83" t="s">
         <v>1015</v>
       </c>
-      <c r="M266" s="83" t="s">
+      <c r="N266" s="83" t="s">
         <v>1070</v>
       </c>
-      <c r="N266" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O266" s="18" t="s">
+        <v>2719</v>
+      </c>
+      <c r="P266" s="18" t="s">
         <v>1946</v>
       </c>
-      <c r="P266" s="83" t="s">
+      <c r="Q266" s="83" t="s">
         <v>835</v>
       </c>
-      <c r="Q266" s="83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R266" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="S266" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="S266" s="83"/>
-      <c r="T266" s="84">
+      <c r="T266" s="83"/>
+      <c r="U266" s="84">
         <v>46064</v>
       </c>
-      <c r="U266" s="152">
+      <c r="V266" s="150">
         <v>0.66666666666666663</v>
       </c>
-      <c r="V266" s="149"/>
-[...12 lines deleted...]
-    <row r="267" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W266" s="147"/>
+      <c r="X266" s="147"/>
+      <c r="Y266" s="147"/>
+      <c r="Z266" s="147"/>
+      <c r="AA266" s="147"/>
+      <c r="AB266" s="147"/>
+      <c r="AC266" s="147"/>
+      <c r="AD266" s="147"/>
+      <c r="AE266" s="147"/>
+      <c r="AF266" s="147"/>
+      <c r="AG266" s="147"/>
+      <c r="AH266" s="147"/>
+    </row>
+    <row r="267" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A267" s="83">
         <v>263</v>
       </c>
       <c r="B267" s="46" t="s">
-        <v>2746</v>
+        <v>2729</v>
       </c>
       <c r="C267" s="83"/>
-      <c r="D267" s="83"/>
+      <c r="D267" s="83">
+        <v>24493</v>
+      </c>
       <c r="E267" s="83" t="s">
-        <v>2747</v>
-[...1 lines deleted...]
-      <c r="F267" s="112">
+        <v>2730</v>
+      </c>
+      <c r="F267" s="83" t="s">
+        <v>3080</v>
+      </c>
+      <c r="G267" s="111">
         <v>502801180433</v>
       </c>
-      <c r="G267" s="88" t="s">
-[...9 lines deleted...]
-        <v>2752</v>
+      <c r="H267" s="88" t="s">
+        <v>2732</v>
+      </c>
+      <c r="I267" s="83" t="s">
+        <v>2733</v>
+      </c>
+      <c r="J267" s="46" t="s">
+        <v>2734</v>
       </c>
       <c r="K267" s="28" t="s">
-        <v>2776</v>
-[...1 lines deleted...]
-      <c r="L267" s="46" t="s">
+        <v>2735</v>
+      </c>
+      <c r="L267" s="28" t="s">
+        <v>2759</v>
+      </c>
+      <c r="M267" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M267" s="46" t="s">
+      <c r="N267" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N267" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O267" s="55" t="s">
+        <v>2736</v>
+      </c>
+      <c r="P267" s="55" t="s">
         <v>1946</v>
       </c>
-      <c r="P267" s="46" t="s">
+      <c r="Q267" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q267" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R267" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S267" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S267" s="83"/>
-      <c r="T267" s="84">
+      <c r="T267" s="83"/>
+      <c r="U267" s="84">
         <v>46072</v>
       </c>
-      <c r="U267" s="152">
+      <c r="V267" s="150">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V267" s="149"/>
-[...12 lines deleted...]
-    <row r="268" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W267" s="147"/>
+      <c r="X267" s="147"/>
+      <c r="Y267" s="147"/>
+      <c r="Z267" s="147"/>
+      <c r="AA267" s="147"/>
+      <c r="AB267" s="147"/>
+      <c r="AC267" s="147"/>
+      <c r="AD267" s="147"/>
+      <c r="AE267" s="147"/>
+      <c r="AF267" s="147"/>
+      <c r="AG267" s="147"/>
+      <c r="AH267" s="147"/>
+    </row>
+    <row r="268" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A268" s="83">
         <v>264</v>
       </c>
       <c r="B268" s="83" t="s">
-        <v>2746</v>
+        <v>2729</v>
       </c>
       <c r="C268" s="83"/>
-      <c r="D268" s="83"/>
+      <c r="D268" s="83">
+        <v>21814</v>
+      </c>
       <c r="E268" s="83" t="s">
-        <v>2748</v>
-[...1 lines deleted...]
-      <c r="F268" s="112">
+        <v>2731</v>
+      </c>
+      <c r="F268" s="84" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G268" s="111">
         <v>132710382328</v>
       </c>
-      <c r="G268" s="88" t="s">
+      <c r="H268" s="88" t="s">
+        <v>2741</v>
+      </c>
+      <c r="I268" s="83" t="s">
+        <v>2737</v>
+      </c>
+      <c r="J268" s="157" t="s">
+        <v>2738</v>
+      </c>
+      <c r="K268" s="85" t="s">
+        <v>2739</v>
+      </c>
+      <c r="L268" s="85" t="s">
         <v>2758</v>
       </c>
-      <c r="H268" s="83" t="s">
-[...11 lines deleted...]
-      <c r="L268" s="83" t="s">
+      <c r="M268" s="83" t="s">
         <v>1015</v>
       </c>
-      <c r="M268" s="83" t="s">
+      <c r="N268" s="83" t="s">
         <v>1070</v>
       </c>
-      <c r="N268" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O268" s="85" t="s">
+        <v>2740</v>
+      </c>
+      <c r="P268" s="85" t="s">
         <v>1945</v>
       </c>
-      <c r="P268" s="46" t="s">
+      <c r="Q268" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q268" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R268" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S268" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S268" s="83"/>
-      <c r="T268" s="84">
+      <c r="T268" s="83"/>
+      <c r="U268" s="84">
         <v>46072</v>
       </c>
-      <c r="U268" s="152">
+      <c r="V268" s="150">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V268" s="149"/>
-[...12 lines deleted...]
-    <row r="269" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W268" s="147"/>
+      <c r="X268" s="147"/>
+      <c r="Y268" s="147"/>
+      <c r="Z268" s="147"/>
+      <c r="AA268" s="147"/>
+      <c r="AB268" s="147"/>
+      <c r="AC268" s="147"/>
+      <c r="AD268" s="147"/>
+      <c r="AE268" s="147"/>
+      <c r="AF268" s="147"/>
+      <c r="AG268" s="147"/>
+      <c r="AH268" s="147"/>
+    </row>
+    <row r="269" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A269" s="83">
         <v>265</v>
       </c>
       <c r="B269" s="46" t="s">
-        <v>2759</v>
+        <v>2742</v>
       </c>
       <c r="C269" s="83"/>
       <c r="D269" s="83">
         <v>22682</v>
       </c>
       <c r="E269" s="83" t="s">
+        <v>2743</v>
+      </c>
+      <c r="F269" s="83" t="s">
+        <v>3082</v>
+      </c>
+      <c r="G269" s="111">
+        <v>231113143214</v>
+      </c>
+      <c r="H269" s="88" t="s">
+        <v>2744</v>
+      </c>
+      <c r="I269" s="83" t="s">
+        <v>2745</v>
+      </c>
+      <c r="J269" s="158" t="s">
+        <v>2746</v>
+      </c>
+      <c r="K269" s="28" t="s">
+        <v>2747</v>
+      </c>
+      <c r="L269" s="28" t="s">
         <v>2760</v>
       </c>
-      <c r="F269" s="112">
-[...19 lines deleted...]
-      </c>
       <c r="M269" s="46" t="s">
-        <v>2766</v>
+        <v>2748</v>
       </c>
       <c r="N269" s="46" t="s">
-        <v>2767</v>
+        <v>2749</v>
       </c>
       <c r="O269" s="46" t="s">
+        <v>2750</v>
+      </c>
+      <c r="P269" s="46" t="s">
         <v>1773</v>
       </c>
-      <c r="P269" s="46" t="s">
+      <c r="Q269" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q269" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R269" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S269" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S269" s="83"/>
-      <c r="T269" s="84">
+      <c r="T269" s="83"/>
+      <c r="U269" s="84">
         <v>46079</v>
       </c>
-      <c r="U269" s="152">
+      <c r="V269" s="150">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V269" s="149"/>
-[...12 lines deleted...]
-    <row r="270" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W269" s="147"/>
+      <c r="X269" s="147"/>
+      <c r="Y269" s="147"/>
+      <c r="Z269" s="147"/>
+      <c r="AA269" s="147"/>
+      <c r="AB269" s="147"/>
+      <c r="AC269" s="147"/>
+      <c r="AD269" s="147"/>
+      <c r="AE269" s="147"/>
+      <c r="AF269" s="147"/>
+      <c r="AG269" s="147"/>
+      <c r="AH269" s="147"/>
+    </row>
+    <row r="270" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A270" s="46">
         <v>266</v>
       </c>
       <c r="B270" s="46" t="s">
-        <v>2759</v>
+        <v>2742</v>
       </c>
       <c r="C270" s="46"/>
       <c r="D270" s="46">
         <v>10166</v>
       </c>
-      <c r="E270" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F270" s="116">
+      <c r="E270" s="83" t="s">
+        <v>2751</v>
+      </c>
+      <c r="F270" s="83" t="s">
+        <v>3083</v>
+      </c>
+      <c r="G270" s="115">
         <v>490900803601</v>
       </c>
-      <c r="G270" s="122" t="s">
-[...9 lines deleted...]
-        <v>2771</v>
+      <c r="H270" s="121" t="s">
+        <v>2756</v>
+      </c>
+      <c r="I270" s="46" t="s">
+        <v>2752</v>
+      </c>
+      <c r="J270" s="158" t="s">
+        <v>2753</v>
       </c>
       <c r="K270" s="28" t="s">
-        <v>2774</v>
-[...1 lines deleted...]
-      <c r="L270" s="46" t="s">
+        <v>2754</v>
+      </c>
+      <c r="L270" s="28" t="s">
+        <v>2757</v>
+      </c>
+      <c r="M270" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="M270" s="46" t="s">
+      <c r="N270" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N270" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O270" s="55" t="s">
+        <v>2755</v>
+      </c>
+      <c r="P270" s="55" t="s">
         <v>1946</v>
       </c>
-      <c r="P270" s="46" t="s">
+      <c r="Q270" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q270" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R270" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S270" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S270" s="46"/>
-      <c r="T270" s="47">
+      <c r="T270" s="46"/>
+      <c r="U270" s="47">
         <v>46069</v>
       </c>
-      <c r="U270" s="153">
+      <c r="V270" s="151">
         <v>0.45833333333333331</v>
       </c>
-      <c r="V270" s="157"/>
-[...12 lines deleted...]
-    <row r="271" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W270" s="155"/>
+      <c r="X270" s="155"/>
+      <c r="Y270" s="155"/>
+      <c r="Z270" s="155"/>
+      <c r="AA270" s="155"/>
+      <c r="AB270" s="155"/>
+      <c r="AC270" s="155"/>
+      <c r="AD270" s="155"/>
+      <c r="AE270" s="155"/>
+      <c r="AF270" s="155"/>
+      <c r="AG270" s="155"/>
+      <c r="AH270" s="155"/>
+    </row>
+    <row r="271" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A271" s="46">
         <v>267</v>
       </c>
       <c r="B271" s="46" t="s">
-        <v>2783</v>
+        <v>2766</v>
       </c>
       <c r="C271" s="46"/>
       <c r="D271" s="46">
         <v>18036</v>
       </c>
-      <c r="E271" s="46" t="s">
-[...2 lines deleted...]
-      <c r="F271" s="116">
+      <c r="E271" s="83" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F271" s="83" t="s">
+        <v>3084</v>
+      </c>
+      <c r="G271" s="115">
         <v>132703004484</v>
       </c>
-      <c r="G271" s="122" t="s">
-[...3 lines deleted...]
-        <v>2786</v>
+      <c r="H271" s="121" t="s">
+        <v>2768</v>
       </c>
       <c r="I271" s="46" t="s">
-        <v>2787</v>
-[...2 lines deleted...]
-        <v>2788</v>
+        <v>2769</v>
+      </c>
+      <c r="J271" s="46" t="s">
+        <v>2770</v>
       </c>
       <c r="K271" s="28" t="s">
-        <v>2789</v>
-[...1 lines deleted...]
-      <c r="L271" s="46" t="s">
+        <v>2771</v>
+      </c>
+      <c r="L271" s="28" t="s">
+        <v>2772</v>
+      </c>
+      <c r="M271" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="M271" s="46" t="s">
+      <c r="N271" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N271" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O271" s="28" t="s">
+        <v>2773</v>
+      </c>
+      <c r="P271" s="28" t="s">
         <v>1945</v>
       </c>
-      <c r="P271" s="46" t="s">
+      <c r="Q271" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q271" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R271" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S271" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S271" s="46"/>
-      <c r="T271" s="47">
+      <c r="T271" s="46"/>
+      <c r="U271" s="47">
         <v>46091</v>
       </c>
-      <c r="U271" s="153">
+      <c r="V271" s="151">
         <v>0.64583333333333337</v>
       </c>
-      <c r="V271" s="157"/>
-[...12 lines deleted...]
-    <row r="272" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W271" s="155"/>
+      <c r="X271" s="155"/>
+      <c r="Y271" s="155"/>
+      <c r="Z271" s="155"/>
+      <c r="AA271" s="155"/>
+      <c r="AB271" s="155"/>
+      <c r="AC271" s="155"/>
+      <c r="AD271" s="155"/>
+      <c r="AE271" s="155"/>
+      <c r="AF271" s="155"/>
+      <c r="AG271" s="155"/>
+      <c r="AH271" s="155"/>
+    </row>
+    <row r="272" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A272" s="46">
         <v>268</v>
       </c>
       <c r="B272" s="46" t="s">
-        <v>2797</v>
+        <v>2780</v>
       </c>
       <c r="C272" s="46"/>
-      <c r="D272" s="46"/>
-[...3 lines deleted...]
-      <c r="F272" s="116">
+      <c r="D272" s="46">
+        <v>7126</v>
+      </c>
+      <c r="E272" s="83" t="s">
+        <v>2788</v>
+      </c>
+      <c r="F272" s="83" t="s">
+        <v>3085</v>
+      </c>
+      <c r="G272" s="115">
         <v>140203283546</v>
       </c>
-      <c r="G272" s="122" t="s">
-[...3 lines deleted...]
-        <v>2799</v>
+      <c r="H272" s="121" t="s">
+        <v>2833</v>
       </c>
       <c r="I272" s="46" t="s">
-        <v>2800</v>
-[...2 lines deleted...]
-        <v>2801</v>
+        <v>2781</v>
+      </c>
+      <c r="J272" s="46" t="s">
+        <v>2782</v>
       </c>
       <c r="K272" s="28" t="s">
-        <v>2802</v>
-[...2 lines deleted...]
-        <v>2803</v>
+        <v>2783</v>
+      </c>
+      <c r="L272" s="28" t="s">
+        <v>2784</v>
       </c>
       <c r="M272" s="46" t="s">
-        <v>2804</v>
-[...2 lines deleted...]
-        <v>2805</v>
+        <v>2785</v>
+      </c>
+      <c r="N272" s="46" t="s">
+        <v>2786</v>
       </c>
       <c r="O272" s="28" t="s">
-        <v>2728</v>
-[...1 lines deleted...]
-      <c r="P272" s="46" t="s">
+        <v>2787</v>
+      </c>
+      <c r="P272" s="28" t="s">
+        <v>2711</v>
+      </c>
+      <c r="Q272" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q272" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R272" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S272" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S272" s="46"/>
-      <c r="T272" s="47">
+      <c r="T272" s="46"/>
+      <c r="U272" s="47">
         <v>46097</v>
       </c>
-      <c r="U272" s="153">
+      <c r="V272" s="151">
         <v>0.4375</v>
       </c>
-      <c r="V272" s="157"/>
-[...12 lines deleted...]
-    <row r="273" spans="1:33" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W272" s="155"/>
+      <c r="X272" s="155"/>
+      <c r="Y272" s="155"/>
+      <c r="Z272" s="155"/>
+      <c r="AA272" s="155"/>
+      <c r="AB272" s="155"/>
+      <c r="AC272" s="155"/>
+      <c r="AD272" s="155"/>
+      <c r="AE272" s="155"/>
+      <c r="AF272" s="155"/>
+      <c r="AG272" s="155"/>
+      <c r="AH272" s="155"/>
+    </row>
+    <row r="273" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A273" s="83">
         <v>269</v>
       </c>
       <c r="B273" s="46" t="s">
-        <v>2807</v>
+        <v>2789</v>
       </c>
       <c r="C273" s="83"/>
-      <c r="D273" s="83"/>
+      <c r="D273" s="83">
+        <v>14189</v>
+      </c>
       <c r="E273" s="83" t="s">
-        <v>2808</v>
-[...12 lines deleted...]
-        <v>2813</v>
+        <v>2790</v>
+      </c>
+      <c r="F273" s="18" t="s">
+        <v>2967</v>
+      </c>
+      <c r="G273" s="161"/>
+      <c r="H273" s="88" t="s">
+        <v>2792</v>
+      </c>
+      <c r="I273" s="83" t="s">
+        <v>2793</v>
+      </c>
+      <c r="J273" s="46" t="s">
+        <v>2794</v>
       </c>
       <c r="K273" s="28" t="s">
-        <v>2814</v>
-[...1 lines deleted...]
-      <c r="L273" s="46" t="s">
+        <v>2795</v>
+      </c>
+      <c r="L273" s="28" t="s">
+        <v>2796</v>
+      </c>
+      <c r="M273" s="46" t="s">
         <v>1015</v>
       </c>
-      <c r="M273" s="46" t="s">
+      <c r="N273" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="N273" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O273" s="55" t="s">
+        <v>2797</v>
+      </c>
+      <c r="P273" s="55" t="s">
         <v>1946</v>
       </c>
-      <c r="P273" s="46" t="s">
+      <c r="Q273" s="46" t="s">
         <v>835</v>
       </c>
-      <c r="Q273" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R273" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="S273" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="S273" s="83"/>
-      <c r="T273" s="47">
+      <c r="T273" s="83"/>
+      <c r="U273" s="47">
         <v>46107</v>
       </c>
-      <c r="U273" s="153">
+      <c r="V273" s="151">
         <v>0.4375</v>
       </c>
-      <c r="V273" s="149"/>
-[...12 lines deleted...]
-    <row r="274" spans="1:33" ht="216" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W273" s="147"/>
+      <c r="X273" s="147"/>
+      <c r="Y273" s="147"/>
+      <c r="Z273" s="147"/>
+      <c r="AA273" s="147"/>
+      <c r="AB273" s="147"/>
+      <c r="AC273" s="147"/>
+      <c r="AD273" s="147"/>
+      <c r="AE273" s="147"/>
+      <c r="AF273" s="147"/>
+      <c r="AG273" s="147"/>
+      <c r="AH273" s="147"/>
+    </row>
+    <row r="274" spans="1:34" ht="216" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A274" s="83">
         <v>270</v>
       </c>
       <c r="B274" s="83" t="s">
-        <v>2807</v>
+        <v>2789</v>
       </c>
       <c r="C274" s="83"/>
-      <c r="D274" s="83"/>
+      <c r="D274" s="83">
+        <v>24665</v>
+      </c>
       <c r="E274" s="83" t="s">
+        <v>2791</v>
+      </c>
+      <c r="F274" s="83" t="s">
+        <v>3086</v>
+      </c>
+      <c r="G274" s="161"/>
+      <c r="H274" s="88" t="s">
+        <v>2798</v>
+      </c>
+      <c r="I274" s="83" t="s">
+        <v>2799</v>
+      </c>
+      <c r="J274" s="83" t="s">
         <v>2809</v>
       </c>
-      <c r="F274" s="163"/>
-[...11 lines deleted...]
-      </c>
       <c r="K274" s="85" t="s">
-        <v>2819</v>
-[...1 lines deleted...]
-      <c r="L274" s="83" t="s">
+        <v>2800</v>
+      </c>
+      <c r="L274" s="85" t="s">
+        <v>2801</v>
+      </c>
+      <c r="M274" s="83" t="s">
         <v>12</v>
       </c>
-      <c r="M274" s="83" t="s">
+      <c r="N274" s="83" t="s">
         <v>1070</v>
       </c>
-      <c r="N274" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O274" s="18" t="s">
+        <v>2802</v>
+      </c>
+      <c r="P274" s="18" t="s">
         <v>1946</v>
       </c>
-      <c r="P274" s="83" t="s">
+      <c r="Q274" s="83" t="s">
         <v>835</v>
       </c>
-      <c r="Q274" s="83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R274" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="S274" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="S274" s="83"/>
-      <c r="T274" s="84">
+      <c r="T274" s="83"/>
+      <c r="U274" s="84">
         <v>46107</v>
       </c>
-      <c r="U274" s="152">
+      <c r="V274" s="150">
         <v>0.4375</v>
       </c>
-      <c r="V274" s="149"/>
-[...12 lines deleted...]
-    <row r="275" spans="1:33" ht="228.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="W274" s="147"/>
+      <c r="X274" s="147"/>
+      <c r="Y274" s="147"/>
+      <c r="Z274" s="147"/>
+      <c r="AA274" s="147"/>
+      <c r="AB274" s="147"/>
+      <c r="AC274" s="147"/>
+      <c r="AD274" s="147"/>
+      <c r="AE274" s="147"/>
+      <c r="AF274" s="147"/>
+      <c r="AG274" s="147"/>
+      <c r="AH274" s="147"/>
+    </row>
+    <row r="275" spans="1:34" ht="228.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A275" s="83">
         <v>271</v>
       </c>
       <c r="B275" s="83" t="s">
-        <v>2824</v>
+        <v>2806</v>
       </c>
       <c r="C275" s="83"/>
       <c r="D275" s="83">
         <v>20064</v>
       </c>
       <c r="E275" s="83" t="s">
-        <v>2825</v>
-[...1 lines deleted...]
-      <c r="F275" s="112">
+        <v>2807</v>
+      </c>
+      <c r="F275" s="83" t="s">
+        <v>3087</v>
+      </c>
+      <c r="G275" s="111">
         <v>132804676228</v>
       </c>
-      <c r="G275" s="88" t="s">
-[...9 lines deleted...]
-        <v>2831</v>
+      <c r="H275" s="88" t="s">
+        <v>2808</v>
+      </c>
+      <c r="I275" s="83" t="s">
+        <v>2811</v>
+      </c>
+      <c r="J275" s="157" t="s">
+        <v>2810</v>
       </c>
       <c r="K275" s="85" t="s">
-        <v>2830</v>
-[...1 lines deleted...]
-      <c r="L275" s="83" t="s">
+        <v>2813</v>
+      </c>
+      <c r="L275" s="85" t="s">
+        <v>2812</v>
+      </c>
+      <c r="M275" s="83" t="s">
         <v>12</v>
       </c>
-      <c r="M275" s="83" t="s">
+      <c r="N275" s="83" t="s">
         <v>1070</v>
       </c>
-      <c r="N275" s="83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O275" s="83" t="s">
+        <v>2815</v>
+      </c>
+      <c r="P275" s="83" t="s">
         <v>1773</v>
       </c>
-      <c r="P275" s="83" t="s">
+      <c r="Q275" s="83" t="s">
         <v>835</v>
       </c>
-      <c r="Q275" s="83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R275" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="S275" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="S275" s="83"/>
-[...3 lines deleted...]
-      <c r="U275" s="152">
+      <c r="T275" s="83"/>
+      <c r="U275" s="84" t="s">
+        <v>2814</v>
+      </c>
+      <c r="V275" s="150">
         <v>0.58333333333333337</v>
       </c>
-      <c r="V275" s="149"/>
-[...13 lines deleted...]
-      <c r="S276" s="164"/>
+      <c r="W275" s="147"/>
+      <c r="X275" s="147"/>
+      <c r="Y275" s="147"/>
+      <c r="Z275" s="147"/>
+      <c r="AA275" s="147"/>
+      <c r="AB275" s="147"/>
+      <c r="AC275" s="147"/>
+      <c r="AD275" s="147"/>
+      <c r="AE275" s="147"/>
+      <c r="AF275" s="147"/>
+      <c r="AG275" s="147"/>
+      <c r="AH275" s="147"/>
+    </row>
+    <row r="276" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A276" s="83">
+        <v>272</v>
+      </c>
+      <c r="B276" s="83" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C276" s="83"/>
+      <c r="D276" s="83"/>
+      <c r="E276" s="83" t="s">
+        <v>3110</v>
+      </c>
+      <c r="F276" s="83" t="s">
+        <v>3111</v>
+      </c>
+      <c r="G276" s="111">
+        <v>323407078977</v>
+      </c>
+      <c r="H276" s="88" t="s">
+        <v>3112</v>
+      </c>
+      <c r="I276" s="83" t="s">
+        <v>3113</v>
+      </c>
+      <c r="J276" s="157" t="s">
+        <v>3114</v>
+      </c>
+      <c r="K276" s="85" t="s">
+        <v>3115</v>
+      </c>
+      <c r="L276" s="85" t="s">
+        <v>3116</v>
+      </c>
+      <c r="M276" s="83" t="s">
+        <v>1915</v>
+      </c>
+      <c r="N276" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="O276" s="83" t="s">
+        <v>3117</v>
+      </c>
+      <c r="P276" s="85" t="s">
+        <v>1819</v>
+      </c>
+      <c r="Q276" s="83" t="s">
+        <v>835</v>
+      </c>
+      <c r="R276" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="S276" s="83" t="s">
+        <v>24</v>
+      </c>
+      <c r="T276" s="83"/>
+      <c r="U276" s="84">
+        <v>46196</v>
+      </c>
+      <c r="V276" s="150">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="W276" s="147"/>
+      <c r="X276" s="147"/>
+      <c r="Y276" s="147"/>
+      <c r="Z276" s="147"/>
+      <c r="AA276" s="147"/>
+      <c r="AB276" s="147"/>
+      <c r="AC276" s="147"/>
+      <c r="AD276" s="147"/>
+      <c r="AE276" s="147"/>
+      <c r="AF276" s="147"/>
+      <c r="AG276" s="147"/>
+      <c r="AH276" s="147"/>
+    </row>
+    <row r="277" spans="1:34" ht="186" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="T277" s="162"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="AE1:AG1"/>
-[...6 lines deleted...]
-    <mergeCell ref="AB1:AD1"/>
+    <mergeCell ref="AF1:AH1"/>
+    <mergeCell ref="AF2:AH2"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="Z2:AB2"/>
+    <mergeCell ref="AC2:AE2"/>
+    <mergeCell ref="Z1:AB1"/>
+    <mergeCell ref="AC1:AE1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G20" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...36 lines deleted...]
-    <hyperlink ref="G225" r:id="rId38" display="illarionov88ivan@gmail.com    89274479040    420141, г. Казань, ул. Завойского, д.13, кв 9." xr:uid="{81939A07-F46D-445F-919B-024988B041CF}"/>
+    <hyperlink ref="H20" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="H21" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="H41" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="H60" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="H115" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="H116" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="H117" r:id="rId7" display="gulnara-zievna@list.ru, РТ, Азнакаевский р-н, г.Азнакаево, ул.Казанская, д.12 " xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="H120" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="H121" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="H122" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="H126" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="H127" r:id="rId12" display="sorokin14oleg@mail.ru , г.Курск, пр-т Хрущева, д.5, кв.40" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="H128" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="H129" r:id="rId14" display="vecel@yandex.ru , 89256402003, Московская область, г.Балашиха, Мкр. Заря, ул.Садовая, д.2, кв.23" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="H130" r:id="rId15" display="vecel@yandex.ru , 89256402003, Московская область, г.Балашиха, Мкр. Заря, ул.Садовая, д.2, кв.23" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="H131" r:id="rId16" display="vecel@yandex.ru , 89256402003, Московская область, г.Балашиха, Мкр. Заря, ул.Садовая, д.2, кв.23" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="H132" r:id="rId17" display="vecel@yandex.ru , 89256402003, Московская область, г.Балашиха, Мкр. Заря, ул.Садовая, д.2, кв.23" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="H134" r:id="rId18" display="89093907446@mail.ru, 400011, г.Волгоград, ул.Алексеевская, д.21, кв.22" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="H135" r:id="rId19" display="89093907446@mail.ru, 400011, г.Волгоград, ул.Алексеевская, д.21, кв.22" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="H136" r:id="rId20" display="89093907446@mail.ru, 400011, г.Волгоград, ул.Алексеевская, д.21, кв.22" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="H137" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="H147" r:id="rId22" display="best-plus@mail.ru Чувашская Республика, _x000a_г. Алатырь, _x000a_ул. Тельмана, _x000a_д. 38." xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="H30" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="H112" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="H146" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="H178" r:id="rId26" display="jurikont@mail.ru, РТ, г.Казань, ул.Голубятникова, д.19а, кв.141" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="H124" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="H97" r:id="rId28" display="zzz.f2013@yandex.ru ,423600, РТ, г.Елабуга, ул.Пролетарская, д.34, кв.39" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="H133" r:id="rId29" display="sycheva_vera@bk.ru      г.Волгоград, ул.Батова, д.10, кв.101" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="H123" r:id="rId30" display="evgenij.koptelov@mail.ru,            423832,  РТ, г.Набережные Челны, ПО 32 а/я 119" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="H119" r:id="rId31" display="al-udovenko@mail.ru       РТ, г.Набережные Челны, пр-кт Вахитова, д.16, кв.11 " xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="H56" r:id="rId32" display="jurikont@mail.ru, РТ, г.Казань, ул.Голубятникова, д.19а, кв.141" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="H125" r:id="rId33" display="anna.kapina@yandex.ru, 89821264694,          426008,  УР, г.Ижевск, пер. Северный, 52- 104" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="H140" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="H219" r:id="rId35" xr:uid="{5E1E6378-142E-4076-BD6E-1DB0743E7639}"/>
+    <hyperlink ref="H220" r:id="rId36" xr:uid="{A9C73846-FE59-43DE-A00A-9FB1B673D0C0}"/>
+    <hyperlink ref="H224" r:id="rId37" xr:uid="{AF641B4D-D1A6-446E-8A25-C15431B70C9D}"/>
+    <hyperlink ref="H225" r:id="rId38" display="illarionov88ivan@gmail.com    89274479040    420141, г. Казань, ул. Завойского, д.13, кв 9." xr:uid="{81939A07-F46D-445F-919B-024988B041CF}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="10" orientation="landscape" r:id="rId39"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="66" max="32" man="1"/>
     <brk id="89" max="32" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:O67"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A62" zoomScale="60" workbookViewId="0">
+    <sheetView view="pageBreakPreview" topLeftCell="A65" zoomScale="60" workbookViewId="0">
       <selection activeCell="D62" sqref="D62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.6640625" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="15.88671875" style="7" customWidth="1"/>
     <col min="4" max="4" width="22.88671875" style="7" customWidth="1"/>
     <col min="5" max="5" width="19.109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="17.109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="15" style="2" customWidth="1"/>
     <col min="9" max="9" width="16.44140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="20.6640625" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.6640625" style="2" customWidth="1"/>
     <col min="12" max="12" width="18" style="2" customWidth="1"/>
     <col min="13" max="13" width="16" style="2" customWidth="1"/>
     <col min="14" max="14" width="12.88671875" style="2" customWidth="1"/>
     <col min="15" max="15" width="13.44140625" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A1" s="173" t="s">
+      <c r="A1" s="175" t="s">
         <v>620</v>
       </c>
-      <c r="B1" s="173"/>
-[...11 lines deleted...]
-      <c r="N1" s="173"/>
+      <c r="B1" s="175"/>
+      <c r="C1" s="175"/>
+      <c r="D1" s="175"/>
+      <c r="E1" s="175"/>
+      <c r="F1" s="175"/>
+      <c r="G1" s="175"/>
+      <c r="H1" s="175"/>
+      <c r="I1" s="175"/>
+      <c r="J1" s="175"/>
+      <c r="K1" s="175"/>
+      <c r="L1" s="175"/>
+      <c r="M1" s="175"/>
+      <c r="N1" s="175"/>
     </row>
     <row r="2" spans="1:15" ht="218.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>6</v>
@@ -34595,383 +36352,383 @@
       </c>
       <c r="K61" s="28" t="s">
         <v>13</v>
       </c>
       <c r="L61" s="28" t="s">
         <v>1978</v>
       </c>
       <c r="M61" s="28" t="s">
         <v>1741</v>
       </c>
       <c r="N61" s="28" t="s">
         <v>835</v>
       </c>
       <c r="O61" s="28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:15" ht="140.4" x14ac:dyDescent="0.3">
       <c r="A62" s="58">
         <v>59</v>
       </c>
       <c r="B62" s="59">
         <v>45853</v>
       </c>
       <c r="C62" s="28" t="s">
-        <v>2281</v>
+        <v>2267</v>
       </c>
       <c r="D62" s="58" t="s">
         <v>1479</v>
       </c>
-      <c r="E62" s="162" t="s">
+      <c r="E62" s="160" t="s">
         <v>1480</v>
       </c>
       <c r="F62" s="46" t="s">
         <v>1481</v>
       </c>
       <c r="G62" s="46" t="s">
         <v>1482</v>
       </c>
       <c r="H62" s="46" t="s">
         <v>1483</v>
       </c>
       <c r="I62" s="46" t="s">
         <v>1484</v>
       </c>
       <c r="J62" s="46" t="s">
         <v>1015</v>
       </c>
       <c r="K62" s="46" t="s">
         <v>1070</v>
       </c>
       <c r="L62" s="28" t="s">
         <v>2192</v>
       </c>
       <c r="M62" s="46" t="s">
         <v>1818</v>
       </c>
       <c r="N62" s="28" t="s">
         <v>835</v>
       </c>
       <c r="O62" s="28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:15" ht="140.4" x14ac:dyDescent="0.3">
       <c r="A63" s="16">
         <v>60</v>
       </c>
       <c r="B63" s="15">
         <v>46091</v>
       </c>
       <c r="C63" s="46" t="s">
-        <v>2783</v>
+        <v>2766</v>
       </c>
       <c r="D63" s="16" t="s">
         <v>800</v>
       </c>
-      <c r="E63" s="94" t="s">
+      <c r="E63" s="93" t="s">
         <v>1426</v>
       </c>
       <c r="F63" s="85" t="s">
         <v>762</v>
       </c>
       <c r="G63" s="85" t="s">
         <v>764</v>
       </c>
       <c r="H63" s="85" t="s">
         <v>763</v>
       </c>
       <c r="I63" s="85" t="s">
-        <v>2324</v>
+        <v>2308</v>
       </c>
       <c r="J63" s="85" t="s">
         <v>12</v>
       </c>
       <c r="K63" s="85" t="s">
         <v>13</v>
       </c>
       <c r="L63" s="85" t="s">
-        <v>2646</v>
+        <v>2629</v>
       </c>
       <c r="M63" s="85" t="s">
         <v>1741</v>
       </c>
       <c r="N63" s="28" t="s">
         <v>835</v>
       </c>
       <c r="O63" s="28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:15" ht="265.2" x14ac:dyDescent="0.3">
       <c r="A64" s="16">
         <v>61</v>
       </c>
       <c r="B64" s="15">
         <v>46091</v>
       </c>
       <c r="C64" s="46" t="s">
-        <v>2783</v>
+        <v>2766</v>
       </c>
       <c r="D64" s="16" t="s">
-        <v>2791</v>
-[...1 lines deleted...]
-      <c r="E64" s="161" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E64" s="159" t="s">
         <v>1428</v>
       </c>
       <c r="F64" s="85" t="s">
         <v>1429</v>
       </c>
       <c r="G64" s="85" t="s">
         <v>1430</v>
       </c>
       <c r="H64" s="85" t="s">
         <v>1431</v>
       </c>
       <c r="I64" s="85" t="s">
-        <v>2302</v>
+        <v>2286</v>
       </c>
       <c r="J64" s="85" t="s">
         <v>1015</v>
       </c>
       <c r="K64" s="85" t="s">
         <v>13</v>
       </c>
       <c r="L64" s="85" t="s">
-        <v>2634</v>
+        <v>2617</v>
       </c>
       <c r="M64" s="85" t="s">
         <v>1741</v>
       </c>
       <c r="N64" s="28" t="s">
         <v>835</v>
       </c>
       <c r="O64" s="28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:15" ht="140.4" x14ac:dyDescent="0.3">
       <c r="A65" s="16">
         <v>62</v>
       </c>
       <c r="B65" s="15">
         <v>46091</v>
       </c>
       <c r="C65" s="46" t="s">
-        <v>2783</v>
+        <v>2766</v>
       </c>
       <c r="D65" s="16" t="s">
-        <v>2792</v>
-[...1 lines deleted...]
-      <c r="E65" s="105" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E65" s="104" t="s">
         <v>1593</v>
       </c>
       <c r="F65" s="83" t="s">
         <v>1594</v>
       </c>
       <c r="G65" s="83" t="s">
         <v>1595</v>
       </c>
       <c r="H65" s="83" t="s">
         <v>1596</v>
       </c>
       <c r="I65" s="83" t="s">
-        <v>2326</v>
+        <v>2310</v>
       </c>
       <c r="J65" s="85" t="s">
         <v>12</v>
       </c>
       <c r="K65" s="87" t="s">
         <v>13</v>
       </c>
       <c r="L65" s="83" t="s">
-        <v>2650</v>
+        <v>2633</v>
       </c>
       <c r="M65" s="85" t="s">
         <v>688</v>
       </c>
       <c r="N65" s="28" t="s">
         <v>835</v>
       </c>
       <c r="O65" s="28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:15" ht="296.39999999999998" x14ac:dyDescent="0.3">
       <c r="A66" s="16">
         <v>63</v>
       </c>
       <c r="B66" s="15">
         <v>46091</v>
       </c>
       <c r="C66" s="46" t="s">
-        <v>2783</v>
+        <v>2766</v>
       </c>
       <c r="D66" s="16" t="s">
-        <v>2793</v>
+        <v>2776</v>
       </c>
       <c r="E66" s="85" t="s">
         <v>510</v>
       </c>
       <c r="F66" s="85" t="s">
         <v>1304</v>
       </c>
       <c r="G66" s="85" t="s">
         <v>42</v>
       </c>
       <c r="H66" s="85" t="s">
         <v>43</v>
       </c>
       <c r="I66" s="85" t="s">
         <v>44</v>
       </c>
       <c r="J66" s="85" t="s">
         <v>12</v>
       </c>
       <c r="K66" s="85" t="s">
         <v>13</v>
       </c>
       <c r="L66" s="85" t="s">
-        <v>2633</v>
+        <v>2616</v>
       </c>
       <c r="M66" s="85" t="s">
         <v>1540</v>
       </c>
       <c r="N66" s="28" t="s">
         <v>835</v>
       </c>
       <c r="O66" s="28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:15" ht="280.8" x14ac:dyDescent="0.3">
       <c r="A67" s="16">
         <v>64</v>
       </c>
       <c r="B67" s="15">
         <v>46091</v>
       </c>
       <c r="C67" s="46" t="s">
-        <v>2783</v>
+        <v>2766</v>
       </c>
       <c r="D67" s="16" t="s">
-        <v>2794</v>
-[...1 lines deleted...]
-      <c r="E67" s="105" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E67" s="104" t="s">
         <v>1472</v>
       </c>
       <c r="F67" s="83" t="s">
         <v>1473</v>
       </c>
       <c r="G67" s="83" t="s">
         <v>1474</v>
       </c>
       <c r="H67" s="83" t="s">
         <v>1475</v>
       </c>
       <c r="I67" s="85" t="s">
-        <v>2323</v>
+        <v>2307</v>
       </c>
       <c r="J67" s="85" t="s">
         <v>12</v>
       </c>
       <c r="K67" s="85" t="s">
         <v>13</v>
       </c>
       <c r="L67" s="85" t="s">
-        <v>2642</v>
+        <v>2625</v>
       </c>
       <c r="M67" s="85" t="s">
         <v>688</v>
       </c>
       <c r="N67" s="28" t="s">
         <v>835</v>
       </c>
       <c r="O67" s="28" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E11" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="E12" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="E23" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="E33" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
     <hyperlink ref="E45" r:id="rId5" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
     <hyperlink ref="E53" r:id="rId6" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
     <hyperlink ref="E55" r:id="rId7" xr:uid="{00000000-0004-0000-0100-000006000000}"/>
     <hyperlink ref="E63" r:id="rId8" display="vecel@yandex.ru , 89256402003, Московская область, г.Балашиха, Мкр. Заря, ул.Садовая, д.2, кв.23" xr:uid="{59026933-6D9C-4874-8CFF-1F1E54D631D5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="37" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:N94"/>
+  <dimension ref="A1:N98"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A91" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F101" sqref="F101"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A97" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B98" sqref="B98:M98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.6640625" style="6" customWidth="1"/>
     <col min="2" max="2" width="18" style="6" customWidth="1"/>
     <col min="3" max="3" width="15.88671875" style="6" customWidth="1"/>
     <col min="4" max="4" width="19.5546875" style="6" customWidth="1"/>
     <col min="5" max="5" width="28.5546875" style="2" customWidth="1"/>
     <col min="6" max="7" width="17.109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="16.44140625" style="2" customWidth="1"/>
     <col min="9" max="9" width="18.88671875" style="2" customWidth="1"/>
     <col min="10" max="10" width="14.6640625" style="2" customWidth="1"/>
     <col min="11" max="11" width="16.6640625" style="2" customWidth="1"/>
     <col min="12" max="12" width="15.33203125" style="2" customWidth="1"/>
     <col min="13" max="13" width="18.109375" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A1" s="173" t="s">
+      <c r="A1" s="175" t="s">
         <v>621</v>
       </c>
-      <c r="B1" s="173"/>
-[...9 lines deleted...]
-      <c r="L1" s="173"/>
+      <c r="B1" s="175"/>
+      <c r="C1" s="175"/>
+      <c r="D1" s="175"/>
+      <c r="E1" s="175"/>
+      <c r="F1" s="175"/>
+      <c r="G1" s="175"/>
+      <c r="H1" s="175"/>
+      <c r="I1" s="175"/>
+      <c r="J1" s="175"/>
+      <c r="K1" s="175"/>
+      <c r="L1" s="175"/>
     </row>
     <row r="2" spans="1:13" ht="218.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>17</v>
@@ -37276,1510 +39033,1674 @@
       </c>
       <c r="K58" s="85" t="s">
         <v>1765</v>
       </c>
       <c r="L58" s="18" t="s">
         <v>14</v>
       </c>
       <c r="M58" s="16" t="s">
         <v>15</v>
       </c>
       <c r="N58" s="85"/>
     </row>
     <row r="59" spans="1:14" ht="129.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="16">
         <v>56</v>
       </c>
       <c r="B59" s="15">
         <v>44805</v>
       </c>
       <c r="C59" s="16" t="s">
         <v>1927</v>
       </c>
       <c r="D59" s="16" t="s">
         <v>1928</v>
       </c>
-      <c r="E59" s="115" t="s">
+      <c r="E59" s="114" t="s">
         <v>1929</v>
       </c>
-      <c r="F59" s="115" t="s">
+      <c r="F59" s="114" t="s">
         <v>1014</v>
       </c>
-      <c r="G59" s="115" t="s">
+      <c r="G59" s="114" t="s">
         <v>1012</v>
       </c>
-      <c r="H59" s="115" t="s">
+      <c r="H59" s="114" t="s">
         <v>1013</v>
       </c>
-      <c r="I59" s="115" t="s">
+      <c r="I59" s="114" t="s">
         <v>12</v>
       </c>
-      <c r="J59" s="115" t="s">
+      <c r="J59" s="114" t="s">
         <v>1070</v>
       </c>
-      <c r="K59" s="115" t="s">
+      <c r="K59" s="114" t="s">
         <v>1817</v>
       </c>
-      <c r="L59" s="115" t="s">
+      <c r="L59" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M59" s="115" t="s">
+      <c r="M59" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:14" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A60" s="16">
         <v>57</v>
       </c>
       <c r="B60" s="15">
         <v>44838</v>
       </c>
       <c r="C60" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D60" s="74" t="s">
         <v>1005</v>
       </c>
       <c r="E60" s="18" t="s">
         <v>1415</v>
       </c>
       <c r="F60" s="85" t="s">
         <v>1007</v>
       </c>
       <c r="G60" s="85" t="s">
         <v>1008</v>
       </c>
       <c r="H60" s="85" t="s">
         <v>1009</v>
       </c>
-      <c r="I60" s="115" t="s">
+      <c r="I60" s="114" t="s">
         <v>12</v>
       </c>
-      <c r="J60" s="115" t="s">
+      <c r="J60" s="114" t="s">
         <v>1070</v>
       </c>
       <c r="K60" s="85" t="s">
         <v>1940</v>
       </c>
-      <c r="L60" s="115" t="s">
+      <c r="L60" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M60" s="115" t="s">
+      <c r="M60" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:14" ht="156" x14ac:dyDescent="0.3">
       <c r="A61" s="16">
         <v>58</v>
       </c>
       <c r="B61" s="15">
         <v>44854</v>
       </c>
       <c r="C61" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D61" s="85" t="s">
         <v>678</v>
       </c>
       <c r="E61" s="85" t="s">
         <v>1404</v>
       </c>
       <c r="F61" s="85" t="s">
         <v>681</v>
       </c>
       <c r="G61" s="85" t="s">
         <v>679</v>
       </c>
       <c r="H61" s="85" t="s">
         <v>680</v>
       </c>
       <c r="I61" s="85" t="s">
         <v>12</v>
       </c>
       <c r="J61" s="85" t="s">
         <v>13</v>
       </c>
       <c r="K61" s="85" t="s">
         <v>1813</v>
       </c>
-      <c r="L61" s="115" t="s">
+      <c r="L61" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M61" s="115" t="s">
+      <c r="M61" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:14" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A62" s="16">
         <v>59</v>
       </c>
       <c r="B62" s="15">
         <v>44893</v>
       </c>
       <c r="C62" s="18" t="s">
         <v>20</v>
       </c>
       <c r="D62" s="74" t="s">
         <v>901</v>
       </c>
       <c r="E62" s="18" t="s">
         <v>902</v>
       </c>
       <c r="F62" s="85" t="s">
         <v>904</v>
       </c>
       <c r="G62" s="85" t="s">
         <v>911</v>
       </c>
       <c r="H62" s="85" t="s">
         <v>903</v>
       </c>
       <c r="I62" s="85" t="s">
         <v>12</v>
       </c>
       <c r="J62" s="85" t="s">
         <v>13</v>
       </c>
       <c r="K62" s="85" t="s">
         <v>1821</v>
       </c>
-      <c r="L62" s="115" t="s">
+      <c r="L62" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M62" s="115" t="s">
+      <c r="M62" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:14" ht="89.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="16">
         <v>60</v>
       </c>
       <c r="B63" s="15">
         <v>44987</v>
       </c>
       <c r="C63" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D63" s="16" t="s">
         <v>1969</v>
       </c>
-      <c r="E63" s="115" t="s">
+      <c r="E63" s="114" t="s">
         <v>1416</v>
       </c>
-      <c r="F63" s="115" t="s">
+      <c r="F63" s="114" t="s">
         <v>1023</v>
       </c>
-      <c r="G63" s="115" t="s">
+      <c r="G63" s="114" t="s">
         <v>1024</v>
       </c>
-      <c r="H63" s="115" t="s">
+      <c r="H63" s="114" t="s">
         <v>1025</v>
       </c>
-      <c r="I63" s="115" t="s">
+      <c r="I63" s="114" t="s">
         <v>1015</v>
       </c>
-      <c r="J63" s="115" t="s">
+      <c r="J63" s="114" t="s">
         <v>1070</v>
       </c>
-      <c r="K63" s="115" t="s">
+      <c r="K63" s="114" t="s">
         <v>1968</v>
       </c>
-      <c r="L63" s="115" t="s">
+      <c r="L63" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M63" s="115" t="s">
+      <c r="M63" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:14" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A64" s="16">
         <v>61</v>
       </c>
       <c r="B64" s="15">
         <v>45027</v>
       </c>
       <c r="C64" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D64" s="83" t="s">
         <v>1631</v>
       </c>
       <c r="E64" s="83" t="s">
         <v>1626</v>
       </c>
       <c r="F64" s="83" t="s">
         <v>1627</v>
       </c>
       <c r="G64" s="83" t="s">
         <v>1628</v>
       </c>
       <c r="H64" s="83" t="s">
         <v>1629</v>
       </c>
       <c r="I64" s="18" t="s">
         <v>1015</v>
       </c>
       <c r="J64" s="18" t="s">
         <v>1070</v>
       </c>
       <c r="K64" s="83" t="s">
         <v>1987</v>
       </c>
-      <c r="L64" s="115" t="s">
+      <c r="L64" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M64" s="115" t="s">
+      <c r="M64" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A65" s="16">
         <v>62</v>
       </c>
       <c r="B65" s="15">
         <v>45034</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>1988</v>
       </c>
       <c r="E65" s="83" t="s">
         <v>1795</v>
       </c>
       <c r="F65" s="85" t="s">
         <v>1796</v>
       </c>
       <c r="G65" s="85" t="s">
         <v>1797</v>
       </c>
       <c r="H65" s="85" t="s">
         <v>1798</v>
       </c>
       <c r="I65" s="18" t="s">
         <v>1015</v>
       </c>
       <c r="J65" s="18" t="s">
         <v>1070</v>
       </c>
       <c r="K65" s="83" t="s">
         <v>1926</v>
       </c>
-      <c r="L65" s="115" t="s">
+      <c r="L65" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M65" s="115" t="s">
+      <c r="M65" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A66" s="16">
         <v>63</v>
       </c>
       <c r="B66" s="15">
         <v>45062</v>
       </c>
       <c r="C66" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D66" s="86" t="s">
         <v>729</v>
       </c>
       <c r="E66" s="85" t="s">
         <v>730</v>
       </c>
       <c r="F66" s="85" t="s">
         <v>733</v>
       </c>
       <c r="G66" s="85" t="s">
         <v>731</v>
       </c>
       <c r="H66" s="85" t="s">
         <v>732</v>
       </c>
       <c r="I66" s="18" t="s">
         <v>1015</v>
       </c>
       <c r="J66" s="18" t="s">
         <v>1070</v>
       </c>
       <c r="K66" s="18" t="s">
         <v>1925</v>
       </c>
-      <c r="L66" s="115" t="s">
+      <c r="L66" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M66" s="115" t="s">
+      <c r="M66" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A67" s="16">
         <v>64</v>
       </c>
       <c r="B67" s="15">
         <v>45069</v>
       </c>
       <c r="C67" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D67" s="18" t="s">
         <v>2007</v>
       </c>
       <c r="E67" s="18" t="s">
         <v>2005</v>
       </c>
       <c r="F67" s="85" t="s">
         <v>2006</v>
       </c>
       <c r="G67" s="85" t="s">
         <v>887</v>
       </c>
       <c r="H67" s="85" t="s">
         <v>888</v>
       </c>
       <c r="I67" s="18" t="s">
         <v>1015</v>
       </c>
       <c r="J67" s="18" t="s">
         <v>1070</v>
       </c>
       <c r="K67" s="18" t="s">
         <v>2004</v>
       </c>
-      <c r="L67" s="115" t="s">
+      <c r="L67" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M67" s="115" t="s">
+      <c r="M67" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A68" s="71">
         <v>65</v>
       </c>
       <c r="B68" s="59">
         <v>45174</v>
       </c>
       <c r="C68" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="D68" s="123" t="s">
+      <c r="D68" s="122" t="s">
         <v>1058</v>
       </c>
       <c r="E68" s="55" t="s">
         <v>1059</v>
       </c>
       <c r="F68" s="28" t="s">
         <v>1060</v>
       </c>
       <c r="G68" s="28" t="s">
         <v>1061</v>
       </c>
       <c r="H68" s="28" t="s">
         <v>1062</v>
       </c>
       <c r="I68" s="28" t="s">
         <v>12</v>
       </c>
       <c r="J68" s="28" t="s">
         <v>13</v>
       </c>
       <c r="K68" s="28" t="s">
         <v>1978</v>
       </c>
-      <c r="L68" s="124" t="s">
+      <c r="L68" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M68" s="124" t="s">
+      <c r="M68" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A69" s="58">
         <v>66</v>
       </c>
       <c r="B69" s="59">
         <v>45197</v>
       </c>
       <c r="C69" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="D69" s="117" t="s">
+      <c r="D69" s="116" t="s">
         <v>347</v>
       </c>
       <c r="E69" s="28" t="s">
         <v>399</v>
       </c>
       <c r="F69" s="28" t="s">
         <v>400</v>
       </c>
       <c r="G69" s="28" t="s">
         <v>398</v>
       </c>
       <c r="H69" s="28" t="s">
         <v>397</v>
       </c>
       <c r="I69" s="28" t="s">
         <v>12</v>
       </c>
       <c r="J69" s="28" t="s">
         <v>13</v>
       </c>
       <c r="K69" s="55" t="s">
         <v>2044</v>
       </c>
-      <c r="L69" s="124" t="s">
+      <c r="L69" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M69" s="124" t="s">
+      <c r="M69" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="150.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="58">
         <v>67</v>
       </c>
       <c r="B70" s="59">
         <v>45223</v>
       </c>
       <c r="C70" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="D70" s="117" t="s">
+      <c r="D70" s="116" t="s">
         <v>718</v>
       </c>
       <c r="E70" s="28" t="s">
         <v>722</v>
       </c>
       <c r="F70" s="28" t="s">
         <v>721</v>
       </c>
       <c r="G70" s="28" t="s">
         <v>719</v>
       </c>
       <c r="H70" s="28" t="s">
         <v>720</v>
       </c>
       <c r="I70" s="28" t="s">
         <v>12</v>
       </c>
       <c r="J70" s="28" t="s">
         <v>13</v>
       </c>
       <c r="K70" s="58" t="s">
         <v>1939</v>
       </c>
-      <c r="L70" s="124" t="s">
+      <c r="L70" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M70" s="124" t="s">
+      <c r="M70" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:13" ht="91.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="16">
         <v>68</v>
       </c>
       <c r="B71" s="15">
         <v>45232</v>
       </c>
       <c r="C71" s="16" t="s">
         <v>1668</v>
       </c>
       <c r="D71" s="16" t="s">
         <v>2065</v>
       </c>
-      <c r="E71" s="115" t="s">
+      <c r="E71" s="114" t="s">
         <v>1545</v>
       </c>
-      <c r="F71" s="115" t="s">
+      <c r="F71" s="114" t="s">
         <v>1823</v>
       </c>
-      <c r="G71" s="115" t="s">
+      <c r="G71" s="114" t="s">
         <v>1546</v>
       </c>
-      <c r="H71" s="115" t="s">
+      <c r="H71" s="114" t="s">
         <v>1547</v>
       </c>
-      <c r="I71" s="115" t="s">
+      <c r="I71" s="114" t="s">
         <v>1131</v>
       </c>
-      <c r="J71" s="115" t="s">
+      <c r="J71" s="114" t="s">
         <v>1247</v>
       </c>
-      <c r="K71" s="115" t="s">
+      <c r="K71" s="114" t="s">
         <v>1979</v>
       </c>
-      <c r="L71" s="115" t="s">
+      <c r="L71" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M71" s="115" t="s">
+      <c r="M71" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="138.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="16">
         <v>69</v>
       </c>
       <c r="B72" s="15">
         <v>45309</v>
       </c>
       <c r="C72" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D72" s="16" t="s">
         <v>2076</v>
       </c>
-      <c r="E72" s="115" t="s">
+      <c r="E72" s="114" t="s">
         <v>102</v>
       </c>
-      <c r="F72" s="115" t="s">
+      <c r="F72" s="114" t="s">
         <v>103</v>
       </c>
-      <c r="G72" s="115" t="s">
+      <c r="G72" s="114" t="s">
         <v>101</v>
       </c>
-      <c r="H72" s="115" t="s">
+      <c r="H72" s="114" t="s">
         <v>100</v>
       </c>
-      <c r="I72" s="115" t="s">
+      <c r="I72" s="114" t="s">
         <v>12</v>
       </c>
-      <c r="J72" s="115" t="s">
+      <c r="J72" s="114" t="s">
         <v>1070</v>
       </c>
-      <c r="K72" s="115" t="s">
+      <c r="K72" s="114" t="s">
         <v>2002</v>
       </c>
-      <c r="L72" s="115" t="s">
+      <c r="L72" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M72" s="115" t="s">
+      <c r="M72" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A73" s="16">
         <v>70</v>
       </c>
       <c r="B73" s="15">
         <v>45316</v>
       </c>
       <c r="C73" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D73" s="74" t="s">
         <v>915</v>
       </c>
       <c r="E73" s="18" t="s">
         <v>916</v>
       </c>
       <c r="F73" s="85" t="s">
         <v>917</v>
       </c>
       <c r="G73" s="85" t="s">
         <v>911</v>
       </c>
       <c r="H73" s="85" t="s">
         <v>1412</v>
       </c>
-      <c r="I73" s="115" t="s">
+      <c r="I73" s="114" t="s">
         <v>12</v>
       </c>
-      <c r="J73" s="115" t="s">
+      <c r="J73" s="114" t="s">
         <v>1070</v>
       </c>
-      <c r="K73" s="115" t="s">
+      <c r="K73" s="114" t="s">
         <v>2002</v>
       </c>
-      <c r="L73" s="115" t="s">
+      <c r="L73" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M73" s="115" t="s">
+      <c r="M73" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A74" s="16">
         <v>71</v>
       </c>
       <c r="B74" s="15">
         <v>45377</v>
       </c>
       <c r="C74" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D74" s="16" t="s">
         <v>749</v>
       </c>
       <c r="E74" s="85" t="s">
         <v>752</v>
       </c>
       <c r="F74" s="85" t="s">
         <v>753</v>
       </c>
       <c r="G74" s="85" t="s">
         <v>750</v>
       </c>
       <c r="H74" s="85" t="s">
         <v>751</v>
       </c>
-      <c r="I74" s="115" t="s">
+      <c r="I74" s="114" t="s">
         <v>12</v>
       </c>
-      <c r="J74" s="115" t="s">
+      <c r="J74" s="114" t="s">
         <v>1070</v>
       </c>
       <c r="K74" s="62" t="s">
         <v>2078</v>
       </c>
-      <c r="L74" s="115" t="s">
+      <c r="L74" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M74" s="115" t="s">
+      <c r="M74" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:13" ht="163.80000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="16">
         <v>72</v>
       </c>
       <c r="B75" s="15">
         <v>45510</v>
       </c>
       <c r="C75" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D75" s="16" t="s">
         <v>2142</v>
       </c>
-      <c r="E75" s="115" t="s">
+      <c r="E75" s="114" t="s">
         <v>702</v>
       </c>
-      <c r="F75" s="115" t="s">
+      <c r="F75" s="114" t="s">
         <v>703</v>
       </c>
-      <c r="G75" s="115" t="s">
+      <c r="G75" s="114" t="s">
         <v>701</v>
       </c>
-      <c r="H75" s="115" t="s">
+      <c r="H75" s="114" t="s">
         <v>700</v>
       </c>
-      <c r="I75" s="115" t="s">
+      <c r="I75" s="114" t="s">
         <v>12</v>
       </c>
-      <c r="J75" s="115" t="s">
+      <c r="J75" s="114" t="s">
         <v>1070</v>
       </c>
-      <c r="K75" s="115" t="s">
+      <c r="K75" s="114" t="s">
         <v>2143</v>
       </c>
-      <c r="L75" s="115" t="s">
+      <c r="L75" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M75" s="115" t="s">
+      <c r="M75" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:13" ht="122.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="16">
         <v>73</v>
       </c>
       <c r="B76" s="15">
         <v>45526</v>
       </c>
       <c r="C76" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D76" s="16" t="s">
         <v>2148</v>
       </c>
-      <c r="E76" s="115" t="s">
+      <c r="E76" s="114" t="s">
         <v>606</v>
       </c>
-      <c r="F76" s="115" t="s">
+      <c r="F76" s="114" t="s">
         <v>610</v>
       </c>
-      <c r="G76" s="115" t="s">
+      <c r="G76" s="114" t="s">
         <v>607</v>
       </c>
-      <c r="H76" s="115" t="s">
+      <c r="H76" s="114" t="s">
         <v>608</v>
       </c>
-      <c r="I76" s="115" t="s">
+      <c r="I76" s="114" t="s">
         <v>12</v>
       </c>
-      <c r="J76" s="115" t="s">
+      <c r="J76" s="114" t="s">
         <v>1070</v>
       </c>
-      <c r="K76" s="115" t="s">
+      <c r="K76" s="114" t="s">
         <v>2149</v>
       </c>
-      <c r="L76" s="115" t="s">
+      <c r="L76" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M76" s="115" t="s">
+      <c r="M76" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A77" s="16">
         <v>74</v>
       </c>
       <c r="B77" s="15">
         <v>45545</v>
       </c>
       <c r="C77" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>1825</v>
       </c>
       <c r="E77" s="83" t="s">
         <v>1827</v>
       </c>
       <c r="F77" s="83" t="s">
         <v>1828</v>
       </c>
       <c r="G77" s="85" t="s">
         <v>1829</v>
       </c>
       <c r="H77" s="85" t="s">
         <v>1830</v>
       </c>
-      <c r="I77" s="115" t="s">
+      <c r="I77" s="114" t="s">
         <v>12</v>
       </c>
-      <c r="J77" s="115" t="s">
+      <c r="J77" s="114" t="s">
         <v>1070</v>
       </c>
       <c r="K77" s="83" t="s">
         <v>2146</v>
       </c>
-      <c r="L77" s="115" t="s">
+      <c r="L77" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="M77" s="115" t="s">
+      <c r="M77" s="114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:13" ht="140.4" x14ac:dyDescent="0.3">
       <c r="A78" s="58">
         <v>75</v>
       </c>
       <c r="B78" s="59">
         <v>45559</v>
       </c>
       <c r="C78" s="58" t="s">
         <v>20</v>
       </c>
       <c r="D78" s="58" t="s">
         <v>2022</v>
       </c>
       <c r="E78" s="46" t="s">
         <v>2024</v>
       </c>
       <c r="F78" s="46" t="s">
         <v>2025</v>
       </c>
       <c r="G78" s="28" t="s">
         <v>2035</v>
       </c>
       <c r="H78" s="28" t="s">
         <v>2026</v>
       </c>
-      <c r="I78" s="124" t="s">
+      <c r="I78" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="J78" s="124" t="s">
+      <c r="J78" s="123" t="s">
         <v>1070</v>
       </c>
       <c r="K78" s="46" t="s">
         <v>2082</v>
       </c>
-      <c r="L78" s="124" t="s">
+      <c r="L78" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M78" s="124" t="s">
+      <c r="M78" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:13" ht="141" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="58">
         <v>76</v>
       </c>
       <c r="B79" s="59">
         <v>45569</v>
       </c>
       <c r="C79" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="D79" s="123" t="s">
+      <c r="D79" s="122" t="s">
         <v>1782</v>
       </c>
       <c r="E79" s="55" t="s">
         <v>1778</v>
       </c>
       <c r="F79" s="55" t="s">
         <v>1779</v>
       </c>
       <c r="G79" s="55" t="s">
         <v>1780</v>
       </c>
       <c r="H79" s="55" t="s">
         <v>1781</v>
       </c>
-      <c r="I79" s="124" t="s">
+      <c r="I79" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="J79" s="124" t="s">
+      <c r="J79" s="123" t="s">
         <v>1070</v>
       </c>
       <c r="K79" s="55" t="s">
         <v>2161</v>
       </c>
-      <c r="L79" s="124" t="s">
+      <c r="L79" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M79" s="124" t="s">
+      <c r="M79" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A80" s="58">
         <v>77</v>
       </c>
       <c r="B80" s="59">
         <v>45617</v>
       </c>
       <c r="C80" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="D80" s="117" t="s">
+      <c r="D80" s="116" t="s">
         <v>595</v>
       </c>
       <c r="E80" s="85" t="s">
         <v>596</v>
       </c>
       <c r="F80" s="28" t="s">
         <v>597</v>
       </c>
       <c r="G80" s="28" t="s">
         <v>598</v>
       </c>
       <c r="H80" s="28" t="s">
         <v>599</v>
       </c>
-      <c r="I80" s="124" t="s">
+      <c r="I80" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="J80" s="124" t="s">
+      <c r="J80" s="123" t="s">
         <v>1070</v>
       </c>
       <c r="K80" s="28" t="s">
         <v>2144</v>
       </c>
-      <c r="L80" s="124" t="s">
+      <c r="L80" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M80" s="124" t="s">
+      <c r="M80" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A81" s="58">
         <v>78</v>
       </c>
       <c r="B81" s="59">
         <v>45618</v>
       </c>
       <c r="C81" s="58" t="s">
         <v>20</v>
       </c>
       <c r="D81" s="58" t="s">
         <v>895</v>
       </c>
       <c r="E81" s="85" t="s">
         <v>119</v>
       </c>
       <c r="F81" s="85" t="s">
         <v>118</v>
       </c>
       <c r="G81" s="85" t="s">
         <v>117</v>
       </c>
       <c r="H81" s="85" t="s">
         <v>116</v>
       </c>
-      <c r="I81" s="124" t="s">
+      <c r="I81" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="J81" s="124" t="s">
+      <c r="J81" s="123" t="s">
         <v>1070</v>
       </c>
       <c r="K81" s="28" t="s">
         <v>2099</v>
       </c>
-      <c r="L81" s="124" t="s">
+      <c r="L81" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M81" s="124" t="s">
+      <c r="M81" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A82" s="58">
         <v>79</v>
       </c>
       <c r="B82" s="59">
         <v>45629</v>
       </c>
       <c r="C82" s="58" t="s">
         <v>20</v>
       </c>
       <c r="D82" s="92" t="s">
         <v>1554</v>
       </c>
       <c r="E82" s="46" t="s">
         <v>1550</v>
       </c>
       <c r="F82" s="46" t="s">
         <v>1551</v>
       </c>
       <c r="G82" s="46" t="s">
         <v>1552</v>
       </c>
       <c r="H82" s="46" t="s">
         <v>1553</v>
       </c>
-      <c r="I82" s="124" t="s">
+      <c r="I82" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="J82" s="124" t="s">
+      <c r="J82" s="123" t="s">
         <v>1070</v>
       </c>
       <c r="K82" s="28" t="s">
         <v>2072</v>
       </c>
-      <c r="L82" s="124" t="s">
+      <c r="L82" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M82" s="124" t="s">
+      <c r="M82" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A83" s="58">
         <v>80</v>
       </c>
       <c r="B83" s="59">
         <v>45678</v>
       </c>
       <c r="C83" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="D83" s="123" t="s">
+      <c r="D83" s="122" t="s">
         <v>905</v>
       </c>
       <c r="E83" s="55" t="s">
         <v>907</v>
       </c>
       <c r="F83" s="28" t="s">
         <v>906</v>
       </c>
       <c r="G83" s="28" t="s">
         <v>911</v>
       </c>
       <c r="H83" s="28" t="s">
         <v>913</v>
       </c>
-      <c r="I83" s="124" t="s">
+      <c r="I83" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="J83" s="124" t="s">
+      <c r="J83" s="123" t="s">
         <v>1070</v>
       </c>
-      <c r="K83" s="126" t="s">
+      <c r="K83" s="125" t="s">
         <v>2173</v>
       </c>
-      <c r="L83" s="124" t="s">
+      <c r="L83" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M83" s="124" t="s">
+      <c r="M83" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A84" s="58">
         <v>81</v>
       </c>
       <c r="B84" s="59">
         <v>45715</v>
       </c>
       <c r="C84" s="58" t="s">
         <v>20</v>
       </c>
       <c r="D84" s="58" t="s">
         <v>939</v>
       </c>
       <c r="E84" s="18" t="s">
         <v>941</v>
       </c>
       <c r="F84" s="28" t="s">
         <v>942</v>
       </c>
       <c r="G84" s="28" t="s">
         <v>944</v>
       </c>
       <c r="H84" s="28" t="s">
         <v>943</v>
       </c>
-      <c r="I84" s="124" t="s">
+      <c r="I84" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="J84" s="124" t="s">
+      <c r="J84" s="123" t="s">
         <v>1070</v>
       </c>
       <c r="K84" s="28" t="s">
         <v>2189</v>
       </c>
-      <c r="L84" s="124" t="s">
+      <c r="L84" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M84" s="124" t="s">
+      <c r="M84" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A85" s="16">
         <v>82</v>
       </c>
       <c r="B85" s="59">
         <v>45755</v>
       </c>
       <c r="C85" s="58" t="s">
         <v>20</v>
       </c>
       <c r="D85" s="58" t="s">
         <v>689</v>
       </c>
       <c r="E85" s="85" t="s">
         <v>690</v>
       </c>
       <c r="F85" s="28" t="s">
         <v>691</v>
       </c>
       <c r="G85" s="28" t="s">
         <v>693</v>
       </c>
       <c r="H85" s="28" t="s">
         <v>692</v>
       </c>
-      <c r="I85" s="124" t="s">
+      <c r="I85" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="J85" s="124" t="s">
+      <c r="J85" s="123" t="s">
         <v>1070</v>
       </c>
       <c r="K85" s="28" t="s">
         <v>2074</v>
       </c>
-      <c r="L85" s="124" t="s">
+      <c r="L85" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M85" s="124" t="s">
+      <c r="M85" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A86" s="16">
         <v>83</v>
       </c>
       <c r="B86" s="15">
         <v>45839</v>
       </c>
       <c r="C86" s="58" t="s">
         <v>20</v>
       </c>
       <c r="D86" s="16" t="s">
         <v>307</v>
       </c>
       <c r="E86" s="85" t="s">
         <v>334</v>
       </c>
       <c r="F86" s="85" t="s">
         <v>335</v>
       </c>
       <c r="G86" s="85" t="s">
         <v>333</v>
       </c>
       <c r="H86" s="85" t="s">
         <v>332</v>
       </c>
-      <c r="I86" s="124" t="s">
+      <c r="I86" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="J86" s="124" t="s">
+      <c r="J86" s="123" t="s">
         <v>1070</v>
       </c>
       <c r="K86" s="85" t="s">
-        <v>2265</v>
-[...1 lines deleted...]
-      <c r="L86" s="124" t="s">
+        <v>2255</v>
+      </c>
+      <c r="L86" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M86" s="124" t="s">
+      <c r="M86" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:13" ht="156" x14ac:dyDescent="0.3">
       <c r="A87" s="58">
         <v>84</v>
       </c>
       <c r="B87" s="59">
         <v>45839</v>
       </c>
       <c r="C87" s="58" t="s">
         <v>20</v>
       </c>
       <c r="D87" s="58" t="s">
-        <v>2264</v>
+        <v>2254</v>
       </c>
       <c r="E87" s="46" t="s">
         <v>1421</v>
       </c>
       <c r="F87" s="46" t="s">
         <v>1422</v>
       </c>
       <c r="G87" s="46" t="s">
         <v>1116</v>
       </c>
       <c r="H87" s="46" t="s">
         <v>1117</v>
       </c>
-      <c r="I87" s="124" t="s">
+      <c r="I87" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="J87" s="124" t="s">
+      <c r="J87" s="123" t="s">
         <v>1070</v>
       </c>
       <c r="K87" s="58" t="s">
-        <v>2266</v>
-[...1 lines deleted...]
-      <c r="L87" s="124" t="s">
+        <v>2256</v>
+      </c>
+      <c r="L87" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="M87" s="124" t="s">
+      <c r="M87" s="123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="146.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="16">
         <v>85</v>
       </c>
       <c r="B88" s="15">
         <v>45937</v>
       </c>
       <c r="C88" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D88" s="16" t="s">
         <v>1590</v>
       </c>
       <c r="E88" s="16" t="s">
         <v>758</v>
       </c>
       <c r="F88" s="16" t="s">
         <v>755</v>
       </c>
       <c r="G88" s="16" t="s">
         <v>756</v>
       </c>
       <c r="H88" s="16" t="s">
         <v>757</v>
       </c>
       <c r="I88" s="16" t="s">
         <v>1015</v>
       </c>
       <c r="J88" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K88" s="16" t="s">
-        <v>2627</v>
+        <v>2610</v>
       </c>
       <c r="L88" s="16" t="s">
         <v>14</v>
       </c>
       <c r="M88" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:13" ht="163.80000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="16">
         <v>86</v>
       </c>
       <c r="B89" s="15">
         <v>45972</v>
       </c>
       <c r="C89" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D89" s="16" t="s">
-        <v>2626</v>
+        <v>2609</v>
       </c>
       <c r="E89" s="83" t="s">
         <v>1803</v>
       </c>
       <c r="F89" s="85" t="s">
         <v>1804</v>
       </c>
       <c r="G89" s="85" t="s">
         <v>1805</v>
       </c>
       <c r="H89" s="85" t="s">
         <v>1806</v>
       </c>
       <c r="I89" s="16" t="s">
         <v>1015</v>
       </c>
       <c r="J89" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K89" s="16" t="s">
-        <v>2628</v>
+        <v>2611</v>
       </c>
       <c r="L89" s="16" t="s">
         <v>14</v>
       </c>
       <c r="M89" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A90" s="16">
         <v>87</v>
       </c>
       <c r="B90" s="15">
         <v>45986</v>
       </c>
       <c r="C90" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D90" s="16" t="s">
         <v>89</v>
       </c>
       <c r="E90" s="85" t="s">
         <v>136</v>
       </c>
       <c r="F90" s="85" t="s">
         <v>135</v>
       </c>
       <c r="G90" s="85" t="s">
         <v>134</v>
       </c>
       <c r="H90" s="85" t="s">
         <v>132</v>
       </c>
       <c r="I90" s="16" t="s">
         <v>1015</v>
       </c>
       <c r="J90" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K90" s="85" t="s">
-        <v>2636</v>
+        <v>2619</v>
       </c>
       <c r="L90" s="16" t="s">
         <v>14</v>
       </c>
       <c r="M90" s="16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:13" ht="140.4" x14ac:dyDescent="0.3">
       <c r="A91" s="58">
         <v>88</v>
       </c>
       <c r="B91" s="59">
         <v>45988</v>
       </c>
       <c r="C91" s="58" t="s">
         <v>20</v>
       </c>
       <c r="D91" s="58" t="s">
         <v>348</v>
       </c>
       <c r="E91" s="24" t="s">
         <v>402</v>
       </c>
       <c r="F91" s="28" t="s">
         <v>403</v>
       </c>
       <c r="G91" s="28" t="s">
         <v>401</v>
       </c>
       <c r="H91" s="28" t="s">
-        <v>2325</v>
+        <v>2309</v>
       </c>
       <c r="I91" s="28" t="s">
         <v>12</v>
       </c>
       <c r="J91" s="28" t="s">
         <v>13</v>
       </c>
       <c r="K91" s="28" t="s">
-        <v>2651</v>
+        <v>2634</v>
       </c>
       <c r="L91" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M91" s="58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:13" ht="100.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="16">
         <v>89</v>
       </c>
       <c r="B92" s="15">
         <v>46049</v>
       </c>
       <c r="C92" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D92" s="85" t="s">
         <v>1936</v>
       </c>
       <c r="E92" s="85" t="s">
         <v>313</v>
       </c>
       <c r="F92" s="85" t="s">
         <v>316</v>
       </c>
       <c r="G92" s="85" t="s">
         <v>311</v>
       </c>
       <c r="H92" s="85" t="s">
         <v>309</v>
       </c>
       <c r="I92" s="85" t="s">
         <v>12</v>
       </c>
       <c r="J92" s="85" t="s">
         <v>13</v>
       </c>
       <c r="K92" s="85" t="s">
-        <v>2299</v>
+        <v>2283</v>
       </c>
       <c r="L92" s="16" t="s">
         <v>14</v>
       </c>
       <c r="M92" s="16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="93" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:13" ht="100.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="58">
         <v>90</v>
       </c>
       <c r="B93" s="59">
+        <v>46072</v>
+      </c>
+      <c r="C93" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D93" s="28" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E93" s="46" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F93" s="46" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G93" s="28" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H93" s="28" t="s">
+        <v>1997</v>
+      </c>
+      <c r="I93" s="28" t="s">
+        <v>1015</v>
+      </c>
+      <c r="J93" s="28" t="s">
+        <v>1247</v>
+      </c>
+      <c r="K93" s="46" t="s">
+        <v>2250</v>
+      </c>
+      <c r="L93" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="M93" s="16" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A94" s="58">
+        <v>91</v>
+      </c>
+      <c r="B94" s="59">
         <v>46091</v>
-      </c>
-[...39 lines deleted...]
-        <v>46112</v>
       </c>
       <c r="C94" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="D94" s="16" t="s">
-[...12 lines deleted...]
-        <v>1701</v>
+      <c r="D94" s="58" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E94" s="46" t="s">
+        <v>2196</v>
+      </c>
+      <c r="F94" s="46" t="s">
+        <v>2197</v>
+      </c>
+      <c r="G94" s="46" t="s">
+        <v>2198</v>
+      </c>
+      <c r="H94" s="46" t="s">
+        <v>2199</v>
       </c>
       <c r="I94" s="46" t="s">
         <v>1015</v>
       </c>
       <c r="J94" s="46" t="s">
         <v>1070</v>
       </c>
-      <c r="K94" s="18" t="s">
-        <v>2659</v>
+      <c r="K94" s="46" t="s">
+        <v>2200</v>
       </c>
       <c r="L94" s="58" t="s">
         <v>14</v>
       </c>
       <c r="M94" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" ht="115.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="58">
+        <v>92</v>
+      </c>
+      <c r="B95" s="59">
+        <v>46112</v>
+      </c>
+      <c r="C95" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="D95" s="58" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E95" s="55" t="s">
+        <v>1698</v>
+      </c>
+      <c r="F95" s="55" t="s">
+        <v>1699</v>
+      </c>
+      <c r="G95" s="55" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H95" s="55" t="s">
+        <v>1701</v>
+      </c>
+      <c r="I95" s="46" t="s">
+        <v>1015</v>
+      </c>
+      <c r="J95" s="46" t="s">
+        <v>1070</v>
+      </c>
+      <c r="K95" s="55" t="s">
+        <v>2642</v>
+      </c>
+      <c r="L95" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M95" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" ht="103.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="16">
+        <v>93</v>
+      </c>
+      <c r="B96" s="15">
+        <v>46133</v>
+      </c>
+      <c r="C96" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="D96" s="16" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E96" s="83" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F96" s="83" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G96" s="28" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H96" s="28" t="s">
+        <v>1977</v>
+      </c>
+      <c r="I96" s="46" t="s">
+        <v>1015</v>
+      </c>
+      <c r="J96" s="46" t="s">
+        <v>1070</v>
+      </c>
+      <c r="K96" s="58" t="s">
+        <v>2191</v>
+      </c>
+      <c r="L96" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M96" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="110.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="58">
+        <v>94</v>
+      </c>
+      <c r="B97" s="59">
+        <v>46133</v>
+      </c>
+      <c r="C97" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="D97" s="58" t="s">
+        <v>86</v>
+      </c>
+      <c r="E97" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="F97" s="28" t="s">
+        <v>124</v>
+      </c>
+      <c r="G97" s="28" t="s">
+        <v>123</v>
+      </c>
+      <c r="H97" s="28" t="s">
+        <v>2284</v>
+      </c>
+      <c r="I97" s="46" t="s">
+        <v>1015</v>
+      </c>
+      <c r="J97" s="46" t="s">
+        <v>1070</v>
+      </c>
+      <c r="K97" s="28" t="s">
+        <v>2618</v>
+      </c>
+      <c r="L97" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M97" s="58" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
+      <c r="A98" s="16">
+        <v>95</v>
+      </c>
+      <c r="B98" s="59">
+        <v>46142</v>
+      </c>
+      <c r="C98" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="D98" s="165" t="s">
+        <v>62</v>
+      </c>
+      <c r="E98" s="85" t="s">
+        <v>63</v>
+      </c>
+      <c r="F98" s="85" t="s">
+        <v>64</v>
+      </c>
+      <c r="G98" s="85" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H98" s="85" t="s">
+        <v>65</v>
+      </c>
+      <c r="I98" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="J98" s="85" t="s">
+        <v>13</v>
+      </c>
+      <c r="K98" s="85" t="s">
+        <v>2615</v>
+      </c>
+      <c r="L98" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="M98" s="58" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="13" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="12" max="12" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>