--- v0 (2026-04-16)
+++ v1 (2026-07-28)
@@ -5,72 +5,73 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Света\Desktop\Светик\СРО СОЮЗ АУ ПРАВОСОЗНАНИЕ\Жалобы\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D219B3D0-4DB8-4850-B6F8-36EB8BAF42C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F3C9CCA-6FC9-49A7-A679-F4274CC238FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Hlk129027215" localSheetId="0">Лист1!#REF!</definedName>
     <definedName name="_Hlk167890168" localSheetId="0">Лист1!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$U$42</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="124519" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="238">
   <si>
     <t>№ по Сводному реестру</t>
   </si>
   <si>
     <t>Реквизиты жалобы</t>
   </si>
   <si>
     <t>Дата поступления жалобы в СРО</t>
   </si>
   <si>
     <t>Фамилия</t>
   </si>
   <si>
     <t>Имя</t>
   </si>
   <si>
     <t>Отчество</t>
   </si>
   <si>
     <t>Наименование организации-должника</t>
   </si>
   <si>
     <t>Номер дела</t>
   </si>
   <si>
@@ -420,103 +421,439 @@
     <t>ООО «Автовокзал «Восточный»</t>
   </si>
   <si>
     <t xml:space="preserve">А65-27715/2025 </t>
   </si>
   <si>
     <t xml:space="preserve">не выплата заработной платы в процедуре наблюдения </t>
   </si>
   <si>
     <t>Шишкина И.П.</t>
   </si>
   <si>
     <t>Шишкин М.С.</t>
   </si>
   <si>
     <t>А03-17280/2023</t>
   </si>
   <si>
     <t>реализация имущества, не принадлежащая должнику</t>
   </si>
   <si>
     <t>1639     2224</t>
   </si>
   <si>
     <t>10.03.2026      31.03.2026</t>
+  </si>
+  <si>
+    <t>нарушений в деятельности АУ не выявлено/ приостановление</t>
+  </si>
+  <si>
+    <t>Галактионова А.С., Ботоярова Ж.Г., Лебедев Д.А.</t>
+  </si>
+  <si>
+    <t>А70-14997/2024,А70-19203/2025,А70-17965/2024</t>
+  </si>
+  <si>
+    <t>Семенихин  А.Н.</t>
+  </si>
+  <si>
+    <t>А27-24068/2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">нарушение ведения процедуры банкротства </t>
+  </si>
+  <si>
+    <t>А50-8556/2025</t>
+  </si>
+  <si>
+    <t>Арбитражный суд Пермского края</t>
+  </si>
+  <si>
+    <t>Мохнач Н.В.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">В.Р. Мельникова </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Минабутдинова </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лия </t>
+  </si>
+  <si>
+    <t>Камилевна</t>
+  </si>
+  <si>
+    <t>ООО «МеталлСтальКонструкции»</t>
+  </si>
+  <si>
+    <t>А65-21812/2021</t>
+  </si>
+  <si>
+    <t>не отражение задолженности  перед работниками в отчете,  излишняя выплата з/п, занижение стоимости имущества</t>
+  </si>
+  <si>
+    <t>Лобода А.И.</t>
+  </si>
+  <si>
+    <t>Кайзер (Скляренко)</t>
+  </si>
+  <si>
+    <t>Виктория</t>
+  </si>
+  <si>
+    <t>Борисовна</t>
+  </si>
+  <si>
+    <t>А19-16622/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">не выпалта прожиточного минимума </t>
+  </si>
+  <si>
+    <t>А55-30834/2025</t>
+  </si>
+  <si>
+    <t>Арбитражный суд Самарской области</t>
+  </si>
+  <si>
+    <t>Савина</t>
+  </si>
+  <si>
+    <t>Ирина</t>
+  </si>
+  <si>
+    <t>Гафиятуллина М.Ю.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">применена мера дисциплинарного воздействия в виде наложения штрафа в размере 2 000 рублей. </t>
+  </si>
+  <si>
+    <t>4121/442000</t>
+  </si>
+  <si>
+    <t>Банк ВТБ (ПАО)</t>
+  </si>
+  <si>
+    <t>Серебро</t>
+  </si>
+  <si>
+    <t>Елена</t>
+  </si>
+  <si>
+    <t>Леонидовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ООО "ТРИУМФ" </t>
+  </si>
+  <si>
+    <t>А62- 6260/2025</t>
+  </si>
+  <si>
+    <t>нарушение срока  опубликования результатов  инвентаризации имущества, нарушение срока проведения собрания кредиторов, не проведение собрания работников</t>
+  </si>
+  <si>
+    <t>30-16/038183</t>
+  </si>
+  <si>
+    <t>ФНС России по г. Москве</t>
+  </si>
+  <si>
+    <t>Коптелов</t>
+  </si>
+  <si>
+    <t>Юрьевич</t>
+  </si>
+  <si>
+    <t>ООО «Челнылазер»</t>
+  </si>
+  <si>
+    <t>А65-
+1486/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">не опубликование  на ЕФРСБ сообщения о продлении срока конкурсного производства, нарушение периодичности проведения собраний кредиторов </t>
+  </si>
+  <si>
+    <t>30-16/041956</t>
+  </si>
+  <si>
+    <t>Басенко</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алексей </t>
+  </si>
+  <si>
+    <t>ООО «Комплекс-2 Сервис»</t>
+  </si>
+  <si>
+    <t>А81-
+7179/2018</t>
+  </si>
+  <si>
+    <t>30-16/016510</t>
+  </si>
+  <si>
+    <t>МИФНС №17 по Новосибирской области</t>
+  </si>
+  <si>
+    <t>Маврин</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Роман </t>
+  </si>
+  <si>
+    <t>Викторович</t>
+  </si>
+  <si>
+    <t>ООО «АРСЛАН»</t>
+  </si>
+  <si>
+    <t>А65-25676/2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">не выявление дебиторской задолженности, отсутствие дополнительного догоаора страхования ответственности, нарушение срока проведения инвентаризации </t>
+  </si>
+  <si>
+    <t>3225        3706</t>
+  </si>
+  <si>
+    <t>29.04.2026              15.05.2026</t>
+  </si>
+  <si>
+    <t>2997            3704</t>
+  </si>
+  <si>
+    <t>24.04.2026        15.05.2026</t>
+  </si>
+  <si>
+    <t>3707       4456</t>
+  </si>
+  <si>
+    <t>15.05.2026        10.06.2026</t>
+  </si>
+  <si>
+    <t>3708       4454</t>
+  </si>
+  <si>
+    <t>18.05.2026         10.06.2026</t>
+  </si>
+  <si>
+    <t>Ахъяева О.Г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО «ДальРыбПром»  </t>
+  </si>
+  <si>
+    <t>A73-2949/2023</t>
+  </si>
+  <si>
+    <t>необоснованное направление заявления о взыскании убытков с руководителя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рустамова А.К.  </t>
+  </si>
+  <si>
+    <t>А64-2172/2025</t>
+  </si>
+  <si>
+    <t>наличие сговора с   ООО «Покров» и сокрытие
+факта незаконного сбора денежных средств с должника.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">№ ПСБ-05-6565/26 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  11.06.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ООО МФК «ПСБ Финанс» </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Изосимов  </t>
+  </si>
+  <si>
+    <t>Григорий</t>
+  </si>
+  <si>
+    <t>Олегович</t>
+  </si>
+  <si>
+    <t>Молодцов А.Н.</t>
+  </si>
+  <si>
+    <t>А39-10471/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  непредоставление залоговому кредитору  документов и сведений, необходимых для подготовки положения о порядке продажи залогового имущества</t>
+  </si>
+  <si>
+    <t>Иванова Н.Г.</t>
+  </si>
+  <si>
+    <t>Табаченкова</t>
+  </si>
+  <si>
+    <t>Наталья</t>
+  </si>
+  <si>
+    <t>ООО «Авиястройгрупп-Поволжье»</t>
+  </si>
+  <si>
+    <t>А55-
+24843/2023</t>
+  </si>
+  <si>
+    <t>нарушение срока проведения собрания работников, не направление протокола собрания работников,  протокола собрания кредиторов  в суд, не размещение на ЕФРСБ сведений о включении требования кредитора в реестр</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ПСБ-05-6563/26 </t>
+  </si>
+  <si>
+    <t>Калинина О.С.</t>
+  </si>
+  <si>
+    <t>А39-111/2023</t>
+  </si>
+  <si>
+    <t>07--03-2026</t>
+  </si>
+  <si>
+    <t>Московская межрегиональная
+транспортная прокуратура</t>
+  </si>
+  <si>
+    <t>Толкачев</t>
+  </si>
+  <si>
+    <t>Олег</t>
+  </si>
+  <si>
+    <t>ООО «Авиакомпания
+Когалымавиа»</t>
+  </si>
+  <si>
+    <t>а40-52383/16-174-79.</t>
+  </si>
+  <si>
+    <t>нарушение ст. 12 ФЗ "О несостоятельности (банкросттве)"</t>
+  </si>
+  <si>
+    <t>05782/26</t>
+  </si>
+  <si>
+    <t>Белкин  И.М.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">А70-9827/2025 </t>
+  </si>
+  <si>
+    <t>своевременное  представление сведений о
+признании должника банкротом в суд, промежуточного отчета</t>
+  </si>
+  <si>
+    <t>4739        5404</t>
+  </si>
+  <si>
+    <t>22.06.2026       13.07.2026</t>
+  </si>
+  <si>
+    <t>4538               5262</t>
+  </si>
+  <si>
+    <t>15.06.2026              08.07.2026</t>
+  </si>
+  <si>
+    <t>4122         4658          4659</t>
+  </si>
+  <si>
+    <t>29.05.2026      17.06.2026        17.06.2026</t>
+  </si>
+  <si>
+    <t>продление      нарушений в деятельности АУ не выявлено</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
@@ -541,51 +878,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -656,86 +993,116 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="91" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1015,169 +1382,170 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:V21"/>
+  <dimension ref="A1:V38"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="71" zoomScaleNormal="88" zoomScaleSheetLayoutView="71" workbookViewId="0">
-      <selection activeCell="U15" sqref="U15"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A19" zoomScale="71" zoomScaleNormal="88" zoomScaleSheetLayoutView="71" workbookViewId="0">
+      <selection activeCell="Q23" sqref="Q23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.109375" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.109375" style="15" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.6640625" style="15" customWidth="1"/>
     <col min="4" max="4" width="11.5546875" style="15" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.33203125" style="15" customWidth="1"/>
     <col min="6" max="6" width="18.44140625" style="15" customWidth="1"/>
     <col min="7" max="7" width="17.44140625" style="15" customWidth="1"/>
     <col min="8" max="8" width="11" style="15" customWidth="1"/>
     <col min="9" max="9" width="17" style="15" customWidth="1"/>
     <col min="10" max="10" width="14.5546875" style="15" customWidth="1"/>
     <col min="11" max="11" width="13.33203125" style="15" customWidth="1"/>
     <col min="12" max="12" width="22.6640625" style="15" customWidth="1"/>
     <col min="13" max="13" width="11.5546875" style="15" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="16.44140625" style="15" customWidth="1"/>
     <col min="15" max="15" width="12.6640625" style="15" customWidth="1"/>
     <col min="16" max="16" width="14.44140625" style="14" customWidth="1"/>
     <col min="17" max="17" width="12" customWidth="1"/>
     <col min="18" max="18" width="13.88671875" customWidth="1"/>
+    <col min="19" max="19" width="10.77734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="1" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2"/>
-      <c r="B1" s="43" t="s">
+      <c r="B1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="44" t="s">
+      <c r="C1" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="44"/>
-      <c r="E1" s="44" t="s">
+      <c r="D1" s="57"/>
+      <c r="E1" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="F1" s="44"/>
-      <c r="G1" s="43" t="s">
+      <c r="F1" s="57"/>
+      <c r="G1" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="H1" s="43" t="s">
+      <c r="H1" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="I1" s="43" t="s">
+      <c r="I1" s="56" t="s">
         <v>5</v>
       </c>
-      <c r="J1" s="44" t="s">
+      <c r="J1" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="K1" s="44" t="s">
+      <c r="K1" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="L1" s="44" t="s">
+      <c r="L1" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="M1" s="44" t="s">
+      <c r="M1" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="N1" s="44"/>
-      <c r="O1" s="45" t="s">
+      <c r="N1" s="57"/>
+      <c r="O1" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="P1" s="45"/>
-      <c r="Q1" s="40" t="s">
+      <c r="P1" s="62"/>
+      <c r="Q1" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="R1" s="41"/>
-[...1 lines deleted...]
-      <c r="T1" s="41" t="s">
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="U1" s="41"/>
+      <c r="U1" s="60"/>
     </row>
     <row r="2" spans="1:22" s="1" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
-      <c r="B2" s="43"/>
-[...18 lines deleted...]
-      <c r="U2" s="41"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="62"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
     </row>
     <row r="3" spans="1:22" s="1" customFormat="1" ht="177" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="43"/>
+      <c r="B3" s="56"/>
       <c r="C3" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="E3" s="44"/>
-[...6 lines deleted...]
-      <c r="L3" s="44"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
       <c r="M3" s="19" t="s">
         <v>15</v>
       </c>
       <c r="N3" s="19" t="s">
         <v>16</v>
       </c>
       <c r="O3" s="33" t="s">
         <v>15</v>
       </c>
       <c r="P3" s="34" t="s">
         <v>16</v>
       </c>
       <c r="Q3" s="31" t="s">
         <v>17</v>
       </c>
       <c r="R3" s="32" t="s">
         <v>18</v>
       </c>
       <c r="S3" s="20" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="20" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="20" t="s">
@@ -1639,51 +2007,51 @@
       </c>
       <c r="F12" s="25" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="25" t="s">
         <v>73</v>
       </c>
       <c r="H12" s="25" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="25" t="s">
         <v>75</v>
       </c>
       <c r="J12" s="25" t="s">
         <v>76</v>
       </c>
       <c r="K12" s="25" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="25" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="22">
         <v>46091</v>
       </c>
-      <c r="N12" s="47" t="s">
+      <c r="N12" s="40" t="s">
         <v>23</v>
       </c>
       <c r="O12" s="22"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="26">
         <v>1640</v>
       </c>
       <c r="R12" s="37">
         <v>46091</v>
       </c>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:22" s="5" customFormat="1" ht="187.2" x14ac:dyDescent="0.3">
       <c r="A13" s="30">
         <v>10</v>
       </c>
       <c r="B13" s="25">
         <v>23326</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>78</v>
       </c>
       <c r="D13" s="22">
@@ -1694,505 +2062,1467 @@
       </c>
       <c r="F13" s="25" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="25" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="25" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="25" t="s">
         <v>25</v>
       </c>
       <c r="J13" s="25" t="s">
         <v>79</v>
       </c>
       <c r="K13" s="25" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="25" t="s">
         <v>30</v>
       </c>
       <c r="M13" s="22">
         <v>46091</v>
       </c>
-      <c r="N13" s="47" t="s">
+      <c r="N13" s="40" t="s">
         <v>62</v>
       </c>
       <c r="O13" s="22">
         <v>46112</v>
       </c>
       <c r="P13" s="8" t="s">
         <v>80</v>
       </c>
       <c r="Q13" s="25" t="s">
         <v>129</v>
       </c>
       <c r="R13" s="22" t="s">
         <v>130</v>
       </c>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:22" s="5" customFormat="1" ht="127.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="30">
         <v>11</v>
       </c>
       <c r="B14" s="25">
         <v>20718</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="22">
         <v>46084</v>
       </c>
       <c r="E14" s="22">
         <v>46091</v>
       </c>
       <c r="F14" s="25" t="s">
         <v>81</v>
       </c>
       <c r="G14" s="25" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="25" t="s">
         <v>28</v>
       </c>
       <c r="I14" s="25" t="s">
         <v>29</v>
       </c>
       <c r="J14" s="25" t="s">
         <v>82</v>
       </c>
-      <c r="K14" s="48" t="s">
+      <c r="K14" s="41" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="25" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="22">
         <v>46113</v>
       </c>
-      <c r="N14" s="47" t="s">
+      <c r="N14" s="40" t="s">
         <v>62</v>
       </c>
       <c r="O14" s="22">
         <v>46142</v>
       </c>
-      <c r="P14" s="13"/>
+      <c r="P14" s="8" t="s">
+        <v>80</v>
+      </c>
       <c r="Q14" s="39">
         <v>2512</v>
       </c>
-      <c r="R14" s="52">
+      <c r="R14" s="45">
         <v>46120</v>
       </c>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
-      <c r="V14" s="50"/>
+      <c r="V14" s="43"/>
     </row>
     <row r="15" spans="1:22" s="7" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A15" s="6">
         <v>12</v>
       </c>
       <c r="B15" s="25">
         <v>23029</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>85</v>
       </c>
       <c r="D15" s="22">
         <v>46086</v>
       </c>
       <c r="E15" s="22">
         <v>46098</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>86</v>
       </c>
       <c r="G15" s="25" t="s">
         <v>87</v>
       </c>
       <c r="H15" s="25" t="s">
         <v>88</v>
       </c>
       <c r="I15" s="25" t="s">
         <v>89</v>
       </c>
       <c r="J15" s="25" t="s">
         <v>90</v>
       </c>
       <c r="K15" s="25" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="25" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="22">
         <v>46119</v>
       </c>
-      <c r="N15" s="47" t="s">
+      <c r="N15" s="40" t="s">
         <v>23</v>
       </c>
       <c r="O15" s="25"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="39">
         <v>2436</v>
       </c>
-      <c r="R15" s="52">
+      <c r="R15" s="45">
         <v>46119</v>
       </c>
-      <c r="V15" s="51"/>
+      <c r="V15" s="44"/>
     </row>
     <row r="16" spans="1:22" s="7" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A16" s="6">
         <v>13</v>
       </c>
       <c r="B16" s="25">
         <v>22509</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>93</v>
       </c>
       <c r="D16" s="22">
         <v>46098</v>
       </c>
       <c r="E16" s="22">
         <v>46106</v>
       </c>
       <c r="F16" s="25" t="s">
         <v>94</v>
       </c>
-      <c r="G16" s="49" t="s">
+      <c r="G16" s="42" t="s">
         <v>95</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>74</v>
       </c>
       <c r="I16" s="25" t="s">
         <v>29</v>
       </c>
       <c r="J16" s="25" t="s">
         <v>96</v>
       </c>
       <c r="K16" s="25" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="25" t="s">
         <v>30</v>
       </c>
       <c r="M16" s="22">
         <v>46113</v>
       </c>
-      <c r="N16" s="47" t="s">
+      <c r="N16" s="40" t="s">
         <v>23</v>
       </c>
       <c r="O16" s="25"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="39">
         <v>2314</v>
       </c>
-      <c r="R16" s="52">
+      <c r="R16" s="45">
         <v>46114</v>
       </c>
-      <c r="V16" s="51"/>
+      <c r="V16" s="44"/>
     </row>
     <row r="17" spans="1:22" s="7" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A17" s="6">
         <v>14</v>
       </c>
       <c r="B17" s="25">
         <v>22178</v>
       </c>
       <c r="C17" s="25" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="25" t="s">
         <v>97</v>
       </c>
       <c r="E17" s="22">
         <v>46108</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>98</v>
       </c>
       <c r="G17" s="25" t="s">
         <v>99</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>100</v>
       </c>
       <c r="I17" s="25" t="s">
         <v>101</v>
       </c>
       <c r="J17" s="25" t="s">
         <v>102</v>
       </c>
       <c r="K17" s="25" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="25" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="22">
         <v>46129</v>
       </c>
-      <c r="N17" s="25"/>
+      <c r="N17" s="40" t="s">
+        <v>23</v>
+      </c>
       <c r="O17" s="25"/>
       <c r="P17" s="13"/>
-      <c r="Q17" s="39"/>
-[...1 lines deleted...]
-      <c r="V17" s="51"/>
+      <c r="Q17" s="39">
+        <v>2834</v>
+      </c>
+      <c r="R17" s="45">
+        <v>46133</v>
+      </c>
+      <c r="V17" s="44"/>
     </row>
     <row r="18" spans="1:22" s="7" customFormat="1" ht="171.6" x14ac:dyDescent="0.3">
       <c r="A18" s="6">
         <v>15</v>
       </c>
       <c r="B18" s="25">
         <v>22682</v>
       </c>
       <c r="C18" s="25" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="22">
         <v>46106</v>
       </c>
       <c r="E18" s="22">
         <v>46113</v>
       </c>
       <c r="F18" s="25" t="s">
         <v>105</v>
       </c>
       <c r="G18" s="25" t="s">
         <v>106</v>
       </c>
       <c r="H18" s="25" t="s">
         <v>107</v>
       </c>
       <c r="I18" s="25" t="s">
         <v>108</v>
       </c>
       <c r="J18" s="25" t="s">
         <v>109</v>
       </c>
       <c r="K18" s="25" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="25" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="22">
         <v>46132</v>
       </c>
-      <c r="N18" s="25"/>
-[...6 lines deleted...]
-    <row r="19" spans="1:22" s="7" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="N18" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="O18" s="22">
+        <v>46157</v>
+      </c>
+      <c r="P18" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q18" s="46" t="s">
+        <v>187</v>
+      </c>
+      <c r="R18" s="45" t="s">
+        <v>188</v>
+      </c>
+      <c r="V18" s="44"/>
+    </row>
+    <row r="19" spans="1:22" s="7" customFormat="1" ht="187.2" x14ac:dyDescent="0.3">
       <c r="A19" s="6">
         <v>16</v>
       </c>
       <c r="B19" s="25">
         <v>18481</v>
       </c>
       <c r="C19" s="25" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="22">
         <v>46106</v>
       </c>
       <c r="E19" s="22">
         <v>46108</v>
       </c>
       <c r="F19" s="25" t="s">
         <v>112</v>
       </c>
       <c r="G19" s="25" t="s">
         <v>113</v>
       </c>
       <c r="H19" s="25" t="s">
         <v>114</v>
       </c>
       <c r="I19" s="25" t="s">
         <v>115</v>
       </c>
       <c r="J19" s="25" t="s">
         <v>112</v>
       </c>
       <c r="K19" s="25" t="s">
         <v>116</v>
       </c>
       <c r="L19" s="25" t="s">
         <v>117</v>
       </c>
       <c r="M19" s="22">
         <v>46129</v>
       </c>
-      <c r="N19" s="25"/>
-[...4 lines deleted...]
-    <row r="20" spans="1:22" ht="78" x14ac:dyDescent="0.3">
+      <c r="N19" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="O19" s="22">
+        <v>46157</v>
+      </c>
+      <c r="P19" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q19" s="46" t="s">
+        <v>189</v>
+      </c>
+      <c r="R19" s="45" t="s">
+        <v>190</v>
+      </c>
+      <c r="V19" s="44"/>
+    </row>
+    <row r="20" spans="1:22" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A20" s="6">
         <v>17</v>
       </c>
       <c r="B20" s="25">
         <v>14996</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="25" t="s">
         <v>97</v>
       </c>
       <c r="E20" s="22">
         <v>46113</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>118</v>
       </c>
       <c r="G20" s="25" t="s">
         <v>119</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>120</v>
       </c>
       <c r="I20" s="25" t="s">
         <v>121</v>
       </c>
       <c r="J20" s="25" t="s">
         <v>122</v>
       </c>
       <c r="K20" s="25" t="s">
         <v>123</v>
       </c>
       <c r="L20" s="25" t="s">
         <v>124</v>
       </c>
       <c r="M20" s="22">
         <v>46122</v>
       </c>
-      <c r="N20" s="47" t="s">
+      <c r="N20" s="40" t="s">
         <v>23</v>
       </c>
       <c r="O20" s="25"/>
       <c r="P20" s="13"/>
-      <c r="Q20" s="7"/>
-      <c r="R20" s="7"/>
+      <c r="Q20" s="35">
+        <v>2715</v>
+      </c>
+      <c r="R20" s="36">
+        <v>46127</v>
+      </c>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
     </row>
-    <row r="21" spans="1:22" ht="62.4" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:22" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A21" s="6">
         <v>18</v>
       </c>
       <c r="B21" s="25">
         <v>22178</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="22">
         <v>46116</v>
       </c>
       <c r="E21" s="22">
         <v>46118</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>125</v>
       </c>
       <c r="G21" s="25" t="s">
         <v>99</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>100</v>
       </c>
       <c r="I21" s="25" t="s">
         <v>101</v>
       </c>
       <c r="J21" s="25" t="s">
         <v>126</v>
       </c>
       <c r="K21" s="25" t="s">
         <v>127</v>
       </c>
       <c r="L21" s="25" t="s">
         <v>128</v>
       </c>
       <c r="M21" s="22">
         <v>46139</v>
       </c>
-      <c r="N21" s="25"/>
+      <c r="N21" s="40" t="s">
+        <v>131</v>
+      </c>
       <c r="O21" s="25"/>
       <c r="P21" s="13"/>
-      <c r="Q21" s="7"/>
-      <c r="R21" s="7"/>
+      <c r="Q21" s="35">
+        <v>3290</v>
+      </c>
+      <c r="R21" s="36">
+        <v>46147</v>
+      </c>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
     </row>
+    <row r="22" spans="1:22" ht="187.2" x14ac:dyDescent="0.3">
+      <c r="A22" s="6">
+        <v>19</v>
+      </c>
+      <c r="B22" s="25">
+        <v>20718</v>
+      </c>
+      <c r="C22" s="25">
+        <v>1637225</v>
+      </c>
+      <c r="D22" s="22">
+        <v>46131</v>
+      </c>
+      <c r="E22" s="22">
+        <v>46132</v>
+      </c>
+      <c r="F22" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="G22" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="H22" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="I22" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J22" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="K22" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="L22" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="M22" s="22">
+        <v>46154</v>
+      </c>
+      <c r="N22" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="O22" s="22">
+        <v>46183</v>
+      </c>
+      <c r="P22" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q22" s="46" t="s">
+        <v>191</v>
+      </c>
+      <c r="R22" s="45" t="s">
+        <v>192</v>
+      </c>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+    </row>
+    <row r="23" spans="1:22" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="6">
+        <v>20</v>
+      </c>
+      <c r="B23" s="25">
+        <v>22178</v>
+      </c>
+      <c r="C23" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" s="22">
+        <v>46125</v>
+      </c>
+      <c r="E23" s="22">
+        <v>46136</v>
+      </c>
+      <c r="F23" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="G23" s="25" t="s">
+        <v>99</v>
+      </c>
+      <c r="H23" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="I23" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="J23" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="K23" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="L23" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="M23" s="22">
+        <v>46156</v>
+      </c>
+      <c r="N23" s="25" t="s">
+        <v>237</v>
+      </c>
+      <c r="O23" s="25"/>
+      <c r="P23" s="13"/>
+      <c r="Q23" s="35">
+        <v>4619</v>
+      </c>
+      <c r="R23" s="36">
+        <v>46190</v>
+      </c>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+    </row>
+    <row r="24" spans="1:22" ht="187.2" x14ac:dyDescent="0.3">
+      <c r="A24" s="6">
+        <v>21</v>
+      </c>
+      <c r="B24" s="25">
+        <v>20764</v>
+      </c>
+      <c r="C24" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="D24" s="22">
+        <v>45765</v>
+      </c>
+      <c r="E24" s="22">
+        <v>46140</v>
+      </c>
+      <c r="F24" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="G24" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="H24" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="I24" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="J24" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="K24" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="L24" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="M24" s="22">
+        <v>46153</v>
+      </c>
+      <c r="N24" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="O24" s="22">
+        <v>46183</v>
+      </c>
+      <c r="P24" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q24" s="46" t="s">
+        <v>193</v>
+      </c>
+      <c r="R24" s="45" t="s">
+        <v>194</v>
+      </c>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+    </row>
+    <row r="25" spans="1:22" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A25" s="6">
+        <v>22</v>
+      </c>
+      <c r="B25" s="25">
+        <v>23075</v>
+      </c>
+      <c r="C25" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="22">
+        <v>46141</v>
+      </c>
+      <c r="E25" s="22">
+        <v>46142</v>
+      </c>
+      <c r="F25" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="G25" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="H25" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="I25" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="J25" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="K25" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="L25" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="M25" s="22">
+        <v>46162</v>
+      </c>
+      <c r="N25" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="O25" s="25"/>
+      <c r="P25" s="13"/>
+      <c r="Q25" s="35">
+        <v>4072</v>
+      </c>
+      <c r="R25" s="36">
+        <v>46170</v>
+      </c>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+    </row>
+    <row r="26" spans="1:22" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A26" s="6">
+        <v>23</v>
+      </c>
+      <c r="B26" s="25">
+        <v>23457</v>
+      </c>
+      <c r="C26" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="22">
+        <v>46138</v>
+      </c>
+      <c r="E26" s="22">
+        <v>46147</v>
+      </c>
+      <c r="F26" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="G26" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="H26" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="I26" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="J26" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="K26" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="L26" s="25" t="s">
+        <v>152</v>
+      </c>
+      <c r="M26" s="22">
+        <v>46167</v>
+      </c>
+      <c r="N26" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="O26" s="25"/>
+      <c r="P26" s="13"/>
+      <c r="Q26" s="35">
+        <v>4504</v>
+      </c>
+      <c r="R26" s="36">
+        <v>46184</v>
+      </c>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+    </row>
+    <row r="27" spans="1:22" ht="187.2" x14ac:dyDescent="0.3">
+      <c r="A27" s="6">
+        <v>24</v>
+      </c>
+      <c r="B27" s="25">
+        <v>24101</v>
+      </c>
+      <c r="C27" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="D27" s="22">
+        <v>46139</v>
+      </c>
+      <c r="E27" s="22">
+        <v>46150</v>
+      </c>
+      <c r="F27" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="G27" s="25" t="s">
+        <v>155</v>
+      </c>
+      <c r="H27" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="I27" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="J27" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="K27" s="25" t="s">
+        <v>153</v>
+      </c>
+      <c r="L27" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="M27" s="22">
+        <v>46167</v>
+      </c>
+      <c r="N27" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="O27" s="22">
+        <v>46190</v>
+      </c>
+      <c r="P27" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q27" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="R27" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+    </row>
+    <row r="28" spans="1:22" ht="156" x14ac:dyDescent="0.3">
+      <c r="A28" s="6">
+        <v>25</v>
+      </c>
+      <c r="B28" s="25">
+        <v>14978</v>
+      </c>
+      <c r="C28" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="D28" s="22">
+        <v>46140</v>
+      </c>
+      <c r="E28" s="22">
+        <v>46154</v>
+      </c>
+      <c r="F28" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="G28" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="H28" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="J28" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="K28" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="L28" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="M28" s="22">
+        <v>46175</v>
+      </c>
+      <c r="N28" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="O28" s="25"/>
+      <c r="P28" s="13"/>
+      <c r="Q28" s="47">
+        <v>4429</v>
+      </c>
+      <c r="R28" s="45">
+        <v>46182</v>
+      </c>
+      <c r="S28" s="45"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+    </row>
+    <row r="29" spans="1:22" ht="187.2" x14ac:dyDescent="0.3">
+      <c r="A29" s="6">
+        <v>26</v>
+      </c>
+      <c r="B29" s="25">
+        <v>12299</v>
+      </c>
+      <c r="C29" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="D29" s="22">
+        <v>46157</v>
+      </c>
+      <c r="E29" s="22">
+        <v>46160</v>
+      </c>
+      <c r="F29" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="G29" s="25" t="s">
+        <v>169</v>
+      </c>
+      <c r="H29" s="25" t="s">
+        <v>107</v>
+      </c>
+      <c r="I29" s="25" t="s">
+        <v>170</v>
+      </c>
+      <c r="J29" s="25" t="s">
+        <v>171</v>
+      </c>
+      <c r="K29" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="L29" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="M29" s="22">
+        <v>46181</v>
+      </c>
+      <c r="N29" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="O29" s="22">
+        <v>46211</v>
+      </c>
+      <c r="P29" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q29" s="48" t="s">
+        <v>233</v>
+      </c>
+      <c r="R29" s="45" t="s">
+        <v>234</v>
+      </c>
+      <c r="S29" s="36"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+    </row>
+    <row r="30" spans="1:22" ht="140.4" x14ac:dyDescent="0.3">
+      <c r="A30" s="6">
+        <v>27</v>
+      </c>
+      <c r="B30" s="25">
+        <v>19382</v>
+      </c>
+      <c r="C30" s="25" t="s">
+        <v>174</v>
+      </c>
+      <c r="D30" s="22">
+        <v>46170</v>
+      </c>
+      <c r="E30" s="22">
+        <v>46170</v>
+      </c>
+      <c r="F30" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="G30" s="25" t="s">
+        <v>175</v>
+      </c>
+      <c r="H30" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="I30" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="J30" s="25" t="s">
+        <v>177</v>
+      </c>
+      <c r="K30" s="25" t="s">
+        <v>178</v>
+      </c>
+      <c r="L30" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="M30" s="22">
+        <v>46191</v>
+      </c>
+      <c r="N30" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="O30" s="25"/>
+      <c r="P30" s="13"/>
+      <c r="Q30" s="48" t="s">
+        <v>231</v>
+      </c>
+      <c r="R30" s="45" t="s">
+        <v>232</v>
+      </c>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+    </row>
+    <row r="31" spans="1:22" ht="156" x14ac:dyDescent="0.3">
+      <c r="A31" s="6">
+        <v>28</v>
+      </c>
+      <c r="B31" s="25">
+        <v>7626</v>
+      </c>
+      <c r="C31" s="25" t="s">
+        <v>179</v>
+      </c>
+      <c r="D31" s="22">
+        <v>46182</v>
+      </c>
+      <c r="E31" s="22">
+        <v>46182</v>
+      </c>
+      <c r="F31" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="G31" s="25" t="s">
+        <v>181</v>
+      </c>
+      <c r="H31" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="I31" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="J31" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="K31" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="L31" s="25" t="s">
+        <v>186</v>
+      </c>
+      <c r="M31" s="22">
+        <v>46202</v>
+      </c>
+      <c r="N31" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="O31" s="25"/>
+      <c r="P31" s="13"/>
+      <c r="Q31" s="35">
+        <v>5034</v>
+      </c>
+      <c r="R31" s="36">
+        <v>46204</v>
+      </c>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+    </row>
+    <row r="32" spans="1:22" ht="78" x14ac:dyDescent="0.3">
+      <c r="A32" s="6">
+        <v>29</v>
+      </c>
+      <c r="B32" s="25">
+        <v>19382</v>
+      </c>
+      <c r="C32" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D32" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="E32" s="22">
+        <v>46192</v>
+      </c>
+      <c r="F32" s="49" t="s">
+        <v>195</v>
+      </c>
+      <c r="G32" s="25" t="s">
+        <v>175</v>
+      </c>
+      <c r="H32" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="I32" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="J32" s="49" t="s">
+        <v>196</v>
+      </c>
+      <c r="K32" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="L32" s="25" t="s">
+        <v>198</v>
+      </c>
+      <c r="M32" s="22">
+        <v>46212</v>
+      </c>
+      <c r="N32" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="O32" s="25"/>
+      <c r="P32" s="25"/>
+      <c r="Q32" s="35">
+        <v>5479</v>
+      </c>
+      <c r="R32" s="36">
+        <v>46217</v>
+      </c>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+    </row>
+    <row r="33" spans="1:21" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="6">
+        <v>30</v>
+      </c>
+      <c r="B33" s="25">
+        <v>23457</v>
+      </c>
+      <c r="C33" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D33" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="E33" s="22">
+        <v>46196</v>
+      </c>
+      <c r="F33" s="25" t="s">
+        <v>199</v>
+      </c>
+      <c r="G33" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="H33" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="I33" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="J33" s="25" t="s">
+        <v>199</v>
+      </c>
+      <c r="K33" s="50" t="s">
+        <v>200</v>
+      </c>
+      <c r="L33" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="M33" s="22">
+        <v>46216</v>
+      </c>
+      <c r="N33" s="25"/>
+      <c r="O33" s="25"/>
+      <c r="P33" s="13"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="7"/>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+    </row>
+    <row r="34" spans="1:21" ht="140.4" x14ac:dyDescent="0.3">
+      <c r="A34" s="25">
+        <v>31</v>
+      </c>
+      <c r="B34" s="25">
+        <v>16291</v>
+      </c>
+      <c r="C34" s="51" t="s">
+        <v>202</v>
+      </c>
+      <c r="D34" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="E34" s="22">
+        <v>46197</v>
+      </c>
+      <c r="F34" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="G34" s="25" t="s">
+        <v>205</v>
+      </c>
+      <c r="H34" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="I34" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="J34" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="K34" s="25" t="s">
+        <v>209</v>
+      </c>
+      <c r="L34" s="25" t="s">
+        <v>210</v>
+      </c>
+      <c r="M34" s="22">
+        <v>46217</v>
+      </c>
+      <c r="N34" s="25"/>
+      <c r="O34" s="25"/>
+      <c r="P34" s="25"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+    </row>
+    <row r="35" spans="1:21" ht="202.8" x14ac:dyDescent="0.3">
+      <c r="A35" s="6">
+        <v>32</v>
+      </c>
+      <c r="B35" s="25">
+        <v>14986</v>
+      </c>
+      <c r="C35" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="E35" s="22">
+        <v>46197</v>
+      </c>
+      <c r="F35" s="25" t="s">
+        <v>211</v>
+      </c>
+      <c r="G35" s="25" t="s">
+        <v>212</v>
+      </c>
+      <c r="H35" s="25" t="s">
+        <v>213</v>
+      </c>
+      <c r="I35" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="K35" s="25" t="s">
+        <v>215</v>
+      </c>
+      <c r="L35" s="25" t="s">
+        <v>216</v>
+      </c>
+      <c r="M35" s="22">
+        <v>46217</v>
+      </c>
+      <c r="N35" s="25"/>
+      <c r="O35" s="25"/>
+      <c r="P35" s="25"/>
+      <c r="Q35" s="7"/>
+      <c r="R35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+    </row>
+    <row r="36" spans="1:21" ht="140.4" x14ac:dyDescent="0.3">
+      <c r="A36" s="6">
+        <v>33</v>
+      </c>
+      <c r="B36" s="25">
+        <v>16291</v>
+      </c>
+      <c r="C36" s="51" t="s">
+        <v>217</v>
+      </c>
+      <c r="D36" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="E36" s="22">
+        <v>46197</v>
+      </c>
+      <c r="F36" s="49" t="s">
+        <v>204</v>
+      </c>
+      <c r="G36" s="25" t="s">
+        <v>205</v>
+      </c>
+      <c r="H36" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="I36" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="J36" s="25" t="s">
+        <v>218</v>
+      </c>
+      <c r="K36" s="25" t="s">
+        <v>219</v>
+      </c>
+      <c r="L36" s="25" t="s">
+        <v>210</v>
+      </c>
+      <c r="M36" s="22">
+        <v>46217</v>
+      </c>
+      <c r="N36" s="25"/>
+      <c r="O36" s="25"/>
+      <c r="P36" s="13"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+    </row>
+    <row r="37" spans="1:21" ht="55.2" x14ac:dyDescent="0.3">
+      <c r="A37" s="6">
+        <v>34</v>
+      </c>
+      <c r="B37" s="6">
+        <v>22648</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="D37" s="52">
+        <v>46202</v>
+      </c>
+      <c r="E37" s="52">
+        <v>46202</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="K37" s="53" t="s">
+        <v>225</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="M37" s="52">
+        <v>46223</v>
+      </c>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="53"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+    </row>
+    <row r="38" spans="1:21" ht="82.8" x14ac:dyDescent="0.3">
+      <c r="A38" s="6">
+        <v>35</v>
+      </c>
+      <c r="B38" s="6">
+        <v>20718</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D38" s="52">
+        <v>46205</v>
+      </c>
+      <c r="E38" s="52">
+        <v>46205</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J38" s="54" t="s">
+        <v>228</v>
+      </c>
+      <c r="K38" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="M38" s="52">
+        <v>46225</v>
+      </c>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="55"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+    </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="H1:H3"/>
-[...4 lines deleted...]
-    <mergeCell ref="G1:G3"/>
     <mergeCell ref="Q1:S2"/>
     <mergeCell ref="T1:U2"/>
     <mergeCell ref="I1:I3"/>
     <mergeCell ref="J1:J3"/>
     <mergeCell ref="K1:K3"/>
     <mergeCell ref="L1:L3"/>
     <mergeCell ref="M1:N2"/>
     <mergeCell ref="O1:P2"/>
+    <mergeCell ref="H1:H3"/>
+    <mergeCell ref="B1:B3"/>
+    <mergeCell ref="C1:D2"/>
+    <mergeCell ref="E1:E3"/>
+    <mergeCell ref="F1:F3"/>
+    <mergeCell ref="G1:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="29" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
+      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>HUAWEI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>